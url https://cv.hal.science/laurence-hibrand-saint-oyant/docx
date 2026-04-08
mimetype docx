--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -450,1709 +450,1709 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04477529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of scent genes in roses</w:t>
+                <w:t xml:space="preserve">A cytosolic bifunctional geranyl/farnesyl diphosphate synthase provides MVA-derived GPP for geraniol biosynthesis in rose flowers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Conart</w:t>
+                <w:t xml:space="preserve">Corentin Conart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Saclier</w:t>
+                <w:t xml:space="preserve">Dikki Pedenla Bomzan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Foucher</w:t>
+                <w:t xml:space="preserve">Xing-Qi Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Goubert</w:t>
+                <w:t xml:space="preserve">Jean-Etienne Bassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.N. Paramita</w:t>
+                <w:t xml:space="preserve">Saretta N. Paramita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Horticulturae</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 51 (1368), pp.361-370. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 120 (19), pp.e2221440120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2023.1368.46⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2221440120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04461925v1</w:t>
+                <w:t xml:space="preserve">hal-04089556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A cytosolic bifunctional geranyl/farnesyl diphosphate synthase provides MVA-derived GPP for geraniol biosynthesis in rose flowers</w:t>
+                <w:t xml:space="preserve">Evolution of scent genes in roses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Conart</w:t>
+                <w:t xml:space="preserve">C. Conart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dikki Pedenla Bomzan</w:t>
+                <w:t xml:space="preserve">N. Saclier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xing-Qi Huang</w:t>
+                <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Etienne Bassard</w:t>
+                <w:t xml:space="preserve">C. Goubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saretta N. Paramita</w:t>
+                <w:t xml:space="preserve">S.N. Paramita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 120 (19), pp.e2221440120. </w:t>
+              <w:t xml:space="preserve">Acta Horticulturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 51 (1368), pp.361-370. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.2221440120⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2023.1368.46⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04089556v1</w:t>
+                <w:t xml:space="preserve">hal-04461925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel est le secret de la remontée de floraison chez le fraisier et le rosier ?</w:t>
+                <w:t xml:space="preserve">The identification of the Rosa S -locus provides new insights into the breeding and wild origins of continuous-flowering roses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Denoyes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Foucher</w:t>
+                <w:t xml:space="preserve">Koji Kawamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Hibrand-Saint Oyant</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yoshihiro Ueda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shogo Matsumoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takanori Horibe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shungo Otagaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jardins de France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Horticulture research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, pp.uhac155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/hr/uhac155⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03768056v1</w:t>
+                <w:t xml:space="preserve">hal-03810227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duplication and specialization of NUDX1 in Rosaceae led to geraniol production in rose petals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Conart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaelle Saclier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Goubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Rius-Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 39 (2), pp.651522. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msac002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03556817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The identification of the Rosa S -locus provides new insights into the breeding and wild origins of continuous-flowering roses</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quel est le secret de la remontée de floraison chez le fraisier et le rosier ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shungo Otagaki</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Béatrice Denoyes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Hibrand-Saint Oyant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Horticulture research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Jardins de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 665, pp.52-55</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03810227v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03768056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological studies of rose prickles provide new insights</w:t>
+                <w:t xml:space="preserve">Effects of the in vitro behavior of micropropagated plants on the stability of variegation in Yucca gloriosa, Phormium tenax, and Cordyline australis cultivars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ningning Zhou</w:t>
+                <w:t xml:space="preserve">Alexandre Rouinsard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Latifa Hamama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Hibrand-Saint Oyant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Simonneau</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Foucher</w:t>
+                <w:t xml:space="preserve">Agnès Grapin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Horticulture research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 8 (1), </w:t>
+              <w:t xml:space="preserve">Scientia Horticulturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 287, pp.110115. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41438-021-00689-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scienta.2021.110115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03355242v1</w:t>
+                <w:t xml:space="preserve">hal-03313170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of the in vitro behavior of micropropagated plants on the stability of variegation in Yucca gloriosa, Phormium tenax, and Cordyline australis cultivars</w:t>
+                <w:t xml:space="preserve">Morphological studies of rose prickles provide new insights</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Rouinsard</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Ningning Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Simonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Thouroude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Hibrand-Saint Oyant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Agnès Grapin</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientia Horticulturae</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 287, pp.110115. </w:t>
+              <w:t xml:space="preserve">Horticulture research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scienta.2021.110115⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41438-021-00689-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03313170v1</w:t>
+                <w:t xml:space="preserve">hal-03355242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong differentiation within Diplocarpon rosae strains based on microsatellite markers and greenhouse‐based inoculation protocol on Rosa</w:t>
+                <w:t xml:space="preserve">Functional diversification in the Nudix hydrolase gene family drives sesquiterpene biosynthesis in Rosa × wichurana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brice Marolleau</w:t>
+                <w:t xml:space="preserve">Pulu Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Petiteau</w:t>
+                <w:t xml:space="preserve">Clément Dégut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie‐noëlle Bellanger</w:t>
+                <w:t xml:space="preserve">Stéphane Réty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Sannier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nadège Le Pocreau</w:t>
+                <w:t xml:space="preserve">Jean Claude Caissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Hibrand-Saint Oyant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ppa.13182⟩</w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 104 (1), pp.185-199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tpj.14916⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02798890v1</w:t>
+                <w:t xml:space="preserve">hal-02990985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of black spot resistance in diploid roses with QTL detection, meta-analysis and candidate-gene identification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-Targeted Metabolic Profiling of Carotenoids, Phenolic Compounds and Primary Metabolites in Goji (Lycium spp.) Berry and Tomato (Solanum lycopersicum) Reveals Inter and Intra Genus Biomarkers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Lopez Arias</w:t>
+                <w:t xml:space="preserve">Giorgia Danielato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Chastellier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">T. Thouroude</w:t>
+                <w:t xml:space="preserve">Annie Chastellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Hibrand-Saint Oyant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Bradeen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. van Eck</w:t>
+                <w:t xml:space="preserve">Anne-Laure Fanciullino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00122-020-03670-5⟩</w:t>
+              <w:t xml:space="preserve">Metabolites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (10), pp.422. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/metabo10100422⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02933267v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03035396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic determinism of prickles in rose</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Strong differentiation within Diplocarpon rosae strains based on microsatellite markers and greenhouse‐based inoculation protocol on Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Marolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Zhou</w:t>
+                <w:t xml:space="preserve">Aurélien Petiteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. X. Tang</w:t>
+                <w:t xml:space="preserve">Marie‐noëlle Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Jeauffre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">T. Thouroude</w:t>
+                <w:t xml:space="preserve">Mélanie Sannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Lopez Arias</w:t>
+                <w:t xml:space="preserve">Nadège Le Pocreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, early access, 19 p. </w:t>
+              <w:t xml:space="preserve">Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00122-020-03652-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ppa.13182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02933278v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02798890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional diversification in the Nudix hydrolase gene family drives sesquiterpene biosynthesis in Rosa × wichurana</w:t>
+                <w:t xml:space="preserve">Characterization of black spot resistance in diploid roses with QTL detection, meta-analysis and candidate-gene identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pulu Sun</w:t>
+                <w:t xml:space="preserve">D. Lopez Arias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Dégut</w:t>
+                <w:t xml:space="preserve">A. Chastellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Thouroude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Réty</w:t>
+                <w:t xml:space="preserve">J. Bradeen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Claude Caissard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurence Hibrand-Saint Oyant</w:t>
+                <w:t xml:space="preserve">L. van Eck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 104 (1), pp.185-199. </w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, early access, 23 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/tpj.14916⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00122-020-03670-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02990985v1</w:t>
+                <w:t xml:space="preserve">hal-02933267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Targeted Metabolic Profiling of Carotenoids, Phenolic Compounds and Primary Metabolites in Goji (Lycium spp.) Berry and Tomato (Solanum lycopersicum) Reveals Inter and Intra Genus Biomarkers</w:t>
+                <w:t xml:space="preserve">Genetic determinism of prickles in rose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doriane Dumont</w:t>
+                <w:t xml:space="preserve">N. Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giorgia Danielato</w:t>
+                <w:t xml:space="preserve">K. X. Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Chastellier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurence Hibrand-Saint Oyant</w:t>
+                <w:t xml:space="preserve">J. Jeauffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Thouroude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laure Fanciullino</w:t>
+                <w:t xml:space="preserve">D Lopez Arias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (10), pp.422. </w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, early access, 19 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/metabo10100422⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00122-020-03652-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03035396v1</w:t>
+                <w:t xml:space="preserve">hal-02933278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In the name of the rose: a roadmap for rose research in the genome era</w:t>
+                <w:t xml:space="preserve">Crop plants with improved culture and quality traits for food, feed and other uses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marinus Smulders</w:t>
+                <w:t xml:space="preserve">Fabien Nogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Arens</w:t>
+                <w:t xml:space="preserve">Philippe Vergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Bourke</w:t>
+                <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Debener</w:t>
+                <w:t xml:space="preserve">Jean-Eric Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcus Linde</w:t>
+                <w:t xml:space="preserve">Oumaya Bouchabke-Coussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Horticulture research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 6 (65), pp.1-17. </w:t>
+              <w:t xml:space="preserve">Transgenic Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 28 (S2), pp.65-73. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41438-019-0156-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11248-019-00135-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02557416v1</w:t>
+                <w:t xml:space="preserve">hal-02563918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of in vitro donor plant competence to increase de novo shoot organogenesis in rose genotypes</w:t>
               </w:r>
@@ -2266,697 +2266,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02278794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Posttranscriptional Regulation of RhBRC1 (Rosa hybrida BRANCHED1) in Response to Sugars is Mediated via its Own 3′ Untranslated Region, with a Potential Role of RhPUF4 (Pumilio RNA-Binding Protein Family)</w:t>
+                <w:t xml:space="preserve">In the name of the rose: a roadmap for rose research in the genome era</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ming Wang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Linda Voisine</w:t>
+                <w:t xml:space="preserve">Marinus Smulders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria-Dolores Perez-Garcia</w:t>
+                <w:t xml:space="preserve">Paul Arens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Jeauffre</w:t>
+                <w:t xml:space="preserve">Peter Bourke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Debener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcus Linde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms20153808⟩</w:t>
+              <w:t xml:space="preserve">Horticulture research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6 (65), pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41438-019-0156-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02284629v1</w:t>
+                <w:t xml:space="preserve">hal-02557416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biosynthesis of 2-Phenylethanol in Rose Petals Is Linked to the Expression of One Allele of &amp;lt;i&amp;gt;RhPAAS&amp;lt;/i&amp;gt;</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Posttranscriptional Regulation of RhBRC1 (Rosa hybrida BRANCHED1) in Response to Sugars is Mediated via its Own 3′ Untranslated Region, with a Potential Role of RhPUF4 (Pumilio RNA-Binding Protein Family)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jana Machenaud</w:t>
+                <w:t xml:space="preserve">Ming Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent L. Ogé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Voisine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Dolores Perez-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jeauffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1104/pp.18.01468⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (15), pp.3808. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms20153808⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02110096v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02284629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crop plants with improved culture and quality traits for food, feed and other uses</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biosynthesis of 2-Phenylethanol in Rose Petals Is Linked to the Expression of One Allele of &amp;lt;i&amp;gt;RhPAAS&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
+                <w:t xml:space="preserve">Aymeric Roccia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Hibrand-Saint Oyant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Eric Chauvin</w:t>
+                <w:t xml:space="preserve">Emilie Cavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Claude Caissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oumaya Bouchabke-Coussa</w:t>
+                <w:t xml:space="preserve">Jana Machenaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transgenic Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 28 (S2), pp.65-73. </w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 179 (3), pp.1064-1079. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11248-019-00135-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1104/pp.18.01468⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02563918v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02110096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A high-quality genome sequence of Rosa chinensis to elucidate ornamental traits</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A high-quality sequence of Rosa chinensis to elucidate genome structure and ornamental traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Hibrand-Saint Oyant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Hibrand Saint-Oyant</w:t>
+                <w:t xml:space="preserve">Tom Ruttink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Latifa Hamama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Ruttink</w:t>
+                <w:t xml:space="preserve">Ilya Kirov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Hamama</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">D. Lakhwani</w:t>
+                <w:t xml:space="preserve">Deepika Lakhwani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 4 (7), pp.473 - 484. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41477-018-0166-1⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 4, pp.473-484. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/254102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01873309v1</w:t>
+                <w:t xml:space="preserve">hal-02516576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A high-quality sequence of Rosa chinensis to elucidate genome structure and ornamental traits</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence Hibrand-Saint Oyant</w:t>
+                <w:t xml:space="preserve">A high-quality genome sequence of Rosa chinensis to elucidate ornamental traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Hibrand Saint-Oyant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Ruttink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tom Ruttink</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Latifa Hamama</w:t>
+                <w:t xml:space="preserve">L. Hamama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilya Kirov</w:t>
+                <w:t xml:space="preserve">I. Kirov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deepika Lakhwani</w:t>
+                <w:t xml:space="preserve">D. Lakhwani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 4, pp.473-484. </w:t>
+              <w:t xml:space="preserve">, 2018, 4 (7), pp.473 - 484. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1101/254102⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41477-018-0166-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02516576v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01873309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D phenotyping and QTL analysis of a complex character: rose bush architecture</w:t>
               </w:r>
@@ -2968,51 +2968,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Li-Marchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Le Bras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Chastellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Relion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3249,51 +3249,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Larenaudie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanaé Roman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Chastellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Thouroude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3338,809 +3338,809 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01456020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genotype of FLOWERING LOCUS T homologue contributes to flowering time differences in wild and cultivated roses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards the Rose Genome Sequence and Its Use in Research and Breeding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Hibrand-Saint Oyant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Latifa Hamama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Otagaki</w:t>
+                <w:t xml:space="preserve">Soulaiman Sakr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Ogawa</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Koji Kawamura</w:t>
+                <w:t xml:space="preserve">H. Nybom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 17 (4), pp.808-815. </w:t>
+              <w:t xml:space="preserve">Acta Horticulturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1064, pp.167-175. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/plb.12299⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2015.1064.19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01392658v1</w:t>
+                <w:t xml:space="preserve">hal-02630890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction de végétaux pour répondre aux attentes des urbains. L’amélioration des espèces ornementales : l’exemple des rosiers « 0 phyto »</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Biosynthesis of monoterpene scent compounds in roses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Magnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Roccia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Claude Caissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pulu Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15454/1.46226533886401E12⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 349 (6243), pp.81-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.aab0696⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01455996v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biosynthesis of monoterpene scent compounds in roses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic analysis of the flowering date and number of petals in rose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanaé Roman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rapicault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Magnard</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Pulu Sun</w:t>
+                <w:t xml:space="preserve">A. Miclot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Larenaudie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koji Kawamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.aab0696⟩</w:t>
+              <w:t xml:space="preserve">Tree Genetics &amp; Genomes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11 (85), pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11295-015-0906-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210018v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01392106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic analysis of the flowering date and number of petals in rose</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Inheritance of garden rose architecture and its association with flowering behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koji Kawamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Hibrand-Saint Oyant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Thouroude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jeauffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tree Genetics &amp; Genomes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11295-015-0906-6⟩</w:t>
+              <w:t xml:space="preserve">Tree Genetics and Genomes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11 (2), pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11295-015-0844-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01392106v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01392651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inheritance of garden rose architecture and its association with flowering behaviour</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Genotype of FLOWERING LOCUS T homologue contributes to flowering time differences in wild and cultivated roses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Otagaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Ogawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Hibrand-Saint Oyant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koji Kawamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tree Genetics and Genomes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 11 (2), pp.1-12. </w:t>
+              <w:t xml:space="preserve">Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17 (4), pp.808-815. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11295-015-0844-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/plb.12299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01392651v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01392658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the Rose Genome Sequence and Its Use in Research and Breeding</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Construction de végétaux pour répondre aux attentes des urbains. L’amélioration des espèces ornementales : l’exemple des rosiers « 0 phyto »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Soufflet-Freslon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Hibrand-Saint Oyant</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Horticulturae</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 1064, pp.167-175. </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 45, pp.61-71. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2015.1064.19⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15454/1.46226533886401E12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02630890v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01455996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RoKSN, a floral repressor, forms protein complexes with RoFD and RoFT to regulate vegetative and reproductive development in rose</w:t>
               </w:r>
@@ -4152,51 +4152,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Randoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Davière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jeauffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Thouroude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4273,64 +4273,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of light and temperature on shoot branching gradient and expression of strigolactone synthesis and signalling genes in rose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samia Djennane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Hibrand-Saint Oyant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koji Kawamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lalanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4394,77 +4394,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kernel methods for phenotyping complex plant architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koji Kawamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Hibrand-Saint Oyant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Thouroude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4722,51 +4722,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud A. Remay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Thouroude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jeauffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Plant Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 69 (1), pp.116-125. </w:t>
@@ -4798,577 +4798,577 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative trait loci for flowering time and inflorescence architecture in rose.</w:t>
+                <w:t xml:space="preserve">Towards a unified genetic map for diploid roses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Kawamura</w:t>
+                <w:t xml:space="preserve">Monika Spiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcus Linde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Hibrand-Saint Oyant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Hibrand-Saint Oyant</w:t>
+                <w:t xml:space="preserve">Ching-Jung Tsai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Crespel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">D. Lalanne</w:t>
+                <w:t xml:space="preserve">David H. Byrne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 122 (4), pp.661-75. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 122 (3), pp.489-500. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-010-1463-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00122-010-1476-5⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00729329v1</w:t>
+                <w:t xml:space="preserve">hal-02652130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a unified genetic map for diploid roses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantitative trait loci for flowering time and inflorescence architecture in rose.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Kawamura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monika Spiller</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurence Hibrand-Saint Oyant</w:t>
+                <w:t xml:space="preserve">L. Hibrand-Saint Oyant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ching-Jung Tsai</w:t>
+                <w:t xml:space="preserve">Laurent Crespel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Thouroude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David H. Byrne</w:t>
+                <w:t xml:space="preserve">D. Lalanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 122 (3), pp.489-500. </w:t>
+              <w:t xml:space="preserve">, 2011, 122 (4), pp.661-75. </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00122-010-1463-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00122-010-1476-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02652130v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A survey of flowering genes reveals the role of gibberellins in floral control in rose</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Petits OGM &amp;quot;verts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Le Couviour</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Elisabeth E. Chevreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Hibrand-Saint Oyant</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Têtes chercheuses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 11, pp.18-18</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02658790v1</w:t>
+                <w:t xml:space="preserve">hal-02654952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petits OGM &amp;quot;verts</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">A survey of flowering genes reveals the role of gibberellins in floral control in rose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud A. Remay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lalanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Thouroude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Le Couviour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Hibrand-Saint Oyant</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Têtes chercheuses</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 119 (5), pp.767-781. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-009-1087-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02654952v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02658790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of ISSRs for cultivar identification and assessment of genetic relationships in rose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Crespel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5505,51 +5505,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Soufflet-Freslon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5600,64 +5600,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic linkage maps of rose constructed with new microsatellite markers and locating QTL controlling flowering traits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Hibrand-Saint Oyant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Crespel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rajapakse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5876,51 +5876,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architecture et physiologie des bourgeons. Pour une approche génétique du développement architectural chez le rosier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Hibrand-Saint Oyant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jardins de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 5, pp.18-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5971,51 +5971,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Piola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Hibrand-Saint Oyant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jardins de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, mai, pp.15-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6187,377 +6187,377 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of rose RoFT transgenic plants</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genetics and genomics of prickle in roses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">N.N. Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Jeauffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Thouroude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">J. Chameau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Foucrier</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Simoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXI International Horticultural Congress (IHC2022): International Symposium on Innovations in Ornamentals: from Breeding to Market</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, F. Laurens, Aug 2022, Angers, France. pp.29-36, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2023.1362.5⟩</w:t>
+              <w:t xml:space="preserve">, F. Laurens, Aug 2022, Angers, France. pp.323-330, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2023.1368.41⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04172588v1</w:t>
+                <w:t xml:space="preserve">hal-04172582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetics and genomics of prickle in roses</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId250" w:history="1">
+                <w:t xml:space="preserve">Study of rose RoFT transgenic plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Latifa Hamama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bosselut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Voisine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Chameau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Simoneau</w:t>
+                <w:t xml:space="preserve">S. Foucrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXI International Horticultural Congress (IHC2022): International Symposium on Innovations in Ornamentals: from Breeding to Market</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, F. Laurens, Aug 2022, Angers, France. pp.323-330, </w:t>
+              <w:t xml:space="preserve">, F. Laurens, Aug 2022, Angers, France. pp.29-36, </w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2023.1368.41⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2023.1362.5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04172582v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04172588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The rose genome sequencing initiative.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Hibrand-Saint Oyant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latifa Hamama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Thouroude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Chastellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VII International Symposium on Rose Research and Cultivation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Angers, France</w:t>
@@ -6580,652 +6580,652 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03104072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of carbohydrate sources and BAP concentrations on In vitro morphogenesis of four rose genotypes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Jareno</w:t>
+                <w:t xml:space="preserve">The Continuous Flowering Gene in Rose Is a Floral Inhibitor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Hibrand-Saint Oyant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Randoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jeauffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Thouroude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Symposium on In Vitro Culture and Horticultural</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Coimbra, Portugal. pp.9</w:t>
+              <w:t xml:space="preserve">6th International Symposium on Rose Research and Cultivation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Hannover, Germany. pp.107-113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02743168v1</w:t>
+                <w:t xml:space="preserve">hal-02741684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GENIUS project. Genome ENgineering Improvement for Useful plants of a Sustainable agriculture</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Oumaya Bouchabke-Coussa</w:t>
+                <w:t xml:space="preserve">Towards the rose genome sequence and its use in research and breeding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Hibrand-Saint Oyant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Latifa Hamama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soulaiman Sakr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Nybom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. Rencontres de Virologie Végétale (RVV)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, Aussois, France</w:t>
+              <w:t xml:space="preserve">VI International Symposium on Rose Research and Cultivation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Hanovre, Germany. pp.167-175</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01204208v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01393815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Continuous Flowering Gene in Rose Is a Floral Inhibitor</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Pierre</w:t>
+                <w:t xml:space="preserve">Effects of carbohydrate source and BAP concentration on in vitro morphogenesis of four Rose genotypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Latifa Hamama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Cesbron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Voisine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Lecerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jareno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Symposium on Rose Research and Cultivation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Hannover, Germany. pp.107-113</w:t>
+              <w:t xml:space="preserve">8th International Symposium on In Vitro Culture and Horticultural Breeding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Coimbra, Portugal. pp.75-83</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741684v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03339442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the rose genome sequence and its use in research and breeding</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of carbohydrate sources and BAP concentrations on In vitro morphogenesis of four rose genotypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latifa Hamama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">H. Nybom</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Cesbron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Voisine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Lecerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jareno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VI International Symposium on Rose Research and Cultivation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Hanovre, Germany. pp.167-175</w:t>
+              <w:t xml:space="preserve">8th International Symposium on In Vitro Culture and Horticultural</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Coimbra, Portugal. pp.9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01393815v1</w:t>
+                <w:t xml:space="preserve">hal-02743168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of carbohydrate source and BAP concentration on in vitro morphogenesis of four Rose genotypes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Jareno</w:t>
+                <w:t xml:space="preserve">GENIUS project. Genome ENgineering Improvement for Useful plants of a Sustainable agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Nogué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Eric Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumaya Bouchabke-Coussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Symposium on In Vitro Culture and Horticultural Breeding</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Coimbra, Portugal. pp.75-83</w:t>
+              <w:t xml:space="preserve">15. Rencontres de Virologie Végétale (RVV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03339442v1</w:t>
+                <w:t xml:space="preserve">hal-01204208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic and molecular control of sexual and asexual reproduction in strawberry</w:t>
               </w:r>
@@ -7250,64 +7250,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Perrotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Hibrand-Saint Oyant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Animal Genome XXI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, San Diego, United States</w:t>
@@ -7330,277 +7330,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02745211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to flower continuously in strawberry and rosa?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of GA 3 and paclobutrazol on adventitious shoot regeneration of two Pelargonium sp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Hamama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélia Gaston-Dauzon</w:t>
+                <w:t xml:space="preserve">A. Naouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hikaru Iwata</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Laurence Hibrand-Saint Oyant</w:t>
+                <w:t xml:space="preserve">D. Cesbron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. International strawberry symposium 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2012, Beijing, China. 1 p</w:t>
+              <w:t xml:space="preserve">Acta Horticulturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Leuven, Belgium. pp.187-194</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01209897v1</w:t>
+                <w:t xml:space="preserve">hal-01132186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of GA 3 and paclobutrazol on adventitious shoot regeneration of two Pelargonium sp</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How to flower continuously in strawberry and rosa?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Naouar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">R. Gala</w:t>
+                <w:t xml:space="preserve">Amélia Gaston-Dauzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Cesbron</w:t>
+                <w:t xml:space="preserve">Hikaru Iwata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Perrotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Hibrand-Saint Oyant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Horticulturae</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Leuven, Belgium. pp.187-194</w:t>
+              <w:t xml:space="preserve">7. International strawberry symposium 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Beijing, China. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01132186v1</w:t>
+                <w:t xml:space="preserve">hal-01209897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of GA3 and paclobutrazol on adventitious shoot regeneration of two Pelargonium sp.</w:t>
               </w:r>
@@ -7711,51 +7711,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blooming and blooming again : what we learn from rose and strawberry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hikaru Iwata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélia Gaston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7836,103 +7836,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A gene candidate approach to study the control of recurrent blooming in rose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lalanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Soufflet-Freslon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Hibrand-Saint Oyant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant genomics European meetings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2004, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7957,90 +7957,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a genetic linkage map and study of candidate genes for flowering control in Rose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Hibrand-Saint Oyant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syriyani Rajapakse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Crespel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Animal Genome XII Confernce</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2004, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8065,51 +8065,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immune response of piglet inoculated intranasally with bordetella bronchiseptica : effects of the loss of adenylate cyclase and helmolytic activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Hibrand-Saint Oyant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Raze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8231,77 +8231,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome ENgineering Improvement for Useful plants of a Sustainable agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien F. Nogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eric Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumaya Bouchabke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8468,51 +8468,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HOw strawberry can flower continuously?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélia Gaston-Dauzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Aprosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8606,64 +8606,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative mapping in the Rosoideae tribe: Fragaria and Rosa.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Hibrand-Saint Oyant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Barrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8776,51 +8776,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.C. Lopez Arias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Hibrand-Saint Oyant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Debener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8916,64 +8916,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic engineering and tissue culture of roses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Debener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Hibrand-Saint Oyant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics and genomics of Rosaceae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Science+Business Media, 2009, 978-0-387-77490-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9052,64 +9052,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilan et perspectives du groupe &amp;quot;ornementales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cadic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Hibrand-Saint Oyant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Pernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9185,77 +9185,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kernel methods for phenotyping complex plant architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koji Kawamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Hibrand-Saint-Oyant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Thouroude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9344,64 +9344,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transformation génétique du rosier contribution à l’étude du gène comparaison de deux techniques de transgenèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bosselut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Hibrand-Saint Oyant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Soufflet-Freslon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Université d'Angers. 2018, pp.22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -9592,51 +9592,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:laurence.hibrand-saint-oyant@inra.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05208899v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leroy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Albert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Thouroude" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Baudino" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Caissard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/genetics/iyaf163" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04477529v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Hamama" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bosselut" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Voisine" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Thouroude" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Og&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11240-024-02695-8" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04461925v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Conart" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Saclier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Foucher" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goubert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.N. Paramita" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1368.46" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089556v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Conart" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dikki Pedenla Bomzan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing-Qi Huang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Etienne Bassard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saretta N. Paramita" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2221440120" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03768056v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Denoyes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hibrand-Saint Oyant" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03556817v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanaelle Saclier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Goubert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Rius-Bony" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msac002" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03810227v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koji Kawamura" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshihiro Ueda" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shogo Matsumoto" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takanori Horibe" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shungo Otagaki" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhac155" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355242v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ningning Zhou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Simonneau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41438-021-00689-7" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313170v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Rouinsard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Grapin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2021.110115" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798890v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Marolleau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Petiteau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;no&#235;lle Bellanger" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Sannier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Le Pocreau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.13182" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02933267v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lopez Arias" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chastellier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bradeen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. van Eck" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-020-03670-5" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02933278v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zhou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. X. Tang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jeauffre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lopez Arias" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-020-03652-7" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990985v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pulu Sun" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment D&#233;gut" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane R&#233;ty" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Caissard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.14916" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03035396v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Dumont" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Danielato" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Chastellier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Fanciullino" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo10100422" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02557416v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinus Smulders" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Arens" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Bourke" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Debener" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Linde" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41438-019-0156-0" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02278794v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Voisine" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pierre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cesbron" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Og&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2019.03.040" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02284629v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Wang" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Dolores Perez-Garcia" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jeauffre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20153808" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110096v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Roccia" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cavel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Machenaud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.18.01468" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02563918v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Nogu&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vergne" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Ch&#232;vre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eric Chauvin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaya Bouchabke-Coussa" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11248-019-00135-4" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01873309v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hibrand Saint-Oyant" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ruttink" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hamama" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kirov" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lakhwani" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-018-0166-1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516576v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Ruttink" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Kirov" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepika Lakhwani" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/254102" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516661v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Li-Marchetti" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Le Bras" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Relion" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Morel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-017-1194-0" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374170v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Lassois" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Denance" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Ravon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guyader" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Guisnel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11105-015-0966-7" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456020v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Miclot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Larenaudie" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana&#233; Roman" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.462277668259721E12" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392658v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Otagaki" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ogawa" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/plb.12299" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KQKGBNMZ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455996v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Soufflet-Freslon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.46226533886401E12" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210018v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Magnard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aab0696" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392106v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rapicault" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Miclot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Larenaudie" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-015-0906-6" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392651v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-015-0844-3" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630890v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soulaiman Sakr" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nybom" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2015.1064.19" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209973v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Randoux" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Davi&#232;re" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12625" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153739v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Djennane" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lalanne" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Laffaire" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.12191" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210005v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Loustau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2013.10.016" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455962v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Naouar" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gala" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00299-012-1313-1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4PDN3QBX-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209893v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikaru Iwata" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Gaston" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud A. Remay" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2011.04776.x" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729329v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kawamura" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hibrand-Saint Oyant" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Crespel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lalanne" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-010-1476-5" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C097KB67-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652130v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Spiller" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ching-Jung Tsai" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H. Byrne" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-010-1463-x" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4SNM3N1Z-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658790v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Le Couviour" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-009-1087-1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AE474CF72D7F6C83F03E4D160F0D8CF421DFBBBA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654952v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth E. Chevreau" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729951v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Le Bris" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pernet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gudin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hibrand Saint Oyant" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0523.2008.01600.x" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5XTGFX9W-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729892v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Foucher" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chevalier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Corre" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Legeai" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/G08-067" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729863v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rajapakse" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zhang" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-007-0084-2" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LPM28PCN-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902959v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Oyant" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Bourges" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chevaleyre" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Raze" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Locht" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2004056" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669559v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673481v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Piola" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Raymond" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211956v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Saint Oyant-Hibrand" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaillard" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Renard" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Julien" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Yerle-Bouissou" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04172588v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chameau" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Foucrier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1362.5" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04172582v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.N. Zhou" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Simoneau" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1368.41" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03104072v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743168v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lecerf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jareno" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204208v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741684v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393815v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03339442v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745211v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#232;lia Gaston" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Perrotte" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Petit" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209897v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Gaston-Dauzon" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hikaru Iwata" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132186v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Naouar" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cesbron" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608780v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189573v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604397v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bayle" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600263v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syriyani Rajapakse" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767714v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Raze" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Salmon" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743151v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien F. Nogu&#233;" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaya Bouchabke" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808182v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Boumaza" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leduc" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie L. Huche-Thelier" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Demotes-Mainard" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Autret" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604572v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Aprosio" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fouche" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guiraud" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Demene" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318366v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rousseau-Gueutin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Barrot" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04172573v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.C. Lopez Arias" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Paillard" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Debener" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Linde" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1368.12" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817310v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-77491-6_19" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601124v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cadic" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Pernet" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bellenot" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827706v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hibrand-Saint-Oyant" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Loustau" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516663v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bosselut" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:laurence.hibrand-saint-oyant@inra.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05208899v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leroy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Albert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Thouroude" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Baudino" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Caissard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/genetics/iyaf163" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04477529v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Hamama" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bosselut" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Voisine" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Thouroude" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Og&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11240-024-02695-8" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089556v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Conart" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dikki Pedenla Bomzan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing-Qi Huang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Etienne Bassard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saretta N. Paramita" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2221440120" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04461925v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Conart" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Saclier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Foucher" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goubert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.N. Paramita" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1368.46" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03810227v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koji Kawamura" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshihiro Ueda" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shogo Matsumoto" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takanori Horibe" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shungo Otagaki" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhac155" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03556817v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanaelle Saclier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Goubert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Rius-Bony" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msac002" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03768056v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Denoyes" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hibrand-Saint Oyant" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313170v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Rouinsard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Grapin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2021.110115" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355242v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ningning Zhou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Simonneau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41438-021-00689-7" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990985v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pulu Sun" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment D&#233;gut" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane R&#233;ty" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Caissard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.14916" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03035396v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Dumont" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Danielato" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Chastellier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Fanciullino" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo10100422" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798890v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Marolleau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Petiteau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;no&#235;lle Bellanger" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Sannier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Le Pocreau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.13182" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02933267v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lopez Arias" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chastellier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bradeen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. van Eck" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-020-03670-5" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02933278v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zhou" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. X. Tang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jeauffre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lopez Arias" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-020-03652-7" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02563918v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Nogu&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vergne" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Ch&#232;vre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eric Chauvin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaya Bouchabke-Coussa" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11248-019-00135-4" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02278794v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Voisine" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pierre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cesbron" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Og&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2019.03.040" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02557416v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinus Smulders" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Arens" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Bourke" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Debener" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Linde" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41438-019-0156-0" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02284629v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Wang" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Dolores Perez-Garcia" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jeauffre" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20153808" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110096v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Roccia" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cavel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Machenaud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.18.01468" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516576v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Ruttink" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Kirov" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepika Lakhwani" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/254102" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01873309v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hibrand Saint-Oyant" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ruttink" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hamama" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kirov" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lakhwani" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-018-0166-1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516661v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Li-Marchetti" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Le Bras" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Relion" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Morel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-017-1194-0" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374170v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Lassois" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Denance" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Ravon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guyader" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Guisnel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11105-015-0966-7" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456020v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Miclot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Larenaudie" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana&#233; Roman" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.462277668259721E12" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630890v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soulaiman Sakr" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nybom" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2015.1064.19" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210018v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Magnard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aab0696" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392106v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rapicault" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Miclot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Larenaudie" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-015-0906-6" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392651v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-015-0844-3" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392658v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Otagaki" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ogawa" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/plb.12299" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KQKGBNMZ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455996v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Soufflet-Freslon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.46226533886401E12" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209973v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Randoux" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Davi&#232;re" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12625" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153739v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Djennane" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lalanne" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Laffaire" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.12191" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210005v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Loustau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2013.10.016" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455962v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Naouar" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gala" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00299-012-1313-1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4PDN3QBX-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209893v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikaru Iwata" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Gaston" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud A. Remay" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2011.04776.x" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652130v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Spiller" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ching-Jung Tsai" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H. Byrne" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-010-1463-x" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4SNM3N1Z-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729329v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kawamura" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hibrand-Saint Oyant" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Crespel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lalanne" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-010-1476-5" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C097KB67-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654952v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth E. Chevreau" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658790v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Le Couviour" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-009-1087-1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AE474CF72D7F6C83F03E4D160F0D8CF421DFBBBA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729951v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Le Bris" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pernet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gudin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hibrand Saint Oyant" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0523.2008.01600.x" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5XTGFX9W-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729892v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Foucher" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chevalier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Corre" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Legeai" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/G08-067" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729863v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rajapakse" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zhang" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-007-0084-2" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LPM28PCN-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902959v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Oyant" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Bourges" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chevaleyre" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Raze" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Locht" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2004056" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669559v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673481v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Piola" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Raymond" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211956v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Saint Oyant-Hibrand" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaillard" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Renard" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Julien" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Yerle-Bouissou" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04172582v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.N. Zhou" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chameau" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Simoneau" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1368.41" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04172588v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Foucrier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1362.5" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03104072v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741684v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393815v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03339442v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lecerf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jareno" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743168v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204208v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745211v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#232;lia Gaston" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Perrotte" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Petit" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132186v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Naouar" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cesbron" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209897v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Gaston-Dauzon" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hikaru Iwata" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608780v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189573v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604397v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bayle" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600263v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syriyani Rajapakse" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767714v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Raze" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Salmon" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743151v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien F. Nogu&#233;" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaya Bouchabke" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808182v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Boumaza" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leduc" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie L. Huche-Thelier" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Demotes-Mainard" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Autret" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604572v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Aprosio" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fouche" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guiraud" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Demene" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318366v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rousseau-Gueutin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Barrot" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04172573v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.C. Lopez Arias" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Paillard" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Debener" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Linde" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1368.12" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817310v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-77491-6_19" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601124v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cadic" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Pernet" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bellenot" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827706v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hibrand-Saint-Oyant" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Loustau" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516663v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bosselut" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>