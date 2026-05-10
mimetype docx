--- v1 (2026-04-08)
+++ v2 (2026-05-10)
@@ -148,2335 +148,2335 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (46)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (47)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dark side of the honeymoon: reconstructing the Asian x European rose breeding history through the lens of genomics</w:t>
+                <w:t xml:space="preserve">Identification of Race 8 of Diplocarpon rosae in France and Implications for Garden Rose Breeding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Leroy</w:t>
+                <w:t xml:space="preserve">Laurine Lambelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Albert</w:t>
+                <w:t xml:space="preserve">Diana C Lopez Arias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatiana Thouroude</w:t>
+                <w:t xml:space="preserve">Jerome Chameau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Baudino</w:t>
+                <w:t xml:space="preserve">Emily M Moore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Caissard</w:t>
+                <w:t xml:space="preserve">Ava Peterson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 75, pp.75:e70164. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/genetics/iyaf163⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ppa.70164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05208899v1</w:t>
+                <w:t xml:space="preserve">hal-05598116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rose FT homologous gene overexpression affects flowering and vegetative development behavior in two different rose genotypes</w:t>
+                <w:t xml:space="preserve">Dark side of the honeymoon: reconstructing the Asian x European rose breeding history through the lens of genomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Latifa Hamama</w:t>
+                <w:t xml:space="preserve">Thibault Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Bosselut</w:t>
+                <w:t xml:space="preserve">Elise Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Voisine</w:t>
+                <w:t xml:space="preserve">Tatiana Thouroude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Thouroude</w:t>
+                <w:t xml:space="preserve">Sylvie Baudino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Ogé</w:t>
+                <w:t xml:space="preserve">Jean-Claude Caissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Cell, Tissue and Organ Culture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 156 (3), pp.87. </w:t>
+              <w:t xml:space="preserve">Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11240-024-02695-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/genetics/iyaf163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04477529v1</w:t>
+                <w:t xml:space="preserve">hal-05208899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A cytosolic bifunctional geranyl/farnesyl diphosphate synthase provides MVA-derived GPP for geraniol biosynthesis in rose flowers</w:t>
+                <w:t xml:space="preserve">Rose FT homologous gene overexpression affects flowering and vegetative development behavior in two different rose genotypes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Conart</w:t>
+                <w:t xml:space="preserve">Latifa Hamama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dikki Pedenla Bomzan</w:t>
+                <w:t xml:space="preserve">J. Bosselut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xing-Qi Huang</w:t>
+                <w:t xml:space="preserve">L. Voisine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Etienne Bassard</w:t>
+                <w:t xml:space="preserve">T. Thouroude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saretta N. Paramita</w:t>
+                <w:t xml:space="preserve">L. Ogé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 120 (19), pp.e2221440120. </w:t>
+              <w:t xml:space="preserve">Plant Cell, Tissue and Organ Culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 156 (3), pp.87. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.2221440120⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11240-024-02695-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04089556v1</w:t>
+                <w:t xml:space="preserve">hal-04477529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of scent genes in roses</w:t>
+                <w:t xml:space="preserve">A cytosolic bifunctional geranyl/farnesyl diphosphate synthase provides MVA-derived GPP for geraniol biosynthesis in rose flowers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Conart</w:t>
+                <w:t xml:space="preserve">Corentin Conart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Saclier</w:t>
+                <w:t xml:space="preserve">Dikki Pedenla Bomzan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Foucher</w:t>
+                <w:t xml:space="preserve">Xing-Qi Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Goubert</w:t>
+                <w:t xml:space="preserve">Jean-Etienne Bassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.N. Paramita</w:t>
+                <w:t xml:space="preserve">Saretta N. Paramita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Horticulturae</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 51 (1368), pp.361-370. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 120 (19), pp.e2221440120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2023.1368.46⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2221440120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04461925v1</w:t>
+                <w:t xml:space="preserve">hal-04089556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The identification of the Rosa S -locus provides new insights into the breeding and wild origins of continuous-flowering roses</w:t>
+                <w:t xml:space="preserve">Evolution of scent genes in roses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Koji Kawamura</w:t>
+                <w:t xml:space="preserve">C. Conart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoshihiro Ueda</w:t>
+                <w:t xml:space="preserve">N. Saclier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shogo Matsumoto</w:t>
+                <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Takanori Horibe</w:t>
+                <w:t xml:space="preserve">C. Goubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shungo Otagaki</w:t>
+                <w:t xml:space="preserve">S.N. Paramita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Horticulture research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 9, pp.uhac155. </w:t>
+              <w:t xml:space="preserve">Acta Horticulturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 51 (1368), pp.361-370. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/hr/uhac155⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2023.1368.46⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03810227v1</w:t>
+                <w:t xml:space="preserve">hal-04461925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duplication and specialization of NUDX1 in Rosaceae led to geraniol production in rose petals</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quel est le secret de la remontée de floraison chez le fraisier et le rosier ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathanaelle Saclier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Béatrice Denoyes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Goubert</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurence Hibrand-Saint Oyant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Jardins de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 665, pp.52-55</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03556817v1</w:t>
+                <w:t xml:space="preserve">hal-03768056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel est le secret de la remontée de floraison chez le fraisier et le rosier ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Duplication and specialization of NUDX1 in Rosaceae led to geraniol production in rose petals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Conart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaelle Saclier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Goubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Denoyes</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aurélie Rius-Bony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jardins de France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 39 (2), pp.651522. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msac002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03768056v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03556817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of the in vitro behavior of micropropagated plants on the stability of variegation in Yucca gloriosa, Phormium tenax, and Cordyline australis cultivars</w:t>
+                <w:t xml:space="preserve">The identification of the Rosa S -locus provides new insights into the breeding and wild origins of continuous-flowering roses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Rouinsard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurence Hibrand-Saint Oyant</w:t>
+                <w:t xml:space="preserve">Koji Kawamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Grapin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yoshihiro Ueda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shogo Matsumoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takanori Horibe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shungo Otagaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientia Horticulturae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scienta.2021.110115⟩</w:t>
+              <w:t xml:space="preserve">Horticulture research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, pp.uhac155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/hr/uhac155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03313170v1</w:t>
+                <w:t xml:space="preserve">hal-03810227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphological studies of rose prickles provide new insights</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ningning Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Thouroude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Hibrand-Saint Oyant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Horticulture research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 8 (1), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41438-021-00689-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03355242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional diversification in the Nudix hydrolase gene family drives sesquiterpene biosynthesis in Rosa × wichurana</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of the in vitro behavior of micropropagated plants on the stability of variegation in Yucca gloriosa, Phormium tenax, and Cordyline australis cultivars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Claude Caissard</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Alexandre Rouinsard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Latifa Hamama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Hibrand-Saint Oyant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Grapin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tpj.14916⟩</w:t>
+              <w:t xml:space="preserve">Scientia Horticulturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 287, pp.110115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scienta.2021.110115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02990985v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03313170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Targeted Metabolic Profiling of Carotenoids, Phenolic Compounds and Primary Metabolites in Goji (Lycium spp.) Berry and Tomato (Solanum lycopersicum) Reveals Inter and Intra Genus Biomarkers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Strong differentiation within Diplocarpon rosae strains based on microsatellite markers and greenhouse‐based inoculation protocol on Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giorgia Danielato</w:t>
+                <w:t xml:space="preserve">Brice Marolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Chastellier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurence Hibrand-Saint Oyant</w:t>
+                <w:t xml:space="preserve">Aurélien Petiteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laure Fanciullino</w:t>
+                <w:t xml:space="preserve">Marie‐noëlle Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Sannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Le Pocreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/metabo10100422⟩</w:t>
+              <w:t xml:space="preserve">Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ppa.13182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03035396v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02798890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong differentiation within Diplocarpon rosae strains based on microsatellite markers and greenhouse‐based inoculation protocol on Rosa</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of black spot resistance in diploid roses with QTL detection, meta-analysis and candidate-gene identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie‐noëlle Bellanger</w:t>
+                <w:t xml:space="preserve">D. Lopez Arias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Sannier</w:t>
+                <w:t xml:space="preserve">A. Chastellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Thouroude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadège Le Pocreau</w:t>
+                <w:t xml:space="preserve">J. Bradeen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. van Eck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ppa.13182⟩</w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, early access, 23 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-020-03670-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02798890v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02933267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of black spot resistance in diploid roses with QTL detection, meta-analysis and candidate-gene identification</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genetic determinism of prickles in rose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Chastellier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">N. Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. X. Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Jeauffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Thouroude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">L. van Eck</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Lopez Arias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, early access, 23 p. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00122-020-03670-5⟩</w:t>
+              <w:t xml:space="preserve">, 2020, early access, 19 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-020-03652-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02933267v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02933278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic determinism of prickles in rose</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multi-Targeted Metabolic Profiling of Carotenoids, Phenolic Compounds and Primary Metabolites in Goji (Lycium spp.) Berry and Tomato (Solanum lycopersicum) Reveals Inter and Intra Genus Biomarkers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. X. Tang</w:t>
+                <w:t xml:space="preserve">Doriane Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Jeauffre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">T. Thouroude</w:t>
+                <w:t xml:space="preserve">Giorgia Danielato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Lopez Arias</w:t>
+                <w:t xml:space="preserve">Annie Chastellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Hibrand-Saint Oyant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Fanciullino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00122-020-03652-7⟩</w:t>
+              <w:t xml:space="preserve">Metabolites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (10), pp.422. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/metabo10100422⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02933278v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03035396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crop plants with improved culture and quality traits for food, feed and other uses</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Functional diversification in the Nudix hydrolase gene family drives sesquiterpene biosynthesis in Rosa × wichurana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Vergne</w:t>
+                <w:t xml:space="preserve">Pulu Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
+                <w:t xml:space="preserve">Clément Dégut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Eric Chauvin</w:t>
+                <w:t xml:space="preserve">Stéphane Réty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oumaya Bouchabke-Coussa</w:t>
+                <w:t xml:space="preserve">Jean Claude Caissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Hibrand-Saint Oyant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transgenic Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 28 (S2), pp.65-73. </w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 104 (1), pp.185-199. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11248-019-00135-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/tpj.14916⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02563918v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02990985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of in vitro donor plant competence to increase de novo shoot organogenesis in rose genotypes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In the name of the rose: a roadmap for rose research in the genome era</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linda Voisine</w:t>
+                <w:t xml:space="preserve">Marinus Smulders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Pierre</w:t>
+                <w:t xml:space="preserve">Paul Arens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Cesbron</w:t>
+                <w:t xml:space="preserve">Peter Bourke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent L. Ogé</w:t>
+                <w:t xml:space="preserve">Thomas Debener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcus Linde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientia Horticulturae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scienta.2019.03.040⟩</w:t>
+              <w:t xml:space="preserve">Horticulture research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6 (65), pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41438-019-0156-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02278794v1</w:t>
+                <w:t xml:space="preserve">hal-02557416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In the name of the rose: a roadmap for rose research in the genome era</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marinus Smulders</w:t>
+                <w:t xml:space="preserve">Improvement of in vitro donor plant competence to increase de novo shoot organogenesis in rose genotypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Latifa Hamama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Arens</w:t>
+                <w:t xml:space="preserve">Linda Voisine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Bourke</w:t>
+                <w:t xml:space="preserve">Sandrine Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Debener</w:t>
+                <w:t xml:space="preserve">Denis Cesbron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcus Linde</w:t>
+                <w:t xml:space="preserve">Laurent L. Ogé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Horticulture research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 6 (65), pp.1-17. </w:t>
+              <w:t xml:space="preserve">Scientia Horticulturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 252, pp.85-95. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41438-019-0156-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scienta.2019.03.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02557416v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02278794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Posttranscriptional Regulation of RhBRC1 (Rosa hybrida BRANCHED1) in Response to Sugars is Mediated via its Own 3′ Untranslated Region, with a Potential Role of RhPUF4 (Pumilio RNA-Binding Protein Family)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ming Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent L. Ogé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Voisine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Dolores Perez-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2553,77 +2553,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biosynthesis of 2-Phenylethanol in Rose Petals Is Linked to the Expression of One Allele of &amp;lt;i&amp;gt;RhPAAS&amp;lt;/i&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Roccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Hibrand-Saint Oyant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Cavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude Caissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Machenaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2668,3508 +2668,3642 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02110096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A high-quality sequence of Rosa chinensis to elucidate genome structure and ornamental traits</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Crop plants with improved culture and quality traits for food, feed and other uses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tom Ruttink</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Latifa Hamama</w:t>
+                <w:t xml:space="preserve">Fabien Nogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilya Kirov</w:t>
+                <w:t xml:space="preserve">Philippe Vergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deepika Lakhwani</w:t>
+                <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Eric Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumaya Bouchabke-Coussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1101/254102⟩</w:t>
+              <w:t xml:space="preserve">Transgenic Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 28 (S2), pp.65-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11248-019-00135-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02516576v1</w:t>
+                <w:t xml:space="preserve">hal-02563918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A high-quality genome sequence of Rosa chinensis to elucidate ornamental traits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Hibrand Saint-Oyant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Ruttink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Hamama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Kirov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lakhwani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 4 (7), pp.473 - 484. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41477-018-0166-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01873309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D phenotyping and QTL analysis of a complex character: rose bush architecture</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Annie Chastellier</w:t>
+                <w:t xml:space="preserve">A high-quality sequence of Rosa chinensis to elucidate genome structure and ornamental traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Hibrand-Saint Oyant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Relion</w:t>
+                <w:t xml:space="preserve">Tom Ruttink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Latifa Hamama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Morel</w:t>
+                <w:t xml:space="preserve">Ilya Kirov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deepika Lakhwani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tree Genetics and Genomes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11295-017-1194-0⟩</w:t>
+              <w:t xml:space="preserve">Nature Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4, pp.473-484. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/254102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02516661v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02516576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic Diversity, Population Structure, Parentage Analysis, and Construction of Core Collections in the French Apple Germplasm Based on SSR Markers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">3D phenotyping and QTL analysis of a complex character: rose bush architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Denance</w:t>
+                <w:t xml:space="preserve">Camille Li-Marchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisa Ravon</w:t>
+                <w:t xml:space="preserve">Camille Le Bras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Chastellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Guyader</w:t>
+                <w:t xml:space="preserve">Daniel Relion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remi Guisnel</w:t>
+                <w:t xml:space="preserve">Philippe Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Molecular Biology Reporter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 34 (4), pp.827-844. </w:t>
+              <w:t xml:space="preserve">Tree Genetics and Genomes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13 (5), pp.112. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11105-015-0966-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11295-017-1194-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01374170v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02516661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maîtrise des maladies fongiques du feuillage des rosiers de jardin : vers une démarche de valorisation et labellisation des ressources génétiques économes en intrants phytosanitaires</w:t>
+                <w:t xml:space="preserve">Genetic Diversity, Population Structure, Parentage Analysis, and Construction of Core Collections in the French Apple Germplasm Based on SSR Markers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Miclot</w:t>
+                <w:t xml:space="preserve">Ludivine Lassois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Larenaudie</w:t>
+                <w:t xml:space="preserve">Caroline Denance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hanaé Roman</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Tatiana Thouroude</w:t>
+                <w:t xml:space="preserve">Elisa Ravon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Guyader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Guisnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15454/1.462277668259721E12⟩</w:t>
+              <w:t xml:space="preserve">Plant Molecular Biology Reporter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 34 (4), pp.827-844. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11105-015-0966-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01456020v1</w:t>
+                <w:t xml:space="preserve">hal-01374170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the Rose Genome Sequence and Its Use in Research and Breeding</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">H. Nybom</w:t>
+                <w:t xml:space="preserve">Maîtrise des maladies fongiques du feuillage des rosiers de jardin : vers une démarche de valorisation et labellisation des ressources génétiques économes en intrants phytosanitaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Miclot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Larenaudie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanaé Roman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Chastellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Thouroude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Horticulturae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2015.1064.19⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 49, pp.179-188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/1.462277668259721E12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02630890v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01456020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biosynthesis of monoterpene scent compounds in roses</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Construction de végétaux pour répondre aux attentes des urbains. L’amélioration des espèces ornementales : l’exemple des rosiers « 0 phyto »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Soufflet-Freslon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Hibrand-Saint Oyant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.aab0696⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 45, pp.61-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/1.46226533886401E12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210018v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01455996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic analysis of the flowering date and number of petals in rose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanaé Roman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rapicault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Miclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Larenaudie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koji Kawamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tree Genetics &amp; Genomes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 11 (85), pp.1-13. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11295-015-0906-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01392106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inheritance of garden rose architecture and its association with flowering behaviour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koji Kawamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Hibrand-Saint Oyant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Thouroude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jeauffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tree Genetics and Genomes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 11 (2), pp.1-12. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11295-015-0844-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01392651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genotype of FLOWERING LOCUS T homologue contributes to flowering time differences in wild and cultivated roses</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Koji Kawamura</w:t>
+                <w:t xml:space="preserve">Biosynthesis of monoterpene scent compounds in roses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Magnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Roccia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Claude Caissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pulu Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 349 (6243), pp.81-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.aab0696⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/plb.12299⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01392658v1</w:t>
+                <w:t xml:space="preserve">hal-01210018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction de végétaux pour répondre aux attentes des urbains. L’amélioration des espèces ornementales : l’exemple des rosiers « 0 phyto »</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Genotype of FLOWERING LOCUS T homologue contributes to flowering time differences in wild and cultivated roses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Otagaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Ogawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Hibrand-Saint Oyant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koji Kawamura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15454/1.46226533886401E12⟩</w:t>
+              <w:t xml:space="preserve">Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17 (4), pp.808-815. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/plb.12299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01455996v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01392658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RoKSN, a floral repressor, forms protein complexes with RoFD and RoFT to regulate vegetative and reproductive development in rose</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Pierre</w:t>
+                <w:t xml:space="preserve">Towards the Rose Genome Sequence and Its Use in Research and Breeding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Hibrand-Saint Oyant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Latifa Hamama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soulaiman Sakr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Nybom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Horticulturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1064, pp.167-175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2015.1064.19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nph.12625⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01209973v1</w:t>
+                <w:t xml:space="preserve">hal-02630890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of light and temperature on shoot branching gradient and expression of strigolactone synthesis and signalling genes in rose</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michel Laffaire</w:t>
+                <w:t xml:space="preserve">RoKSN, a floral repressor, forms protein complexes with RoFD and RoFT to regulate vegetative and reproductive development in rose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Randoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Davière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jeauffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Thouroude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/pce.12191⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 202 (1), pp.161-173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.12625⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01153739v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kernel methods for phenotyping complex plant architecture</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Impacts of light and temperature on shoot branching gradient and expression of strigolactone synthesis and signalling genes in rose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samia Djennane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Hibrand-Saint Oyant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koji Kawamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lalanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Laffaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 37 (3), pp.742 - 757. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/pce.12191⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2013.10.016⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01210005v1</w:t>
+                <w:t xml:space="preserve">hal-01153739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overexpression of RoDELLA impacts the height, branching, and flowering behaviour of Pelargonium x domesticum transgenic plants</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kernel methods for phenotyping complex plant architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koji Kawamura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Hibrand-Saint Oyant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Thouroude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Loustau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Cell Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00299-012-1313-1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 342, pp.83 - 92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2013.10.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01455962v1</w:t>
+                <w:t xml:space="preserve">hal-01210005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The TFL1 homologue KSN is a regulator of continuous flowering in rose and strawberry</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amélia Gaston</w:t>
+                <w:t xml:space="preserve">Overexpression of RoDELLA impacts the height, branching, and flowering behaviour of Pelargonium x domesticum transgenic plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Latifa Hamama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud A. Remay</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julien Jeauffre</w:t>
+                <w:t xml:space="preserve">Amani Naouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Voisine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2011.04776.x⟩</w:t>
+              <w:t xml:space="preserve">Plant Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 31 (11), pp.2015 - 2029. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00299-012-1313-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209893v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01455962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a unified genetic map for diploid roses</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The TFL1 homologue KSN is a regulator of continuous flowering in rose and strawberry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David H. Byrne</w:t>
+                <w:t xml:space="preserve">Ikaru Iwata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélia Gaston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud A. Remay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Thouroude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jeauffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00122-010-1463-x⟩</w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 69 (1), pp.116-125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2011.04776.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02652130v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative trait loci for flowering time and inflorescence architecture in rose.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Kawamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Hibrand-Saint Oyant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Crespel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Thouroude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lalanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 122 (4), pp.661-75. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00122-010-1476-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petits OGM &amp;quot;verts</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Towards a unified genetic map for diploid roses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Spiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcus Linde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Hibrand-Saint Oyant</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ching-Jung Tsai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David H. Byrne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Têtes chercheuses</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 122 (3), pp.489-500. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-010-1463-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02654952v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02652130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A survey of flowering genes reveals the role of gibberellins in floral control in rose</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Petits OGM &amp;quot;verts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth E. Chevreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Hibrand-Saint Oyant</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Têtes chercheuses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 11, pp.18-18</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02658790v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02654952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of ISSRs for cultivar identification and assessment of genetic relationships in rose</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S. Gudin</w:t>
+                <w:t xml:space="preserve">A survey of flowering genes reveals the role of gibberellins in floral control in rose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud A. Remay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lalanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Thouroude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Hibrand Saint Oyant</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fabien Le Couviour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Hibrand-Saint Oyant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Breeding</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 128 (5), pp.501-506. </w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 119 (5), pp.767-781. </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1439-0523.2008.01600.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00122-009-1087-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00729951v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02658790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New resources for studying the rose flowering process.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Application of ISSRs for cultivar identification and assessment of genetic relationships in rose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Crespel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Foucher</w:t>
+                <w:t xml:space="preserve">Manuel Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Chevalier</w:t>
+                <w:t xml:space="preserve">A. Pernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Corre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Soufflet-Freslon</w:t>
+                <w:t xml:space="preserve">S. Gudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Legeai</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L. Hibrand Saint Oyant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 51 (10), pp.827-37. </w:t>
+              <w:t xml:space="preserve">Plant Breeding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 128 (5), pp.501-506. </w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1139/G08-067⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1439-0523.2008.01600.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00729892v1</w:t>
+                <w:t xml:space="preserve">hal-00729951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic linkage maps of rose constructed with new microsatellite markers and locating QTL controlling flowering traits</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New resources for studying the rose flowering process.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Zhang</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">F. Foucher</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Soufflet-Freslon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Legeai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tree Genetics and Genomes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11295-007-0084-2⟩</w:t>
+              <w:t xml:space="preserve">Genome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 51 (10), pp.827-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/G08-067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00729863v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of Bordetella bronchiseptica adenylate cyclase in nasal colonization and in development of local and systemic immune responses in piglets</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dorothée Bourges</w:t>
+                <w:t xml:space="preserve">Genetic linkage maps of rose constructed with new microsatellite markers and locating QTL controlling flowering traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Hibrand-Saint Oyant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Crespel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Chevaleyre</w:t>
+                <w:t xml:space="preserve">S. Rajapakse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Raze</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tree Genetics and Genomes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 4 (1), pp.11-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11295-007-0084-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/vetres:2004056⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00902959v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architecture et physiologie des bourgeons. Pour une approche génétique du développement architectural chez le rosier</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Role of Bordetella bronchiseptica adenylate cyclase in nasal colonization and in development of local and systemic immune responses in piglets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Oyant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Bourges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chevaleyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Raze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Locht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jardins de France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 36 (1), pp.63-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/vetres:2004056⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02669559v1</w:t>
+                <w:t xml:space="preserve">hal-00902959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'emploi des marqueurs moléculaires pour les études de génétique, de phylogénie et de sélection du rosier</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Architecture et physiologie des bourgeons. Pour une approche génétique du développement architectural chez le rosier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Hibrand-Saint Oyant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jardins de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, mai, pp.15-17</w:t>
+              <w:t xml:space="preserve">, 2003, 5, pp.18-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02673481v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02669559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'emploi des marqueurs moléculaires pour les études de génétique, de phylogénie et de sélection du rosier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Piola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Hibrand-Saint Oyant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jardins de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, mai, pp.15-17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02673481v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Localization of beta-galactoside alpha2,6-sialyltransferase gene on pig chromosome 13q4.1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Saint Oyant-Hibrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Yerle-Bouissou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mammalian Genome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 8, pp.298-299</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01211956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6179,2022 +6313,2022 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetics and genomics of prickle in roses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.N. Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Jeauffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Thouroude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Chameau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Simoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXI International Horticultural Congress (IHC2022): International Symposium on Innovations in Ornamentals: from Breeding to Market</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, F. Laurens, Aug 2022, Angers, France. pp.323-330, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17660/ActaHortic.2023.1368.41⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04172582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of rose RoFT transgenic plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latifa Hamama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bosselut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Voisine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Chameau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Foucrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXI International Horticultural Congress (IHC2022): International Symposium on Innovations in Ornamentals: from Breeding to Market</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, F. Laurens, Aug 2022, Angers, France. pp.29-36, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17660/ActaHortic.2023.1362.5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04172588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The rose genome sequencing initiative.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Hibrand-Saint Oyant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latifa Hamama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Thouroude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Chastellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VII International Symposium on Rose Research and Cultivation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03104072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Continuous Flowering Gene in Rose Is a Floral Inhibitor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Hibrand-Saint Oyant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Randoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jeauffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Thouroude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Symposium on Rose Research and Cultivation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Hannover, Germany. pp.107-113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the rose genome sequence and its use in research and breeding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Hibrand-Saint Oyant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latifa Hamama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soulaiman Sakr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Nybom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VI International Symposium on Rose Research and Cultivation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Hanovre, Germany. pp.167-175</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01393815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of carbohydrate source and BAP concentration on in vitro morphogenesis of four Rose genotypes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latifa Hamama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Cesbron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Voisine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Lecerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jareno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Symposium on In Vitro Culture and Horticultural Breeding</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Coimbra, Portugal. pp.75-83</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03339442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of carbohydrate sources and BAP concentrations on In vitro morphogenesis of four rose genotypes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latifa Hamama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Cesbron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Voisine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Lecerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jareno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Symposium on In Vitro Culture and Horticultural</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Coimbra, Portugal. pp.9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GENIUS project. Genome ENgineering Improvement for Useful plants of a Sustainable agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Nogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eric Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumaya Bouchabke-Coussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. Rencontres de Virologie Végétale (RVV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2015, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01204208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic and molecular control of sexual and asexual reproduction in strawberry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amèlia Gaston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Perrotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Hibrand-Saint Oyant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Animal Genome XXI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02745211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of GA 3 and paclobutrazol on adventitious shoot regeneration of two Pelargonium sp</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Cesbron</w:t>
+                <w:t xml:space="preserve">How to flower continuously in strawberry and rosa?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélia Gaston-Dauzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hikaru Iwata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Perrotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Hibrand-Saint Oyant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Horticulturae</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Leuven, Belgium. pp.187-194</w:t>
+              <w:t xml:space="preserve">7. International strawberry symposium 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Beijing, China. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01132186v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to flower continuously in strawberry and rosa?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurence Hibrand-Saint Oyant</w:t>
+                <w:t xml:space="preserve">Effect of GA 3 and paclobutrazol on adventitious shoot regeneration of two Pelargonium sp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Hamama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Naouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Cesbron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. International strawberry symposium 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2012, Beijing, China. 1 p</w:t>
+              <w:t xml:space="preserve">Acta Horticulturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Leuven, Belgium. pp.187-194</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209897v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01132186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of GA3 and paclobutrazol on adventitious shoot regeneration of two Pelargonium sp.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latifa Hamama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Voisine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amani Naouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Gala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Cesbron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. ISHS on In Vitro Culture &amp; Horticultural Breeding</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Ghent, Belgium. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01608780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blooming and blooming again : what we learn from rose and strawberry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hikaru Iwata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélia Gaston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud A. Remay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Randoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Thouroude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Rosaceae Genomics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Stellenbosch, South Africa. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01189573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A gene candidate approach to study the control of recurrent blooming in rose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lalanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Soufflet-Freslon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Hibrand-Saint Oyant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant genomics European meetings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2004, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01604397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a genetic linkage map and study of candidate genes for flowering control in Rose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Hibrand-Saint Oyant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syriyani Rajapakse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Crespel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Animal Genome XII Confernce</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2004, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01600263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immune response of piglet inoculated intranasally with bordetella bronchiseptica : effects of the loss of adenylate cyclase and helmolytic activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Hibrand-Saint Oyant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Raze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chevaleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Locht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Salmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Immunité muqueuse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1999, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02767714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8204,529 +8338,529 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome ENgineering Improvement for Useful plants of a Sustainable agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien F. Nogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eric Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumaya Bouchabke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUFRO Tree Biotechnology Conference 2015; Treebiotech2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Florence, France. 2015, Tree Biotechnology 2015 Conference "Forests: the importance to the planet and society"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of the rose bush floribundity and architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Boumaza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie L. Huche-Thelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Demotes-Mainard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Autret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. International Symposium on Rose Research and Cultivation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Hannover, Germany. , 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02808182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HOw strawberry can flower continuously?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélia Gaston-Dauzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Aprosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Fouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Demene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europeen Plant Science Organisation (EPSO) conference "Plant for life"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Olos, Finland. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01604572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative mapping in the Rosoideae tribe: Fragaria and Rosa.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Hibrand-Saint Oyant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Barrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lalanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Third international Rosaceae genomics conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2006, Napier, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03318366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8736,163 +8870,163 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histological and transcriptomic characterization of a partial resistance in the rose- Diplocarpon rosae interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.C. Lopez Arias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Hibrand-Saint Oyant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Debener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Linde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Horticulturae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1368, pp.85-92, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17660/ActaHortic.2023.1368.12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04172573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8902,120 +9036,120 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic engineering and tissue culture of roses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Debener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Hibrand-Saint Oyant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics and genomics of Rosaceae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Science+Business Media, 2009, 978-0-387-77490-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-0-387-77491-6_19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02817310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9025,143 +9159,143 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilan et perspectives du groupe &amp;quot;ornementales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cadic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Hibrand-Saint Oyant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Pernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bellenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2003, pp 32-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01601124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9171,143 +9305,143 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kernel methods for phenotyping complex plant architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koji Kawamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Hibrand-Saint-Oyant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Thouroude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Loustau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00827706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9317,135 +9451,135 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transformation génétique du rosier contribution à l’étude du gène comparaison de deux techniques de transgenèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bosselut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Hibrand-Saint Oyant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Soufflet-Freslon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Université d'Angers. 2018, pp.22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02516663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId318"/>
+      <w:footerReference w:type="default" r:id="rId325"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9592,51 +9726,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:laurence.hibrand-saint-oyant@inra.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05208899v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leroy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Albert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Thouroude" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Baudino" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Caissard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/genetics/iyaf163" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04477529v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Hamama" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bosselut" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Voisine" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Thouroude" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Og&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11240-024-02695-8" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089556v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Conart" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dikki Pedenla Bomzan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing-Qi Huang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Etienne Bassard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saretta N. Paramita" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2221440120" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04461925v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Conart" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Saclier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Foucher" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goubert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.N. Paramita" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1368.46" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03810227v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koji Kawamura" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshihiro Ueda" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shogo Matsumoto" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takanori Horibe" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shungo Otagaki" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhac155" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03556817v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanaelle Saclier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Goubert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Rius-Bony" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msac002" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03768056v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Denoyes" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hibrand-Saint Oyant" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313170v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Rouinsard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Grapin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2021.110115" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355242v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ningning Zhou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Simonneau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41438-021-00689-7" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990985v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pulu Sun" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment D&#233;gut" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane R&#233;ty" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Caissard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.14916" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03035396v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Dumont" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Danielato" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Chastellier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Fanciullino" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo10100422" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798890v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Marolleau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Petiteau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;no&#235;lle Bellanger" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Sannier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Le Pocreau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.13182" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02933267v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lopez Arias" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chastellier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bradeen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. van Eck" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-020-03670-5" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02933278v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zhou" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. X. Tang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jeauffre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lopez Arias" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-020-03652-7" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02563918v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Nogu&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vergne" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Ch&#232;vre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eric Chauvin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaya Bouchabke-Coussa" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11248-019-00135-4" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02278794v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Voisine" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pierre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cesbron" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Og&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2019.03.040" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02557416v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinus Smulders" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Arens" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Bourke" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Debener" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Linde" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41438-019-0156-0" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02284629v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Wang" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Dolores Perez-Garcia" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jeauffre" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20153808" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110096v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Roccia" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cavel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Machenaud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.18.01468" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516576v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Ruttink" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Kirov" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepika Lakhwani" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/254102" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01873309v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hibrand Saint-Oyant" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ruttink" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hamama" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kirov" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lakhwani" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-018-0166-1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516661v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Li-Marchetti" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Le Bras" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Relion" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Morel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-017-1194-0" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374170v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Lassois" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Denance" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Ravon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guyader" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Guisnel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11105-015-0966-7" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456020v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Miclot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Larenaudie" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana&#233; Roman" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.462277668259721E12" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630890v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soulaiman Sakr" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nybom" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2015.1064.19" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210018v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Magnard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aab0696" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392106v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rapicault" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Miclot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Larenaudie" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-015-0906-6" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392651v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-015-0844-3" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392658v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Otagaki" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ogawa" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/plb.12299" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KQKGBNMZ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455996v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Soufflet-Freslon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.46226533886401E12" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209973v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Randoux" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Davi&#232;re" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12625" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153739v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Djennane" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lalanne" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Laffaire" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.12191" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210005v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Loustau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2013.10.016" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455962v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Naouar" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gala" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00299-012-1313-1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4PDN3QBX-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209893v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikaru Iwata" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Gaston" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud A. Remay" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2011.04776.x" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652130v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Spiller" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ching-Jung Tsai" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H. Byrne" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-010-1463-x" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4SNM3N1Z-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729329v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kawamura" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hibrand-Saint Oyant" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Crespel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lalanne" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-010-1476-5" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C097KB67-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654952v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth E. Chevreau" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658790v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Le Couviour" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-009-1087-1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AE474CF72D7F6C83F03E4D160F0D8CF421DFBBBA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729951v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Le Bris" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pernet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gudin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hibrand Saint Oyant" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0523.2008.01600.x" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5XTGFX9W-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729892v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Foucher" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chevalier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Corre" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Legeai" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/G08-067" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729863v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rajapakse" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zhang" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-007-0084-2" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LPM28PCN-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902959v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Oyant" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Bourges" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chevaleyre" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Raze" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Locht" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2004056" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669559v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673481v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Piola" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Raymond" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211956v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Saint Oyant-Hibrand" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaillard" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Renard" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Julien" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Yerle-Bouissou" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04172582v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.N. Zhou" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chameau" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Simoneau" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1368.41" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04172588v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Foucrier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1362.5" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03104072v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741684v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393815v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03339442v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lecerf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jareno" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743168v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204208v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745211v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#232;lia Gaston" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Perrotte" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Petit" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132186v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Naouar" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cesbron" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209897v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Gaston-Dauzon" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hikaru Iwata" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608780v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189573v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604397v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bayle" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600263v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syriyani Rajapakse" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767714v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Raze" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Salmon" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743151v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien F. Nogu&#233;" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaya Bouchabke" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808182v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Boumaza" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leduc" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie L. Huche-Thelier" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Demotes-Mainard" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Autret" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604572v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Aprosio" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fouche" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guiraud" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Demene" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318366v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rousseau-Gueutin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Barrot" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04172573v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.C. Lopez Arias" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Paillard" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Debener" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Linde" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1368.12" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817310v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-77491-6_19" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601124v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cadic" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Pernet" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bellenot" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827706v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hibrand-Saint-Oyant" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Loustau" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516663v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bosselut" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:laurence.hibrand-saint-oyant@inra.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598116v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Lambelin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana C Lopez Arias" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Chameau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily M Moore" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ava Peterson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.70164" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05208899v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leroy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Albert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Thouroude" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Baudino" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Caissard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/genetics/iyaf163" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04477529v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Hamama" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bosselut" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Voisine" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Thouroude" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Og&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11240-024-02695-8" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089556v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Conart" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dikki Pedenla Bomzan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing-Qi Huang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Etienne Bassard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saretta N. Paramita" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2221440120" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04461925v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Conart" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Saclier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Foucher" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goubert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.N. Paramita" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1368.46" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03768056v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Denoyes" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hibrand-Saint Oyant" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03556817v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanaelle Saclier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Goubert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Rius-Bony" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msac002" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03810227v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koji Kawamura" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshihiro Ueda" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shogo Matsumoto" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takanori Horibe" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shungo Otagaki" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhac155" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355242v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ningning Zhou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Simonneau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41438-021-00689-7" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313170v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Rouinsard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Grapin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2021.110115" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798890v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Marolleau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Petiteau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;no&#235;lle Bellanger" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Sannier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Le Pocreau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.13182" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02933267v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lopez Arias" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chastellier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bradeen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. van Eck" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-020-03670-5" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02933278v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zhou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. X. Tang" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jeauffre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lopez Arias" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-020-03652-7" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03035396v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Dumont" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Danielato" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Chastellier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Fanciullino" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo10100422" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990985v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pulu Sun" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment D&#233;gut" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane R&#233;ty" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Caissard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.14916" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02557416v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinus Smulders" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Arens" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Bourke" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Debener" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Linde" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41438-019-0156-0" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02278794v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Voisine" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pierre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cesbron" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Og&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2019.03.040" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02284629v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Wang" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Dolores Perez-Garcia" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jeauffre" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20153808" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110096v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Roccia" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cavel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Machenaud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.18.01468" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02563918v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Nogu&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vergne" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Ch&#232;vre" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eric Chauvin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaya Bouchabke-Coussa" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11248-019-00135-4" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01873309v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hibrand Saint-Oyant" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ruttink" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hamama" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kirov" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lakhwani" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-018-0166-1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516576v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Ruttink" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Kirov" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepika Lakhwani" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/254102" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516661v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Li-Marchetti" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Le Bras" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Relion" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Morel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-017-1194-0" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374170v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Lassois" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Denance" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Ravon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guyader" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Guisnel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11105-015-0966-7" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456020v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Miclot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Larenaudie" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana&#233; Roman" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.462277668259721E12" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455996v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Soufflet-Freslon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.46226533886401E12" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392106v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rapicault" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Miclot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Larenaudie" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-015-0906-6" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392651v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-015-0844-3" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210018v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Magnard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aab0696" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392658v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Otagaki" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ogawa" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/plb.12299" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KQKGBNMZ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630890v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soulaiman Sakr" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nybom" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2015.1064.19" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209973v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Randoux" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Davi&#232;re" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12625" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153739v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Djennane" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lalanne" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Laffaire" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.12191" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210005v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Loustau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2013.10.016" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455962v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Naouar" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gala" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00299-012-1313-1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4PDN3QBX-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209893v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikaru Iwata" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Gaston" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud A. Remay" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2011.04776.x" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729329v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kawamura" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hibrand-Saint Oyant" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Crespel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lalanne" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-010-1476-5" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C097KB67-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652130v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Spiller" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ching-Jung Tsai" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H. Byrne" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-010-1463-x" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4SNM3N1Z-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654952v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth E. Chevreau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658790v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Le Couviour" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-009-1087-1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AE474CF72D7F6C83F03E4D160F0D8CF421DFBBBA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729951v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Le Bris" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pernet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gudin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hibrand Saint Oyant" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0523.2008.01600.x" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5XTGFX9W-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729892v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Foucher" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chevalier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Corre" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Legeai" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/G08-067" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729863v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rajapakse" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zhang" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-007-0084-2" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LPM28PCN-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902959v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Oyant" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Bourges" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chevaleyre" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Raze" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Locht" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2004056" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669559v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673481v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Piola" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Raymond" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211956v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Saint Oyant-Hibrand" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaillard" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Renard" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Julien" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Yerle-Bouissou" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04172582v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.N. Zhou" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chameau" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Simoneau" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1368.41" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04172588v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Foucrier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1362.5" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03104072v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741684v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393815v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03339442v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lecerf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jareno" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743168v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204208v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745211v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#232;lia Gaston" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Perrotte" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Petit" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209897v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Gaston-Dauzon" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hikaru Iwata" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132186v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Naouar" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cesbron" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608780v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189573v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604397v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bayle" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600263v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syriyani Rajapakse" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767714v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Raze" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Salmon" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743151v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien F. Nogu&#233;" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaya Bouchabke" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808182v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Boumaza" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leduc" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie L. Huche-Thelier" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Demotes-Mainard" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Autret" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604572v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Aprosio" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fouche" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guiraud" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Demene" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318366v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rousseau-Gueutin" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Barrot" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04172573v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.C. Lopez Arias" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Paillard" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Debener" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Linde" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1368.12" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817310v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-77491-6_19" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601124v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cadic" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Pernet" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bellenot" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827706v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hibrand-Saint-Oyant" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Loustau" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516663v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bosselut" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>