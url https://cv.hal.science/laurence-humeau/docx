--- v0 (2026-03-23)
+++ v1 (2026-05-03)
@@ -749,282 +749,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01399840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation and Characterization of 15 Polymorphic Microsatellite Loci for the Barau’s Petrel (Pterodroma baraui), an Endangered Endemic of Réunion Island (Indian Ocean)</w:t>
+                <w:t xml:space="preserve">Intra-annual variation in the foraging ecology of the endangered endemic Barau’s Petrel (Pterodroma baraui) from Réunion Island, south-western Indian Ocean: insights from a multifaceted approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. K. Danckwerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samantha Corre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrick Pinet</w:t>
+                <w:t xml:space="preserve">C. D. Mcquaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Connan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Smale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waterbirds</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Marine Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 163 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00227-015-2810-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01449147v1</w:t>
+                <w:t xml:space="preserve">hal-01449054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intra-annual variation in the foraging ecology of the endangered endemic Barau’s Petrel (Pterodroma baraui) from Réunion Island, south-western Indian Ocean: insights from a multifaceted approach</w:t>
+                <w:t xml:space="preserve">Isolation and Characterization of 15 Polymorphic Microsatellite Loci for the Barau’s Petrel (Pterodroma baraui), an Endangered Endemic of Réunion Island (Indian Ocean)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. K. Danckwerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J. Smale</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samantha Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Humeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Waterbirds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 39 (4), pp.411-414</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01449054v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01449147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microsatellites in the tree #Foetidia mauritiana# (Lecythidaceae) and utility in other #Foetidia# taxa from the Mascarene Islands</w:t>
               </w:r>
@@ -1796,1241 +1796,1241 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01199310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nineteen polymorphic microsatellite markers from two african Vanilla species: across-species transferability and diversity in a wild population of V. humblotii from Mayotte</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Gigant</w:t>
+                <w:t xml:space="preserve">Différences morphologiques et identification de Jumelea rosi et Jumelea fragrans (Orchidaceae) à l’île de La Réunion : implications pour la conservation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Humeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laury Blambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Brugel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Valérie Guiot</w:t>
+                <w:t xml:space="preserve">Fanny Rakotoarivelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conservation Genetics Resources</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 67, pp.73--83</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01199332v1</w:t>
+                <w:t xml:space="preserve">hal-01199344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Différences morphologiques et identification de Jumelea rosi et Jumelea fragrans (Orchidaceae) à l’île de La Réunion : implications pour la conservation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fanny Rakotoarivelo</w:t>
+                <w:t xml:space="preserve">Nineteen polymorphic microsatellite markers from two african Vanilla species: across-species transferability and diversity in a wild population of V. humblotii from Mayotte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Gigant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Brugel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre de Bruyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ange-Marie Risterucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Guiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conservation Genetics Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 4 (1), pp.121--125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12686-011-9489-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01199344v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01199332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Permanent Genetic Resources added to Molecular Ecology Resources Database 1 October 2010–30 November 2010</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Isolation and characterization of eleven polymorphic microsatellite loci in the White tailed tropicbird Phaethon lepturus (Phaethontidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Humeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecilia Agostini</w:t>
+                <w:t xml:space="preserve">Fabien Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. A. Agudelo</w:t>
+                <w:t xml:space="preserve">Sébastien Jaquemet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. A. Barber</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">C. Brouat</w:t>
+                <w:t xml:space="preserve">J.-B. Riquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 11 (2), pp.418--421. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2011, 11 (2), pp.418-421</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01199394v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00852838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolation and characterization of microsatellite markers of an endangered tropical tree, Sideroxylon majus, and cross-species amplification in other Sapotaceae species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dafreville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Payet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Simiand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange-Marie Risterucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expédit Riviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conservation Genetics Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 3 (4), pp.701--704. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s12686-011-9437-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01199353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation and characterization of eleven polymorphic microsatellite loci in the White tailed tropicbird Phaethon lepturus (Phaethontidae)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence Humeau</w:t>
+                <w:t xml:space="preserve">Permanent Genetic Resources added to Molecular Ecology Resources Database 1 October 2010–30 November 2010</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilia Agostini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. A. Agudelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. A. Barber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo M. Bisol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis da Silva</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">J.-B. Riquier</w:t>
+                <w:t xml:space="preserve">C. Brouat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 11 (2), pp.418-421</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 11 (2), pp.418--421. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/J.1755-0998.2010.02970.X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00852838v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01199394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sapromyiophily in the native orchid, Bulbophyllum variegatum, on Réunion (Mascarene Archipelago, Indian Ocean)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Humeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Micheneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Micheneau</w:t>
+                <w:t xml:space="preserve">Hans Jacquemyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gauvin-Bialecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Tropical Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 27 (06), pp.591--599. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0266467411000411⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0266467411000411⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01188123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Permanent genetic resources added to molecular ecology resources database 1 April 2010 – 31 May 2010</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Andrée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Andrée</w:t>
+                <w:t xml:space="preserve">Jan Axtner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Axtner</w:t>
+                <w:t xml:space="preserve">M.J. Bagley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.J. Bagley</w:t>
+                <w:t xml:space="preserve">E.J. Barlow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.J.C. Beebee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 10 (6), pp.1098-1105. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1755-0998.2010.02898.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1755-0998.2010.02898.x⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02668565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of medicinal plants from Reunion Island for antimalarial and cytotoxic activity. Congress Abstract 7th Joint Meeting of AFERP, ASP, GA, PSE and SIF</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hippolyte Kodja</w:t>
+                <w:t xml:space="preserve">Angraecum alleizettei Schlt., une espèce nouvelle pour l’île de La Réunion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Micheneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Fournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Humeau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planta Medica</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L’Orchidophile</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 39, pp.21--23</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01199372v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01199362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angraecum alleizettei Schlt., une espèce nouvelle pour l’île de La Réunion</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+                <w:t xml:space="preserve">Evaluation of medicinal plants from Reunion Island for antimalarial and cytotoxic activity. Congress Abstract 7th Joint Meeting of AFERP, ASP, GA, PSE and SIF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. C. Jonville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hippolyte Kodja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Humeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chariot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’Orchidophile</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Planta Medica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 74 (9), pp.PA250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0028-1084248⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01199362v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01199372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Screening of medicinal plants from Reunion Island for antimalarial and cytotoxic activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. C. Jonville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3039,373 +3039,373 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hippolyte Kodja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Humeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. de Mol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Ethnopharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 120 (3), pp.382--386. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jep.2008.09.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jep.2008.09.005⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01199374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orchid-bird interactions: a case study from Angraecum (Vandeae, Angraecinae) and Zosterops (white-eyes, Zosteropidae) on Reunion Island</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Micheneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Humeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Pailler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Botany / Botanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 86 (10), pp.1143--1151. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1139/B08-068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01199365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polyphasic characterization of Xanthomonas axonopodis pv. allii associated with outbreaks of bacterial blight on three allium species in the Mascarene Archipelago</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Picard</w:t>
+                <w:t xml:space="preserve">Philippe Roumagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Roumagnac</w:t>
+                <w:t xml:space="preserve">Delphine Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Humeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Robene-Soustrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytopathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 98 (8), pp.919--925. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1094/PHYTO-98-8-0919⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01199373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3415,51 +3415,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure génétique et différenciation des populations de Faham, une orchidée endémique de La Réunion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3488,113 +3488,113 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Petit Pois Déridé 2012 : 34th annual meeting of Biology and Population Genetics Study Group</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01202950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Importance des études préparatoires dans la mise en place d’une filière de valorisation de pam : l’exemple du faham à La Réunion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laury Blambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Humeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3609,51 +3609,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International sur les Plantes Aromatiques et Médicinales des régions d'outre-mer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Saint Denis, La, La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01202955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3663,51 +3663,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Mahots des Mascareignes, Base de connaissances sur les Dombeyoideae des Mascareignes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Le Péchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3716,94 +3716,94 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Humeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Gigord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bernard Pause</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Bernard Pause</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">David Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01186487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3813,114 +3813,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecologie et évolution de la dioécie et du dimorphisme sexuel de la taille des fleurs chez les &amp;quot;dombeya&amp;quot;(sterculiacées) endémiques de La Réunion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Humeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ecologie, Environnement. Université de la Réunion, 1999. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00488723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId141"/>
+      <w:footerReference w:type="default" r:id="rId140"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4067,51 +4067,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03269411v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel K. Danckwerts" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Humeau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pinet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher D. Mcquaid" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Corre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-86406-9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02918808v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Lopez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Nikolic" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Riethmuller" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dubos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ibi.12864" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141681v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gomard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan M Lagadec" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bureau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0950268819000190" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01907110v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. K. Danckwerts" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lebarbenchon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12526-017-0773-5" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01399840v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Gigant" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre de Bruyn" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. M'Sa" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Viscardi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Gigord" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sajb.2016.02.205" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01449147v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Corre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01449054v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. D. Mcquaid" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Connan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Smale" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-015-2810-x" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01456701v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Martos" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lebreton" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rivi&#232;re" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Chevallier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/apps.1600034" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01187692v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Church" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gauvin-Bialecki" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-014-0626-8" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01199316v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Le P&#233;chon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Sanchez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc D.B. Gigord" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Bing Zhang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0266467413000278" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01199309v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laury Blambert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Mallet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Lionel Palama" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Couprie" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Shum Cheong Sing" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sajb.2013.02.129" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01199325v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dafreville" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pailler" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sajb.2013.02.140" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01199310v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bernard Paus&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dubuisson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Heavemans" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1600/036364413X666732" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01199332v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Brugel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange-Marie Risterucci" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Guiot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12686-011-9489-1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01199344v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mallet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Rakotoarivelo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01199394v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Agostini" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Agudelo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Barber" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo M. Bisol" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brouat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1755-0998.2010.02970.X" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CDF0L531-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01199353v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Payet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Simiand" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Exp&#233;dit Riviere" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12686-011-9437-0" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852838v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis da Silva" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gu&#233;rin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jaquemet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Riquier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01188123v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Micheneau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Jacquemyn" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fournel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0266467411000411" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-SCH9FCJ6-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668565v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Andr&#233;e" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Axtner" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Bagley" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.J. Barlow" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.J.C. Beebee" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2010.02898.x" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/25B98045994987A2D352419E0073C7861E458EC5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01199372v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Jonville" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Kodja" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chariot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0028-1084248" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01199362v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01199374v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Mol" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2008.09.005" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V7RGTGTS-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01199365v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/B08-068" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01199373v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Picard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roumagnac" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Legrand" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Robene-Soustrade" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-98-8-0919" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01202950v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01202955v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chatel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01186487v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bernard Pause" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Caron" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00488723v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03269411v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel K. Danckwerts" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Humeau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pinet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher D. Mcquaid" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Corre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-86406-9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02918808v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Lopez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Nikolic" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Riethmuller" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dubos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ibi.12864" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141681v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gomard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan M Lagadec" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bureau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0950268819000190" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01907110v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. K. Danckwerts" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lebarbenchon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12526-017-0773-5" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01399840v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Gigant" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre de Bruyn" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. M'Sa" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Viscardi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Gigord" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sajb.2016.02.205" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01449054v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. D. Mcquaid" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Connan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Smale" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-015-2810-x" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01449147v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Corre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01456701v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Martos" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lebreton" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rivi&#232;re" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Chevallier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/apps.1600034" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01187692v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Church" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gauvin-Bialecki" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-014-0626-8" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01199316v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Le P&#233;chon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Sanchez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc D.B. Gigord" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Bing Zhang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0266467413000278" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01199309v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laury Blambert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Mallet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Lionel Palama" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Couprie" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Shum Cheong Sing" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sajb.2013.02.129" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01199325v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dafreville" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pailler" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sajb.2013.02.140" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01199310v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bernard Paus&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dubuisson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Heavemans" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1600/036364413X666732" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01199344v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Rakotoarivelo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01199332v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Brugel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange-Marie Risterucci" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Guiot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12686-011-9489-1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852838v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis da Silva" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gu&#233;rin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jaquemet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Riquier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01199353v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Payet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Simiand" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Exp&#233;dit Riviere" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12686-011-9437-0" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01199394v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Agostini" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Agudelo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Barber" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo M. Bisol" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brouat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1755-0998.2010.02970.X" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CDF0L531-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01188123v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Micheneau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Jacquemyn" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fournel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0266467411000411" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-SCH9FCJ6-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668565v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Andr&#233;e" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Axtner" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Bagley" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.J. Barlow" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.J.C. Beebee" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2010.02898.x" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/25B98045994987A2D352419E0073C7861E458EC5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01199362v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01199372v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Jonville" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Kodja" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chariot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0028-1084248" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01199374v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Mol" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2008.09.005" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V7RGTGTS-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01199365v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/B08-068" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01199373v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Picard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roumagnac" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Legrand" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Robene-Soustrade" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-98-8-0919" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01202950v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01202955v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chatel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01186487v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bernard Pause" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Caron" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00488723v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>