--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -342,51 +342,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -458,578 +458,660 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05083521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Caen, 1025 : naissance d'une capitale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Paquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Jean-Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 529, pp.12-23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05577654v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Philippa Byrne, Caitlin Ellis, Maritime Exchange and the Making of Norman Worlds, Turnhout (Brepols) 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Jean-Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Francia-Recensio</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 4, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11588/frrec.2024.4.108057⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.11588/frrec.2024.4.108057⟩</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04895594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu, Yannick Marec (dir.), Histoire de Rouen, Antiquité-1815, Rouen, PURH,2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Jean-Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de Normandie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 72 (2), pp.221-224</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04037779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La définition des juridictions dans un espace terrestre et fluvio-maritime : Honfleur et ses environs (xie - xiiie siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Jean-Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de Normandie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 68 (1), pp.7-26. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/annor.681.0007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/annor.681.0007⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02131717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un espace de prélèvement des coutumes sur le commerce : ville, banlieue et prévôté de Caen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Jean-Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Moyen Age. Revue d'histoire et de philologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Tome CXX (n°1), p. 95-122. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rma.201.0095⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rma.201.0095⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01068141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La coutume de la prévôté de Caen, une définition des règles de prélèvement des taxes sur le commerce (Sources)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Jean-Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire urbaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, n°30, p. 147-179. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rhu.030.0147⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rhu.030.0147⟩</w:t>
-[...29 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-00492325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La population de Caen, XIe-XVe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Jean-Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de Normandie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 49 (2), pp.115-142. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/annor.1999.1210⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/annor.1999.1210⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-02422797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthroponymie caennaise et origine géographique des Caennais (Xle-milieu du XlVe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Jean-Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de Normandie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 48 (1), pp.33-65. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/annor.1998.4828⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02422784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1039,517 +1121,517 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’embouchure de la Seine et ses ports : un espace stratégique et militaire au rôle croissant (XIIe-début XIVe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Jean-Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Seine militaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Rouen, université, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05083535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domination sociale et domination de la ville de Caen à la fin du Moyen Age: des trajectoires familiales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Jean-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Couëdor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expression, représentation et réception de pouvoirs dans la ville de Caen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Caen, Université de Caen-Normandie, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05083525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méreaux et autres signes d'attestation en contexte commercial : Formes et usages en Normandie d'après les coutumiers des villes et des ports</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lény Retoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Jean-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Cèbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude Méreaux, jetons et enseignes : quels objets pour quels usages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laurence Jean-Marie; Thibault Cardon, Jun 2024, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04631419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ports de l’estuaire (XIIe-XIIIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Jean-Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Autour de la Seine (Moyen Age – Temps Modernes) : champs, historiographie, perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Boris Bove; Laurence Jean-Marie, Jun 2023, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04242149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le thésaurus matières des coutumiers urbains normands : méthode et conception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lény Retoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Jean-Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du CRAHAM, cycle "érudition et numérique"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04631391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une ville et ses périphéries au Moyen Age. De quoi parle-t-on ? Réflexions à partir du cas de Caen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Jean-Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Périphéries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Comité des travaux historiques et scientifiques, May 2022, Aubervilliers (Campus Condorcet), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04036059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le conflit entre Jean sans Terre et Louis d’après les sources administratives anglaises et françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Jean-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1565,1030 +1647,1030 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’invasion oubliée : l’expédition anglaise de Louis de France (1215-1217) dans son contexte/The forgotten invasion : the English expedition of Louis of France (1215-1217) in its European contexteuropéen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elisa Mantienne, Apr 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04049289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une édition numérique de coutumiers urbains : enjeux, choix d'encodage et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Jean-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lény Retoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude NORÉcrit - Pratiques documentaires dans la Normandie médiévale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laurence Jean-Marie; Grégory Combalbert, Apr 2021, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04631350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une édition numérique de coutumiers urbains. Enjeux, choix d’encodage et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Jean-Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude NORÉCRIT – Pratique de l’écrit dans la Normandie médiévale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jean-Marie, Laurence; Combalbert, Grégory, Apr 2021, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03427801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Jean-Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Autour de 1204 : changements politiques et pratiques de l'écrit (séminaire du CRAHAM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Paquet Fabien, Jean-Marie Laurence, Combalbert Grégory, Jan 2021, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03427799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les textes de coutumes des ports normands à la fin du Moyen Age : point d’appui pour le contrôle des activités portuaires et le prélèvement des taxes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Jean-Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Políticas y estrategias económicas en la ciudad medieval atlántica - Economic policies and strategies in the medieval atlantic city- Universidad de Cantabria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, XVII encuentros internacionales del medievo, Nov 2020, Najera, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03427796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livres de droit(s) des villes normandes : questions de définition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Jean-Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enquête sur la dénomination des livres municipaux (France du Nord et du Midi, Rhin supérieur, XIIe-XVIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Richard, Olivier, Chastang, Pierre, Brunner, Thomas, université de Strasbourg, Feb 2019, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02424108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ports normands et anglais (XIIe-XIVe siècles) : des relations privilégiées ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Jean-Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Normands, acteurs de la mondialisation, IXe-XXIe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Colloque international organisé par P. Bauduin, O. Feiertag, J-F. Klein, C. Maneuvrier, A. Peters-Custot et E. Saunier (GRHIS, CRAHAM, IDEES, CRHIA, PEMA, colloque de restitution du programme Normonde, université Normandie Le Havre, Sep 2019, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02424157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Objectifs et moyens du contrôle des flux entre continent et Angleterre par la royauté anglaise au XIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Jean-Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gouvernance de la haute mer : souveraineté et conflictualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GIS d'Histoire &amp; Sciences de la mer, Pôle « Espaces maritimes, sociétés littorales, interfaces portuaires » de la MRSH de l'université de Caen Normandie, Service historique historique de la Défense de Cherbourg, Nov 2019, Caen-Cherbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02424187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Définition(s) d’un genre documentaire et enjeux d’une édition numérique : les textes de coutumes urbaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Jean-Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Histoire, archéologie et civilisations des mondes antiques et médiévaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03427760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Centre et périphérie ? Définition des espaces de juridiction de la ville à partir des textes de coutumes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Jean-Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Administrer la ville dans et hors les murs (Occident, XIVe-XVIe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Catherine Xandry, Mathieu Béghin, TRAME, Université de Picardie Jules Verne, Jun 2018, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02423873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interdictions, autorisations et saisies : les décisions du roi d’Angleterre et leurs implications sur les activités maritimes dans les mers du Ponant (XIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Jean-Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maritime Conflicts and their Resolution in Atlantic Europe, 13th-17th Centuries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, université de la Laguna (Ténérife), Sicking, Louis (universités d’Amsterdam et de Leiden), Aznar Vallejo Eduardo (université de la Laguna), Apr 2017, Ténérife, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02424102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harfleur et Leure, intérêts communs et concurrence (XIIIe-XIVe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Jean-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Havre avant Le Havre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Harfleur, université Le Havre Normandie, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02423863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sociétés, mer et littoraux de l'Europe atlantique au Moyen Âge: enjeux, objets et méthodes de la recherche depuis les années 1990</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélia Aguiar Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatriz Arizaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Aznar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bochaca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Jean-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La maritimisation du monde, de la préhistoire à nos jours. Enjeux, objets et méthodes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GIS d'histoire maritime, Dec 2016, Nantes, France. pp.29-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01442094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les navires normands à la bataille de l’Écluse (24 juin 1340) : un témoignage de la puissance maritime de la Normandie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Jean-Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ports, navires, navigations.colloque du Programme de recherche et de valorisation du patrimoine nautique de Normandie et des îles Anglo-Normandes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Élisabeth Ridel, Colloque organisé par le Pôle maritime de la MRSH de Caen Le Centre de Recherche d’Histoire Quantitative (CNRS / Université de Caen), Jun 2013, Granville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02424076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2598,1770 +2680,1770 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une ville et ses périphéries au Moyen Âge : éléments d’analyse à partir du cas de Caen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Jean-Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Florence Bourillon et Denis Menjot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les espaces périphériques des villes occidentales : identités et mutations de l’Antiquité à nos jours,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions du Comité des travaux historiques et scientifiques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 978-2-7355-0982-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/13d3z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éditions du Comité des travaux historiques et scientifiques</w:t>
-[...30 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-04967309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les liens entre les ports de Normandie et l’Angleterre dans un espace en mutation (xiie-xiiie siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Jean-Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Normands, acteurs de la mondialisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUNA, Geste Editions, pp.58-68, 2024, 9791035326401</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04895609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les textes de coutumes, témoignages et points d'appui de l'exercice de l'autorité seigneuriale sur les activités des ports normands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Jean-Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Solórzano Telechea, J. Á.; Ditchburn, D.; y Álvarez Fernández, Mª. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Políticas y estrategias socioeconómicas en la ciudad medieval atlántica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Instituto de Estudios Riojanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.227-240, 2023, 978-84-9960-163-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instituto de Estudios Riojanos</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04439557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dans et hors la ville : la définition des territoires dans les textes de coutumes en Normandie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Jean-Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mathieu Béghin; Catherine Xandry. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Administrer la ville dans et hors les murs en Occident, XIVe-XVIe siècles : continuité(s) ou rupture(s) ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Publications de l’Institut de recherches historiques du Septentrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9782490296392</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Publications de l’Institut de recherches historiques du Septentrion</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04037582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du conflit aux conflits : marchands et gens de mer lors de la rupture de trêve en 1224 entre les rois anglais et français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Jean-Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sicking, Louis; Wijffels, Alain. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conflict Management in the Mediterranean and the Atlantic, 1000-1800. Actors, Institutions and Strategies of Dispute Settlement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 39 (15), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.88-107, 2020, Legal History Library. Studies in the History of International Law, 978-90-04-38063-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/9789004407992_006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brill</w:t>
-[...30 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-02916906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Premières images de Caen : la ville médiévale et moderne à la lumière de ses représentations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Jean-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Faisant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gandin, Alice. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Caen en images. La ville vue par les artistes du XIXe siècle à la reconstruction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Musée de Normandie (Caen), Editions Snoeck, pp.34-63, 2019, 978-94-6161-528-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02422756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traverser la Manche &amp;quot;ad forum nostrum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Jean-Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bauduin, Pierre; Combalbert, Grégory; Dubois, Adrien; Maneuvrier, Christophe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sur les pas de Lanfranc, du Bec à Caen (Mélanges Véronique Gazeau)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Annales de Normandie, pp.401-409, 2018, Cahiers des Annales de Normandie 37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02131974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre Paris et l’Angleterre : les activités commerciales des Rouennais au ‟siècle de saint Louis”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Jean-Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Auzel Jean-Baptiste, Moufflet Jean-François. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Saint Louis en Normandie (hommage à Jacques Le Goff)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Colloque international de Cerisy-la-Salle, Archives départementales de la Manche, pp.57-71, 2017, 978-2-86050-036-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02137284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une aristocratie de la mer ? L'exemple de la famille anglo-normande des Vituli (XIIe-XIIIe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Jean-Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bauduin, Pierre; Bates, David. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Penser les mondes normands médiévaux (911-2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Caen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.475-492, 2016, Actes du colloque international de Caen et Cerisy-la-Salle, 29 septembre-2 octobre 2011, 978-2-84133-774-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses universitaires de Caen</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-02422836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Jean-Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bénédicte Guillot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forges médiévales et écurie de la Renaissance au château de Caen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Caen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.24-35, 2015, Publications du CRAHAM, 978-2-84133-740-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses universitaires de Caen</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-02131937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pilote, maître, seigneur, marchand, équipage... Les Normands à bord des navires au Moyen Age (XIII-XIV siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Jean-Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gentes de mar en la ciudad atlántica medieval</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Logroño : Instituto de Estudios Riojanos, p. 63-82., 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00665761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distinction et supériorité sociale dans les textes de coutumes normands du début du XIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Jean-Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Distinction et supériorité sociale (Moyen Âge et époque moderne)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Caen : CRAHM, p. 25-42, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00486235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Close relations? Some examples of trade links between England and the towns and ports of Lower Normandy in the thirteenth and early fourteenth centuries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Jean-Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anglo-Norman Studies 32, Proceedings of the Battle Conference 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, London : Boydell Press, p. 96-113, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00501615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les villes de Normandie occidentale et le commerce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Jean-Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Normandie dans l\textquoteleftéconomie européenne (XIIe-XVIIe siècles) Colloque international du Centre Culturel international de Cerisy-la-Salle (octobre 2006).</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Publications du CRAHM, pp.81-98, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03311843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les villes de Normandie occidentale dans l'économie normande et européenne (XIIe-début XIVe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Jean-Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Normandie dans l'économie européenne (XIIe-XVIIe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Caen : Publications du Crahm Caen, p. 81-98, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00453838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des flamands à Caen : une famille de notables au XIVe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Jean-Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De part et d'autre de la Normandie médiévale, recueil d'études en hommage à François Neveux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Caen : Musée de Normandie / Annales de Normandie, p. 165-173., 2009, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/annor.2009.2538⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/annor.2009.2538⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-00436648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des maisons au château : le château de Caen, une paroisse urbaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Jean-Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des châteaux et des sources Archéologie et histoire dans la Normandie médiévale. Mélanges en l'honneur d'Anne-Marie Flambard Héricher</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Rouen : Publications de l'université de Rouen et du Havre, p. 377-388., 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00338398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La notion de notabilité au Moyen Age au prisme des actes de la pratique : quelques exemples caennais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Jean-Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La notabilité urbaine du Xe au XVIIIe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Publications du CRHQ, pp.91-107, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03311135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La place publique dans les villes de Normandie au Moyen Age : un espace difficile à définir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Jean-Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La place publique urbaine du Moyen Age à nos jours, Colloque de l'Université d'Artois et de l'Université catholique de Louvain, mai 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Arras : Artois Presses Université, p. 23-35, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00146305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La notabilité au prisme des actes de la pratique : quelques exemples caennais (XIIIe- milieu XIVe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Jean-Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La notabilité urbaine Xe-XVIIIe siècles : actes de la table ronde organisée à la MRSH de Caen, le 20 et 21 janvier 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Caen : CRHQ, p. 91-107, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00155311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caen autour de 1204 : entre Plantagenêts et Capétiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Jean-Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1204 : La Normandie entre Plantagenêts et Capétiens, actes du colloque international (Caen – Rouen, juin 2004)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Publications du CRAHM, p. 239-260, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00133360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le terme bourgeois dans les sources narratives normandes des XIe-XIIe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Jean-Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les villes de Normandie au Moyen Age, colloque international de Cerisy-la-Salle, octobre 2003</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Caen : Presses universitaires de Caen, p. 209-224, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00091292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Château, essor urbain et pouvoir dans la ville : l'exemple de Caen au Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Jean-Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Château et ville : actes des rencontres d'archéologie et d'histoire en Périgord, les 28, 29 et 30 septembre 2001</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bordeaux : Ausonius ; Paris : Diffusion De Boccard, p. 35-52, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00009035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4371,104 +4453,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thésaurus « matières » des coutumiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lény Retoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Jean-Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, https://opentheso.unicaen.fr/opentheso/index.xhtml</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04973759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4478,317 +4560,317 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distinction et Supériorité sociale en Normandie et ailleurs (VIIIe-XVIIIe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Jean-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Maneuvrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Publications du CRAHM, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">hal-03312670v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Distinction et supériorité sociale (Moyen Âge et époque moderne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Jean-Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Christophe Maneuvrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Publications du CRAHM, 2010</w:t>
+              <w:t xml:space="preserve">Publications du CRAHM, 309 p., 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">Publications du CRAHM, 309 p., 2010</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00486234v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La notabilité urbaine Xe-XVIIIe siècles : actes de la table ronde organisée à la MRSH du 20 et 21 janvier 2006</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Jean-Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Caen : CRHQ, 204 p., 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Caen : CRHQ, 204 p., 2007</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00155327v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caen aux XIe et XIIe siècles. Espace urbain, pouvoirs et société</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Jean-Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cormeilles-le-Royal : La Mandragore, 348 p., 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00008532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId95"/>
+      <w:footerReference w:type="default" r:id="rId96"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4856,51 +4938,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3F67DA7C"/>
+    <w:nsid w:val="4E7C5B6C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5087,51 +5169,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurence-jean-marie" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-7166-1360" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/056607970" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://emmsm.unicaen.fr/norecrit/norecrit/accueil.html" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083521v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Jean-Marie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Paquet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895594v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/frrec.2024.4.108057" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037779v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131717v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/annor.681.0007" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068141v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rma.201.0095" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492325v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.030.0147" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-RVFVMZK8-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02422797v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/annor.1999.1210" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02422784v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/annor.1998.4828" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083535v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083525v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Cou&#235;dor" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631419v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ny Retoux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure C&#232;be" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04242149v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631391v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036059v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04049289v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631350v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427801v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427799v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427796v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424108v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424157v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424187v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427760v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02423873v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424102v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02423863v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Dubois" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442094v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Aguiar Andrade" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Arizaga" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Aznar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bochaca" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424076v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04967309v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/cths/20287" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13d3z" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895609v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04439557v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://libreriaier.larioja.org/colecciones/648-politicas-y-estrategias-socioeconomicas-en-la-ciudad-medieval-atlantica.html" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037582v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/irhis/7034" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02916906v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/view/title/39048" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004407992_006" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02422756v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Faisant" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02131974v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02137284v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02422836v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unicaen.fr/puc/html/spip7bef.html?article1006" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02131937v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unicaen.fr/puc/html/spip45da.html?article986" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665761v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486235v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00501615v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311843v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453838v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436648v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/annor.2009.2538" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338398v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311135v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146305v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155311v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133360v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091292v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009035v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973759v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312670v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maneuvrier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486234v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155327v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008532v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurence-jean-marie" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-7166-1360" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/056607970" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://emmsm.unicaen.fr/norecrit/norecrit/accueil.html" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083521v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Jean-Marie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Paquet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577654v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895594v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/frrec.2024.4.108057" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037779v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131717v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/annor.681.0007" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068141v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rma.201.0095" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492325v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.030.0147" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-RVFVMZK8-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02422797v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/annor.1999.1210" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02422784v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/annor.1998.4828" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083535v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083525v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Cou&#235;dor" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631419v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ny Retoux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure C&#232;be" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04242149v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631391v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036059v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04049289v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631350v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427801v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427799v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427796v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424108v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424157v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424187v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427760v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02423873v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424102v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02423863v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Dubois" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442094v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Aguiar Andrade" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Arizaga" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Aznar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bochaca" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424076v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04967309v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/cths/20287" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13d3z" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895609v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04439557v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://libreriaier.larioja.org/colecciones/648-politicas-y-estrategias-socioeconomicas-en-la-ciudad-medieval-atlantica.html" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037582v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/irhis/7034" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02916906v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/view/title/39048" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004407992_006" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02422756v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Faisant" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02131974v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02137284v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02422836v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unicaen.fr/puc/html/spip7bef.html?article1006" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02131937v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unicaen.fr/puc/html/spip45da.html?article986" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665761v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486235v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00501615v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311843v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453838v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436648v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/annor.2009.2538" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338398v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311135v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146305v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155311v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133360v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091292v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009035v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973759v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312670v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maneuvrier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486234v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155327v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008532v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>