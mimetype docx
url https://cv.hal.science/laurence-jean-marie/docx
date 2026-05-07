--- v1 (2026-04-07)
+++ v2 (2026-05-07)
@@ -1095,1582 +1095,1677 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02422784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (20)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les coutumiers et tarifs de taxes : apport à l’analyse de la réglementation des activités commerciales dans les villes et ports de Normandie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Jean-Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lény Retoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Cébe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9e journée d'étude du Centre de recherche et d’étude sur le commerce international médiéval (CRECIM) : Les écrits du commerce II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Troyes (France), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05582438v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’embouchure de la Seine et ses ports : un espace stratégique et militaire au rôle croissant (XIIe-début XIVe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Jean-Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Seine militaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Rouen, université, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05083535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domination sociale et domination de la ville de Caen à la fin du Moyen Age: des trajectoires familiales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Jean-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Couëdor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expression, représentation et réception de pouvoirs dans la ville de Caen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Caen, Université de Caen-Normandie, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05083525v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méreaux et autres signes d'attestation en contexte commercial : Formes et usages en Normandie d'après les coutumiers des villes et des ports</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05083525v1</w:t>
-[...34 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Lény Retoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Jean-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Cèbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude Méreaux, jetons et enseignes : quels objets pour quels usages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laurence Jean-Marie; Thibault Cardon, Jun 2024, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04631419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ports de l’estuaire (XIIe-XIIIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Jean-Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Autour de la Seine (Moyen Age – Temps Modernes) : champs, historiographie, perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Boris Bove; Laurence Jean-Marie, Jun 2023, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04242149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le thésaurus matières des coutumiers urbains normands : méthode et conception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lény Retoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Jean-Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du CRAHAM, cycle "érudition et numérique"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04631391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le conflit entre Jean sans Terre et Louis d’après les sources administratives anglaises et françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Jean-Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Paquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’invasion oubliée : l’expédition anglaise de Louis de France (1215-1217) dans son contexte/The forgotten invasion : the English expedition of Louis of France (1215-1217) in its European contexteuropéen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elisa Mantienne, Apr 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04049289v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une ville et ses périphéries au Moyen Age. De quoi parle-t-on ? Réflexions à partir du cas de Caen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Jean-Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Périphéries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Comité des travaux historiques et scientifiques, May 2022, Aubervilliers (Campus Condorcet), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04036059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Fabien Paquet</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une édition numérique de coutumiers urbains. Enjeux, choix d’encodage et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Jean-Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’invasion oubliée : l’expédition anglaise de Louis de France (1215-1217) dans son contexte/The forgotten invasion : the English expedition of Louis of France (1215-1217) in its European contexteuropéen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Elisa Mantienne, Apr 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée d’étude NORÉCRIT – Pratique de l’écrit dans la Normandie médiévale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jean-Marie, Laurence; Combalbert, Grégory, Apr 2021, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03427801v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une édition numérique de coutumiers urbains : enjeux, choix d'encodage et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Jean-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lény Retoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude NORÉcrit - Pratiques documentaires dans la Normandie médiévale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laurence Jean-Marie; Grégory Combalbert, Apr 2021, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04631350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Jean-Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Autour de 1204 : changements politiques et pratiques de l'écrit (séminaire du CRAHAM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Paquet Fabien, Jean-Marie Laurence, Combalbert Grégory, Jan 2021, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03427799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les textes de coutumes des ports normands à la fin du Moyen Age : point d’appui pour le contrôle des activités portuaires et le prélèvement des taxes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Jean-Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Políticas y estrategias económicas en la ciudad medieval atlántica - Economic policies and strategies in the medieval atlantic city- Universidad de Cantabria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, XVII encuentros internacionales del medievo, Nov 2020, Najera, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03427796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Objectifs et moyens du contrôle des flux entre continent et Angleterre par la royauté anglaise au XIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Jean-Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gouvernance de la haute mer : souveraineté et conflictualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GIS d'Histoire &amp; Sciences de la mer, Pôle « Espaces maritimes, sociétés littorales, interfaces portuaires » de la MRSH de l'université de Caen Normandie, Service historique historique de la Défense de Cherbourg, Nov 2019, Caen-Cherbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02424187v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Définition(s) d’un genre documentaire et enjeux d’une édition numérique : les textes de coutumes urbaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Jean-Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Histoire, archéologie et civilisations des mondes antiques et médiévaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03427760v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livres de droit(s) des villes normandes : questions de définition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Jean-Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enquête sur la dénomination des livres municipaux (France du Nord et du Midi, Rhin supérieur, XIIe-XVIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Richard, Olivier, Chastang, Pierre, Brunner, Thomas, université de Strasbourg, Feb 2019, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02424108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ports normands et anglais (XIIe-XIVe siècles) : des relations privilégiées ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Jean-Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Normands, acteurs de la mondialisation, IXe-XXIe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Colloque international organisé par P. Bauduin, O. Feiertag, J-F. Klein, C. Maneuvrier, A. Peters-Custot et E. Saunier (GRHIS, CRAHAM, IDEES, CRHIA, PEMA, colloque de restitution du programme Normonde, université Normandie Le Havre, Sep 2019, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02424157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...137 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Centre et périphérie ? Définition des espaces de juridiction de la ville à partir des textes de coutumes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Jean-Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Administrer la ville dans et hors les murs (Occident, XIVe-XVIe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Catherine Xandry, Mathieu Béghin, TRAME, Université de Picardie Jules Verne, Jun 2018, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02423873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harfleur et Leure, intérêts communs et concurrence (XIIIe-XIVe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Jean-Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Havre avant Le Havre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Harfleur, université Le Havre Normandie, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02423863v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interdictions, autorisations et saisies : les décisions du roi d’Angleterre et leurs implications sur les activités maritimes dans les mers du Ponant (XIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Jean-Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maritime Conflicts and their Resolution in Atlantic Europe, 13th-17th Centuries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, université de la Laguna (Ténérife), Sicking, Louis (universités d’Amsterdam et de Leiden), Aznar Vallejo Eduardo (université de la Laguna), Apr 2017, Ténérife, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02424102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Laurence Jean-Marie</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sociétés, mer et littoraux de l'Europe atlantique au Moyen Âge: enjeux, objets et méthodes de la recherche depuis les années 1990</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélia Aguiar Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...74 lines deleted...]
-                <w:t xml:space="preserve">Amélia Aguiar Andrade</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Arizaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Beatriz Arizaga</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Aznar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bochaca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Jean-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La maritimisation du monde, de la préhistoire à nos jours. Enjeux, objets et méthodes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GIS d'histoire maritime, Dec 2016, Nantes, France. pp.29-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01442094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les navires normands à la bataille de l’Écluse (24 juin 1340) : un témoignage de la puissance maritime de la Normandie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Jean-Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ports, navires, navigations.colloque du Programme de recherche et de valorisation du patrimoine nautique de Normandie et des îles Anglo-Normandes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Élisabeth Ridel, Colloque organisé par le Pôle maritime de la MRSH de Caen Le Centre de Recherche d’Histoire Quantitative (CNRS / Université de Caen), Jun 2013, Granville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02424076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2680,1770 +2775,1770 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une ville et ses périphéries au Moyen Âge : éléments d’analyse à partir du cas de Caen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Jean-Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Florence Bourillon et Denis Menjot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les espaces périphériques des villes occidentales : identités et mutations de l’Antiquité à nos jours,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions du Comité des travaux historiques et scientifiques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 978-2-7355-0982-9. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/13d3z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/13d3z⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-04967309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les liens entre les ports de Normandie et l’Angleterre dans un espace en mutation (xiie-xiiie siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Jean-Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Normands, acteurs de la mondialisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUNA, Geste Editions, pp.58-68, 2024, 9791035326401</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04895609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les textes de coutumes, témoignages et points d'appui de l'exercice de l'autorité seigneuriale sur les activités des ports normands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Jean-Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Solórzano Telechea, J. Á.; Ditchburn, D.; y Álvarez Fernández, Mª. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Políticas y estrategias socioeconómicas en la ciudad medieval atlántica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Instituto de Estudios Riojanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.227-240, 2023, 978-84-9960-163-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04439557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dans et hors la ville : la définition des territoires dans les textes de coutumes en Normandie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Jean-Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mathieu Béghin; Catherine Xandry. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Administrer la ville dans et hors les murs en Occident, XIVe-XVIe siècles : continuité(s) ou rupture(s) ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Publications de l’Institut de recherches historiques du Septentrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 9782490296392</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04037582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du conflit aux conflits : marchands et gens de mer lors de la rupture de trêve en 1224 entre les rois anglais et français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Jean-Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sicking, Louis; Wijffels, Alain. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conflict Management in the Mediterranean and the Atlantic, 1000-1800. Actors, Institutions and Strategies of Dispute Settlement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 39 (15), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.88-107, 2020, Legal History Library. Studies in the History of International Law, 978-90-04-38063-9. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/9789004407992_006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1163/9789004407992_006⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-02916906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Premières images de Caen : la ville médiévale et moderne à la lumière de ses représentations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Jean-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Faisant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gandin, Alice. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Caen en images. La ville vue par les artistes du XIXe siècle à la reconstruction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Musée de Normandie (Caen), Editions Snoeck, pp.34-63, 2019, 978-94-6161-528-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02422756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traverser la Manche &amp;quot;ad forum nostrum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Jean-Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bauduin, Pierre; Combalbert, Grégory; Dubois, Adrien; Maneuvrier, Christophe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sur les pas de Lanfranc, du Bec à Caen (Mélanges Véronique Gazeau)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Annales de Normandie, pp.401-409, 2018, Cahiers des Annales de Normandie 37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02131974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre Paris et l’Angleterre : les activités commerciales des Rouennais au ‟siècle de saint Louis”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Jean-Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Auzel Jean-Baptiste, Moufflet Jean-François. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Saint Louis en Normandie (hommage à Jacques Le Goff)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Colloque international de Cerisy-la-Salle, Archives départementales de la Manche, pp.57-71, 2017, 978-2-86050-036-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02137284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une aristocratie de la mer ? L'exemple de la famille anglo-normande des Vituli (XIIe-XIIIe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Jean-Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bauduin, Pierre; Bates, David. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Penser les mondes normands médiévaux (911-2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Caen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.475-492, 2016, Actes du colloque international de Caen et Cerisy-la-Salle, 29 septembre-2 octobre 2011, 978-2-84133-774-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02422836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Jean-Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bénédicte Guillot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forges médiévales et écurie de la Renaissance au château de Caen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Caen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.24-35, 2015, Publications du CRAHAM, 978-2-84133-740-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02131937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pilote, maître, seigneur, marchand, équipage... Les Normands à bord des navires au Moyen Age (XIII-XIV siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Jean-Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gentes de mar en la ciudad atlántica medieval</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Logroño : Instituto de Estudios Riojanos, p. 63-82., 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00665761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Close relations? Some examples of trade links between England and the towns and ports of Lower Normandy in the thirteenth and early fourteenth centuries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Jean-Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anglo-Norman Studies 32, Proceedings of the Battle Conference 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, London : Boydell Press, p. 96-113, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00501615v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les villes de Normandie occidentale et le commerce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Jean-Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Normandie dans l\textquoteleftéconomie européenne (XIIe-XVIIe siècles) Colloque international du Centre Culturel international de Cerisy-la-Salle (octobre 2006).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publications du CRAHM, pp.81-98, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03311843v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les villes de Normandie occidentale dans l'économie normande et européenne (XIIe-début XIVe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Jean-Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Normandie dans l'économie européenne (XIIe-XVIIe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Caen : Publications du Crahm Caen, p. 81-98, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00453838v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distinction et supériorité sociale dans les textes de coutumes normands du début du XIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Jean-Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Distinction et supériorité sociale (Moyen Âge et époque moderne)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Caen : CRAHM, p. 25-42, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00486235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...206 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des flamands à Caen : une famille de notables au XIVe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Jean-Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De part et d'autre de la Normandie médiévale, recueil d'études en hommage à François Neveux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Caen : Musée de Normandie / Annales de Normandie, p. 165-173., 2009, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/annor.2009.2538⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00436648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des maisons au château : le château de Caen, une paroisse urbaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Jean-Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des châteaux et des sources Archéologie et histoire dans la Normandie médiévale. Mélanges en l'honneur d'Anne-Marie Flambard Héricher</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Rouen : Publications de l'université de Rouen et du Havre, p. 377-388., 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00338398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La place publique dans les villes de Normandie au Moyen Age : un espace difficile à définir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Jean-Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La place publique urbaine du Moyen Age à nos jours, Colloque de l'Université d'Artois et de l'Université catholique de Louvain, mai 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Arras : Artois Presses Université, p. 23-35, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00146305v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La notion de notabilité au Moyen Age au prisme des actes de la pratique : quelques exemples caennais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Jean-Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La notabilité urbaine du Xe au XVIIIe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Publications du CRHQ, pp.91-107, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03311135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La notabilité au prisme des actes de la pratique : quelques exemples caennais (XIIIe- milieu XIVe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Jean-Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La notabilité urbaine Xe-XVIIIe siècles : actes de la table ronde organisée à la MRSH de Caen, le 20 et 21 janvier 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Caen : CRHQ, p. 91-107, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00155311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caen autour de 1204 : entre Plantagenêts et Capétiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Jean-Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1204 : La Normandie entre Plantagenêts et Capétiens, actes du colloque international (Caen – Rouen, juin 2004)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Publications du CRAHM, p. 239-260, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00133360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le terme bourgeois dans les sources narratives normandes des XIe-XIIe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Jean-Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les villes de Normandie au Moyen Age, colloque international de Cerisy-la-Salle, octobre 2003</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Caen : Presses universitaires de Caen, p. 209-224, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00091292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Château, essor urbain et pouvoir dans la ville : l'exemple de Caen au Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Jean-Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Château et ville : actes des rencontres d'archéologie et d'histoire en Périgord, les 28, 29 et 30 septembre 2001</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bordeaux : Ausonius ; Paris : Diffusion De Boccard, p. 35-52, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00009035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4453,104 +4548,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thésaurus « matières » des coutumiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lény Retoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Jean-Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, https://opentheso.unicaen.fr/opentheso/index.xhtml</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04973759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4560,317 +4655,317 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distinction et Supériorité sociale en Normandie et ailleurs (VIIIe-XVIIIe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Jean-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Maneuvrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Publications du CRAHM, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03312670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distinction et supériorité sociale (Moyen Âge et époque moderne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Jean-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Maneuvrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Publications du CRAHM, 309 p., 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00486234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La notabilité urbaine Xe-XVIIIe siècles : actes de la table ronde organisée à la MRSH du 20 et 21 janvier 2006</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Jean-Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Caen : CRHQ, 204 p., 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00155327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caen aux XIe et XIIe siècles. Espace urbain, pouvoirs et société</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Jean-Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cormeilles-le-Royal : La Mandragore, 348 p., 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00008532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId96"/>
+      <w:footerReference w:type="default" r:id="rId98"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4938,51 +5033,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4E7C5B6C"/>
+    <w:nsid w:val="833C323B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5169,51 +5264,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurence-jean-marie" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-7166-1360" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/056607970" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://emmsm.unicaen.fr/norecrit/norecrit/accueil.html" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083521v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Jean-Marie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Paquet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577654v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895594v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/frrec.2024.4.108057" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037779v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131717v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/annor.681.0007" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068141v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rma.201.0095" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492325v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.030.0147" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-RVFVMZK8-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02422797v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/annor.1999.1210" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02422784v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/annor.1998.4828" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083535v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083525v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Cou&#235;dor" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631419v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ny Retoux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure C&#232;be" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04242149v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631391v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036059v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04049289v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631350v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427801v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427799v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427796v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424108v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424157v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424187v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427760v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02423873v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424102v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02423863v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Dubois" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442094v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Aguiar Andrade" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Arizaga" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Aznar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bochaca" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424076v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04967309v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/cths/20287" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13d3z" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895609v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04439557v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://libreriaier.larioja.org/colecciones/648-politicas-y-estrategias-socioeconomicas-en-la-ciudad-medieval-atlantica.html" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037582v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/irhis/7034" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02916906v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/view/title/39048" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004407992_006" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02422756v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Faisant" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02131974v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02137284v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02422836v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unicaen.fr/puc/html/spip7bef.html?article1006" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02131937v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unicaen.fr/puc/html/spip45da.html?article986" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665761v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486235v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00501615v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311843v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453838v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436648v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/annor.2009.2538" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338398v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311135v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146305v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155311v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133360v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091292v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009035v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973759v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312670v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maneuvrier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486234v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155327v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008532v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurence-jean-marie" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-7166-1360" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/056607970" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://emmsm.unicaen.fr/norecrit/norecrit/accueil.html" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083521v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Jean-Marie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Paquet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577654v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895594v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/frrec.2024.4.108057" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037779v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131717v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/annor.681.0007" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068141v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rma.201.0095" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492325v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.030.0147" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-RVFVMZK8-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02422797v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/annor.1999.1210" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02422784v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/annor.1998.4828" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582438v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ny Retoux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure C&#233;be" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083535v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083525v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Cou&#235;dor" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631419v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure C&#232;be" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04242149v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631391v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04049289v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036059v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427801v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631350v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427799v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427796v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424187v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427760v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424108v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424157v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02423873v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02423863v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Dubois" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424102v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442094v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Aguiar Andrade" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Arizaga" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Aznar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bochaca" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424076v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04967309v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/cths/20287" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13d3z" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895609v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04439557v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://libreriaier.larioja.org/colecciones/648-politicas-y-estrategias-socioeconomicas-en-la-ciudad-medieval-atlantica.html" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037582v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/irhis/7034" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02916906v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/view/title/39048" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004407992_006" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02422756v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Faisant" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02131974v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02137284v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02422836v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unicaen.fr/puc/html/spip7bef.html?article1006" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02131937v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unicaen.fr/puc/html/spip45da.html?article986" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665761v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00501615v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311843v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453838v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486235v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436648v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/annor.2009.2538" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338398v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146305v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311135v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155311v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133360v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091292v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009035v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973759v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312670v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maneuvrier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486234v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155327v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008532v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>