--- v2 (2026-05-07)
+++ v3 (2026-06-03)
@@ -1224,178 +1224,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05582438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Domination sociale et domination de la ville de Caen à la fin du Moyen Age: des trajectoires familiales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Jean-Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Couëdor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Expression, représentation et réception de pouvoirs dans la ville de Caen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Caen, Université de Caen-Normandie, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05083525v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’embouchure de la Seine et ses ports : un espace stratégique et militaire au rôle croissant (XIIe-début XIVe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Jean-Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Seine militaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Rouen, université, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05083535v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-05083525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méreaux et autres signes d'attestation en contexte commercial : Formes et usages en Normandie d'après les coutumiers des villes et des ports</w:t>
               </w:r>
@@ -1621,50 +1621,119 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04631391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Une ville et ses périphéries au Moyen Age. De quoi parle-t-on ? Réflexions à partir du cas de Caen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Jean-Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Périphéries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Comité des travaux historiques et scientifiques, May 2022, Aubervilliers (Campus Condorcet), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04036059v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le conflit entre Jean sans Terre et Louis d’après les sources administratives anglaises et françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Jean-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1673,126 +1742,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’invasion oubliée : l’expédition anglaise de Louis de France (1215-1217) dans son contexte/The forgotten invasion : the English expedition of Louis of France (1215-1217) in its European contexteuropéen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elisa Mantienne, Apr 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04049289v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04036059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une édition numérique de coutumiers urbains. Enjeux, choix d’encodage et perspectives</w:t>
               </w:r>
@@ -2061,303 +2061,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03427796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ports normands et anglais (XIIe-XIVe siècles) : des relations privilégiées ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Jean-Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Normands, acteurs de la mondialisation, IXe-XXIe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Colloque international organisé par P. Bauduin, O. Feiertag, J-F. Klein, C. Maneuvrier, A. Peters-Custot et E. Saunier (GRHIS, CRAHAM, IDEES, CRHIA, PEMA, colloque de restitution du programme Normonde, université Normandie Le Havre, Sep 2019, Le Havre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02424157v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Livres de droit(s) des villes normandes : questions de définition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Jean-Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enquête sur la dénomination des livres municipaux (France du Nord et du Midi, Rhin supérieur, XIIe-XVIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Richard, Olivier, Chastang, Pierre, Brunner, Thomas, université de Strasbourg, Feb 2019, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02424108v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Objectifs et moyens du contrôle des flux entre continent et Angleterre par la royauté anglaise au XIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Jean-Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gouvernance de la haute mer : souveraineté et conflictualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GIS d'Histoire &amp; Sciences de la mer, Pôle « Espaces maritimes, sociétés littorales, interfaces portuaires » de la MRSH de l'université de Caen Normandie, Service historique historique de la Défense de Cherbourg, Nov 2019, Caen-Cherbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02424187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Définition(s) d’un genre documentaire et enjeux d’une édition numérique : les textes de coutumes urbaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Jean-Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Histoire, archéologie et civilisations des mondes antiques et médiévaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03427760v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">halshs-02424157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Centre et périphérie ? Définition des espaces de juridiction de la ville à partir des textes de coutumes</w:t>
               </w:r>
@@ -2406,178 +2406,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02423873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Interdictions, autorisations et saisies : les décisions du roi d’Angleterre et leurs implications sur les activités maritimes dans les mers du Ponant (XIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Jean-Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Maritime Conflicts and their Resolution in Atlantic Europe, 13th-17th Centuries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, université de la Laguna (Ténérife), Sicking, Louis (universités d’Amsterdam et de Leiden), Aznar Vallejo Eduardo (université de la Laguna), Apr 2017, Ténérife, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02424102v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Harfleur et Leure, intérêts communs et concurrence (XIIIe-XIVe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Jean-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Havre avant Le Havre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Harfleur, université Le Havre Normandie, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02423863v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-02424102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sociétés, mer et littoraux de l'Europe atlantique au Moyen Âge: enjeux, objets et méthodes de la recherche depuis les années 1990</w:t>
               </w:r>
@@ -3687,303 +3687,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00665761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Distinction et supériorité sociale dans les textes de coutumes normands du début du XIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Jean-Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Distinction et supériorité sociale (Moyen Âge et époque moderne)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Caen : CRAHM, p. 25-42, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00486235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Close relations? Some examples of trade links between England and the towns and ports of Lower Normandy in the thirteenth and early fourteenth centuries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Jean-Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anglo-Norman Studies 32, Proceedings of the Battle Conference 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, London : Boydell Press, p. 96-113, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00501615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les villes de Normandie occidentale et le commerce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Jean-Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Normandie dans l\textquoteleftéconomie européenne (XIIe-XVIIe siècles) Colloque international du Centre Culturel international de Cerisy-la-Salle (octobre 2006).</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Publications du CRAHM, pp.81-98, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03311843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les villes de Normandie occidentale dans l'économie normande et européenne (XIIe-début XIVe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Jean-Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Normandie dans l'économie européenne (XIIe-XVIIe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Caen : Publications du Crahm Caen, p. 81-98, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00453838v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-00486235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des flamands à Caen : une famille de notables au XIVe siècle</w:t>
               </w:r>
@@ -5033,51 +5033,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="833C323B"/>
+    <w:nsid w:val="1E9206D7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5264,51 +5264,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurence-jean-marie" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-7166-1360" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/056607970" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://emmsm.unicaen.fr/norecrit/norecrit/accueil.html" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083521v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Jean-Marie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Paquet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577654v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895594v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/frrec.2024.4.108057" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037779v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131717v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/annor.681.0007" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068141v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rma.201.0095" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492325v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.030.0147" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-RVFVMZK8-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02422797v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/annor.1999.1210" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02422784v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/annor.1998.4828" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582438v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ny Retoux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure C&#233;be" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083535v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083525v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Cou&#235;dor" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631419v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure C&#232;be" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04242149v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631391v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04049289v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036059v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427801v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631350v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427799v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427796v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424187v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427760v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424108v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424157v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02423873v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02423863v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Dubois" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424102v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442094v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Aguiar Andrade" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Arizaga" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Aznar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bochaca" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424076v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04967309v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/cths/20287" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13d3z" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895609v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04439557v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://libreriaier.larioja.org/colecciones/648-politicas-y-estrategias-socioeconomicas-en-la-ciudad-medieval-atlantica.html" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037582v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/irhis/7034" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02916906v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/view/title/39048" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004407992_006" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02422756v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Faisant" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02131974v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02137284v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02422836v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unicaen.fr/puc/html/spip7bef.html?article1006" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02131937v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unicaen.fr/puc/html/spip45da.html?article986" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665761v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00501615v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311843v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453838v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486235v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436648v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/annor.2009.2538" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338398v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146305v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311135v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155311v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133360v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091292v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009035v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973759v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312670v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maneuvrier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486234v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155327v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008532v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurence-jean-marie" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-7166-1360" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/056607970" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://emmsm.unicaen.fr/norecrit/norecrit/accueil.html" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083521v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Jean-Marie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Paquet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577654v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895594v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/frrec.2024.4.108057" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037779v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131717v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/annor.681.0007" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068141v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rma.201.0095" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492325v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.030.0147" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-RVFVMZK8-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02422797v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/annor.1999.1210" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02422784v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/annor.1998.4828" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582438v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ny Retoux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure C&#233;be" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083525v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Cou&#235;dor" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083535v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631419v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure C&#232;be" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04242149v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631391v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036059v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04049289v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427801v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631350v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427799v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427796v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424157v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424108v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424187v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427760v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02423873v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424102v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02423863v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Dubois" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442094v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Aguiar Andrade" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Arizaga" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Aznar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bochaca" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424076v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04967309v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/cths/20287" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13d3z" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895609v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04439557v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://libreriaier.larioja.org/colecciones/648-politicas-y-estrategias-socioeconomicas-en-la-ciudad-medieval-atlantica.html" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037582v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/irhis/7034" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02916906v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/view/title/39048" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004407992_006" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02422756v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Faisant" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02131974v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02137284v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02422836v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unicaen.fr/puc/html/spip7bef.html?article1006" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02131937v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unicaen.fr/puc/html/spip45da.html?article986" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665761v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486235v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00501615v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311843v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453838v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436648v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/annor.2009.2538" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338398v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146305v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311135v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155311v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133360v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091292v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009035v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973759v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312670v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maneuvrier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486234v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155327v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008532v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>