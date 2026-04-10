--- v0 (2026-03-16)
+++ v1 (2026-04-10)
@@ -1443,189 +1443,189 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00490329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biological and structural characterization of new linear gomesin analogues with improved therapeutic indices</w:t>
+                <w:t xml:space="preserve">Anomalous diffusion of water in [BMIM][TFSI] room-temperature ionic liquid.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcos A. Fázio</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Françoise Vovelle</w:t>
+                <w:t xml:space="preserve">Anne-Laure Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Bulet</w:t>
+                <w:t xml:space="preserve">Patrice Porion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Terêsa M. Miranda</w:t>
+                <w:t xml:space="preserve">Michel Vaultier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peptide Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/bip.20660⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 111 (41), pp.11888-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp075378z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00159531v1</w:t>
+                <w:t xml:space="preserve">hal-00181174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1H, 15N and 13C resonance assignments of CG7054, a new PEBP from Drosophila melanogaster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Rautureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1657,234 +1657,234 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Vovelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biomolecular NMR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 38 (2), pp.187. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10858-006-9112-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00490353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anomalous diffusion of water in [BMIM][TFSI] room-temperature ionic liquid.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biological and structural characterization of new linear gomesin analogues with improved therapeutic indices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Vaultier</w:t>
+                <w:t xml:space="preserve">Marcos A. Fázio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Jouvensal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Vovelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Billard</w:t>
+                <w:t xml:space="preserve">Philippe Bulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Deschamps</w:t>
+                <w:t xml:space="preserve">M. Terêsa M. Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 111 (41), pp.11888-91. </w:t>
+              <w:t xml:space="preserve">Peptide Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 88 (3), pp.386-400. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp075378z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/bip.20660⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00181174v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00159531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biological and structural characterization of new linear gomesin analogues with improved therapeutic indices</w:t>
               </w:r>
@@ -1909,110 +1909,110 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Jouvensal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Vovelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Terêsa M. Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biopolymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 88 (3), pp.386-400. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/bip.20660⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03828719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -2156,76 +2156,76 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00088927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PA1b, an insecticidal protein extracted from pea seeds (Pisum sativum): 1H﷓2-D NMR study and molecular modelling</w:t>
+                <w:t xml:space="preserve">PA1b, an insecticidal protein extracted from pea seeds (Pisum sativum) : 1H-2-D NMR study and molecular modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Jouvensal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Quillien</w:t>
+                <w:t xml:space="preserve">Laurence Quillien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Ferrasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2235,127 +2235,118 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Vovelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 42, pp.11915-11923. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2003, 42, pp.11915-11923</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00088180v1</w:t>
+                <w:t xml:space="preserve">hal-02680103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PA1b, an insecticidal protein extracted from pea seeds (Pisum sativum) : 1H-2-D NMR study and molecular modeling</w:t>
+                <w:t xml:space="preserve">PA1b, an insecticidal protein extracted from pea seeds (Pisum sativum): 1H﷓2-D NMR study and molecular modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Jouvensal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurence Quillien</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Quillien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Ferrasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2365,69 +2356,78 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Vovelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 42, pp.11915-11923</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2003, 42, pp.11915-11923. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/bi034803l⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02680103v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00088180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2814,277 +2814,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02919180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Legume AG41 peptide: a promising bio-insecticide</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Jouvensal</w:t>
+                <w:t xml:space="preserve">A new legume bio-insecticide peptide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Jouvensal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Loth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.F. Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Rahioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Orlans</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Sivignon</w:t>
+                <w:t xml:space="preserve">P. Sivignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21e congrès du Groupe Français des Peptides et des Protéines (GFPP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Amboise, France</w:t>
+              <w:t xml:space="preserve">VIes journées annuelles du GDR MuFoPAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02919178v1</w:t>
+                <w:t xml:space="preserve">hal-02919908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new legume bio-insecticide peptide</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence Jouvensal</w:t>
+                <w:t xml:space="preserve">Legume AG41 peptide: a promising bio-insecticide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Jouvensal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Loth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.F. Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">I. Rahioui</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Orlans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Sivignon</w:t>
+                <w:t xml:space="preserve">C. Sivignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIes journées annuelles du GDR MuFoPAM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Besançon, France</w:t>
+              <w:t xml:space="preserve">21e congrès du Groupe Français des Peptides et des Protéines (GFPP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Amboise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02919908v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02919178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse chimique et RMN en abondance naturelle : un tandem efficace pour résoudre les structures 3D de peptides/protéines riches en ponts disulfure</w:t>
               </w:r>
@@ -4178,51 +4178,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233382v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Jouvensal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan T&#233;n&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Carayon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bonnaf&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins17080379" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071274v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Asco&#235;t" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Touchard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lefranc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Leprince" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.106157" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045320v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Diya" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rahioui" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Loth" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sivignon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom13030446" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05484980v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390519v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Barass&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Billet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins15100600" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726284v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurette Tavel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Jaquillard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas I Karsisiotis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Saab" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0036187" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453409v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles J. P. Rautureau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vovelle" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Schoentgen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Decoville" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Locker" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.22682" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591660v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro da Silva" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Laugier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Meudal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M110.147199" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391296v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. da Silva" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Strzepa" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jouvensal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rahioui" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gressent" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bip.21217" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T4D0V10H-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490329v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rautureau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Vovelle" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Schoentgen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159531v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos A. F&#225;zio" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bulet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ter&#234;sa M. Miranda" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bip.20660" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-20D1QKL2-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490353v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10858-006-9112-z" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NPCB9TKB-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181174v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Rollet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Porion" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vaultier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Billard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Deschamps" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp075378z" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-TJNPLC6T-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828719v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos F&#225;zio" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088927v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rautureau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Decoville" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Locker" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vovelle" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pep.2006.01.020" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D65QBQJ9-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088180v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Quillien" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ferrasson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Rahb&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi034803l" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680103v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Quillien" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169446v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406429v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Treilhou" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919180v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Meudal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Paquet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Aucagne" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F. Delmas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919178v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Loth" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Orlans" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sivignon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919908v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sivignon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920025v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Meudal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920483v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920143v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Bertrand" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818274v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Derache" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aucagne" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Lalmanach" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Landon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283559v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Miranda" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bulet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Daffre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623591v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391295v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laugier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delmas" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233382v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Jouvensal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan T&#233;n&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Carayon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bonnaf&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins17080379" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071274v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Asco&#235;t" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Touchard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lefranc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Leprince" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.106157" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045320v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Diya" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rahioui" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Loth" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sivignon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom13030446" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05484980v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390519v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Barass&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Billet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins15100600" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726284v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurette Tavel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Jaquillard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas I Karsisiotis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Saab" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0036187" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453409v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles J. P. Rautureau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vovelle" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Schoentgen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Decoville" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Locker" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.22682" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591660v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro da Silva" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Laugier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Meudal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M110.147199" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391296v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. da Silva" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Strzepa" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jouvensal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rahioui" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gressent" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bip.21217" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T4D0V10H-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490329v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rautureau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Vovelle" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Schoentgen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181174v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Rollet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Porion" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vaultier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Billard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Deschamps" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp075378z" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-TJNPLC6T-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490353v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10858-006-9112-z" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NPCB9TKB-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159531v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos A. F&#225;zio" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bulet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ter&#234;sa M. Miranda" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bip.20660" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-20D1QKL2-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828719v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos F&#225;zio" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088927v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rautureau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Decoville" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Locker" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vovelle" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pep.2006.01.020" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D65QBQJ9-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680103v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Quillien" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ferrasson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Rahb&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088180v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Quillien" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi034803l" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169446v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406429v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Treilhou" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919180v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Meudal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Paquet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Aucagne" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F. Delmas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919908v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Loth" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sivignon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919178v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Orlans" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sivignon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920025v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Meudal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920483v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920143v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Bertrand" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818274v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Derache" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aucagne" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Lalmanach" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Landon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283559v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Miranda" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bulet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Daffre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623591v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391295v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laugier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delmas" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>