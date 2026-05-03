--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -1443,448 +1443,448 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00490329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anomalous diffusion of water in [BMIM][TFSI] room-temperature ionic liquid.</w:t>
+                <w:t xml:space="preserve">Biological and structural characterization of new linear gomesin analogues with improved therapeutic indices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laure Rollet</w:t>
+                <w:t xml:space="preserve">Marcos A. Fázio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Jouvensal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Vovelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Porion</w:t>
+                <w:t xml:space="preserve">Philippe Bulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Vaultier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Michael Deschamps</w:t>
+                <w:t xml:space="preserve">M. Terêsa M. Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp075378z⟩</w:t>
+              <w:t xml:space="preserve">Peptide Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 88 (3), pp.386-400. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/bip.20660⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00181174v1</w:t>
+                <w:t xml:space="preserve">hal-00159531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1H, 15N and 13C resonance assignments of CG7054, a new PEBP from Drosophila melanogaster</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anomalous diffusion of water in [BMIM][TFSI] room-temperature ionic liquid.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Porion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vaultier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomolecular NMR</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10858-006-9112-z⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 111 (41), pp.11888-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp075378z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00490353v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00181174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biological and structural characterization of new linear gomesin analogues with improved therapeutic indices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marcos A. Fázio</w:t>
+                <w:t xml:space="preserve">1H, 15N and 13C resonance assignments of CG7054, a new PEBP from Drosophila melanogaster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Rautureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Jouvensal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Schoentgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Vovelle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peptide Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 88 (3), pp.386-400. </w:t>
+              <w:t xml:space="preserve">Journal of Biomolecular NMR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 38 (2), pp.187. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/bip.20660⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10858-006-9112-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00159531v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00490353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biological and structural characterization of new linear gomesin analogues with improved therapeutic indices</w:t>
               </w:r>
@@ -1909,110 +1909,110 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Jouvensal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Vovelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Terêsa M. Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biopolymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 88 (3), pp.386-400. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/bip.20660⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03828719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -4178,51 +4178,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233382v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Jouvensal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan T&#233;n&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Carayon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bonnaf&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins17080379" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071274v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Asco&#235;t" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Touchard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lefranc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Leprince" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.106157" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045320v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Diya" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rahioui" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Loth" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sivignon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom13030446" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05484980v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390519v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Barass&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Billet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins15100600" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726284v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurette Tavel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Jaquillard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas I Karsisiotis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Saab" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0036187" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453409v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles J. P. Rautureau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vovelle" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Schoentgen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Decoville" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Locker" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.22682" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591660v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro da Silva" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Laugier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Meudal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M110.147199" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391296v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. da Silva" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Strzepa" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jouvensal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rahioui" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gressent" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bip.21217" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T4D0V10H-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490329v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rautureau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Vovelle" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Schoentgen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181174v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Rollet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Porion" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vaultier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Billard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Deschamps" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp075378z" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-TJNPLC6T-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490353v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10858-006-9112-z" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NPCB9TKB-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159531v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos A. F&#225;zio" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bulet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ter&#234;sa M. Miranda" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bip.20660" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-20D1QKL2-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828719v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos F&#225;zio" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088927v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rautureau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Decoville" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Locker" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vovelle" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pep.2006.01.020" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D65QBQJ9-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680103v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Quillien" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ferrasson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Rahb&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088180v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Quillien" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi034803l" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169446v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406429v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Treilhou" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919180v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Meudal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Paquet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Aucagne" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F. Delmas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919908v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Loth" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sivignon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919178v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Orlans" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sivignon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920025v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Meudal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920483v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920143v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Bertrand" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818274v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Derache" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aucagne" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Lalmanach" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Landon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283559v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Miranda" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bulet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Daffre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623591v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391295v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laugier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delmas" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233382v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Jouvensal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan T&#233;n&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Carayon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bonnaf&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins17080379" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071274v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Asco&#235;t" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Touchard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lefranc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Leprince" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.106157" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045320v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Diya" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rahioui" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Loth" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sivignon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom13030446" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05484980v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390519v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Barass&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Billet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins15100600" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726284v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurette Tavel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Jaquillard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas I Karsisiotis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Saab" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0036187" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453409v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles J. P. Rautureau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vovelle" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Schoentgen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Decoville" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Locker" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.22682" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591660v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro da Silva" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Laugier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Meudal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M110.147199" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391296v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. da Silva" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Strzepa" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jouvensal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rahioui" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gressent" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bip.21217" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T4D0V10H-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490329v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rautureau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Vovelle" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Schoentgen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159531v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos A. F&#225;zio" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bulet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ter&#234;sa M. Miranda" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bip.20660" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-20D1QKL2-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181174v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Rollet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Porion" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vaultier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Billard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Deschamps" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp075378z" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-TJNPLC6T-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490353v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10858-006-9112-z" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NPCB9TKB-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828719v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos F&#225;zio" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088927v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rautureau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Decoville" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Locker" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vovelle" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pep.2006.01.020" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D65QBQJ9-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680103v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Quillien" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ferrasson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Rahb&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088180v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Quillien" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi034803l" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169446v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406429v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Treilhou" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919180v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Meudal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Paquet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Aucagne" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F. Delmas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919908v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Loth" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sivignon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919178v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Orlans" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sivignon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920025v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Meudal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920483v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920143v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Bertrand" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818274v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Derache" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aucagne" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Lalmanach" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Landon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283559v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Miranda" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bulet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Daffre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623591v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391295v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laugier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delmas" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>