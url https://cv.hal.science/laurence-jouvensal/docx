--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -368,295 +368,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04071274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Residues of Legume AG41 Peptide Crucial to Its Bio-Insecticidal Activity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Catherine Sivignon</w:t>
+                <w:t xml:space="preserve">The mechanism underlying toxicity of a venom peptide against insects reveals how ants are master at disrupting membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Ascoët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Touchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Téné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lefranc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/biom13030446⟩</w:t>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 26 (3), pp.106157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2023.106157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04045320v1</w:t>
+                <w:t xml:space="preserve">hal-05484980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The mechanism underlying toxicity of a venom peptide against insects reveals how ants are master at disrupting membranes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Leprince</w:t>
+                <w:t xml:space="preserve">Residues of Legume AG41 Peptide Crucial to Its Bio-Insecticidal Activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Diya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Jouvensal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rahioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Loth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Sivignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iScience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.isci.2023.106157⟩</w:t>
+              <w:t xml:space="preserve">Biomolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (3), pp.446. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/biom13030446⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05484980v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04045320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discovery of an Insect Neuroactive Helix Ring Peptide from Ant Venom</w:t>
               </w:r>
@@ -1057,51 +1057,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular requirements for the insecticidal activity of the plant peptide pea albumin 1 subunit b (PA1b).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rahioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Laugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2583,51 +2583,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity of host defense peptides in the venom of the ant T. bicarinatum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Jouvensal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Loth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Touchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4178,51 +4178,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233382v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Jouvensal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan T&#233;n&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Carayon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bonnaf&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins17080379" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071274v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Asco&#235;t" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Touchard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lefranc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Leprince" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.106157" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045320v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Diya" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rahioui" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Loth" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sivignon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom13030446" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05484980v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390519v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Barass&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Billet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins15100600" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726284v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurette Tavel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Jaquillard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas I Karsisiotis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Saab" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0036187" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453409v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles J. P. Rautureau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vovelle" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Schoentgen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Decoville" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Locker" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.22682" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591660v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro da Silva" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Laugier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Meudal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M110.147199" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391296v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. da Silva" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Strzepa" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jouvensal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rahioui" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gressent" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bip.21217" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T4D0V10H-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490329v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rautureau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Vovelle" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Schoentgen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159531v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos A. F&#225;zio" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bulet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ter&#234;sa M. Miranda" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bip.20660" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-20D1QKL2-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181174v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Rollet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Porion" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vaultier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Billard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Deschamps" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp075378z" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-TJNPLC6T-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490353v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10858-006-9112-z" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NPCB9TKB-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828719v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos F&#225;zio" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088927v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rautureau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Decoville" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Locker" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vovelle" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pep.2006.01.020" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D65QBQJ9-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680103v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Quillien" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ferrasson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Rahb&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088180v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Quillien" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi034803l" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169446v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406429v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Treilhou" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919180v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Meudal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Paquet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Aucagne" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F. Delmas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919908v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Loth" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sivignon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919178v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Orlans" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sivignon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920025v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Meudal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920483v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920143v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Bertrand" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818274v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Derache" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aucagne" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Lalmanach" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Landon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283559v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Miranda" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bulet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Daffre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623591v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391295v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laugier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delmas" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233382v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Jouvensal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan T&#233;n&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Carayon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bonnaf&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins17080379" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071274v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Asco&#235;t" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Touchard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lefranc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Leprince" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.106157" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05484980v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045320v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Diya" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rahioui" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Loth" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sivignon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom13030446" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390519v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Barass&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Billet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins15100600" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726284v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurette Tavel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Jaquillard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas I Karsisiotis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Saab" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0036187" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453409v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles J. P. Rautureau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vovelle" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Schoentgen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Decoville" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Locker" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.22682" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591660v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro da Silva" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Laugier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Meudal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M110.147199" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391296v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. da Silva" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Strzepa" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jouvensal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rahioui" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gressent" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bip.21217" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T4D0V10H-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490329v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rautureau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Vovelle" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Schoentgen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159531v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos A. F&#225;zio" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bulet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ter&#234;sa M. Miranda" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bip.20660" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-20D1QKL2-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181174v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Rollet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Porion" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vaultier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Billard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Deschamps" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp075378z" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-TJNPLC6T-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490353v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10858-006-9112-z" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NPCB9TKB-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828719v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos F&#225;zio" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088927v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rautureau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Decoville" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Locker" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vovelle" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pep.2006.01.020" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D65QBQJ9-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680103v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Quillien" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ferrasson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Rahb&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088180v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Quillien" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi034803l" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169446v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406429v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Treilhou" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919180v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Meudal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Paquet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Aucagne" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F. Delmas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919908v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Loth" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sivignon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919178v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Orlans" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sivignon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920025v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Meudal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920483v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920143v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Bertrand" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818274v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Derache" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aucagne" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Lalmanach" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Landon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283559v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Miranda" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bulet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Daffre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623591v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391295v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laugier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delmas" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>