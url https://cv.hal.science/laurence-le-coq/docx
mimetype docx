--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurence LE COQ </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Pr. Laurence Le Coq, Dean of Research and economic development, Institut Mines-Télécom, GEPEA UMR CNRS 6144</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">laurence-le-coq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9060-2755</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">088416151</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/W-7345-2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurence Le Coq is Professor in Environmental Engineering. She is Dean of Research and economic development at </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut Mines-Télécom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">From 2017 to 2024 she was successively Vice Dean / Dean of Research & Innovation at IMT Atlantique, and from 2015 to 2017 Dean of Research  at Mines Nantes. From 2008 to 2015, she was in charge of the </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy system & environmental engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> department at Mines Nantes, as well as deputy director of the Doctoral School in Engineering science. She was deputy director of </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEPEA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> laboratory (UMR CNRS 6144) from 2012 to 2020.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Her research activitiy is conducted in </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEPEA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> laboratory, a joint research unit merging CNRS, Nantes University, ONIRIS and IMT Atlantique. It deals with mass transfer and particle transport through porous media. She is author of more than 60 publications in international peer-review journals and more than 80 communications in international congress. Her scientific skills are related to :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Aerosol : Transport, capture et resuspension at fluid/solid (porous) interface – application to air depollution and gas separation for energy valorisation or environmental issues.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Gazeous pollutants : Transfer w/w.o. reaction at fluid/solid (porous) interface – application to COV, PAH and inorganic compounds adsorption for air, fumes and syngas treatment.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Pourous media : Structural and physico-chemical characterisation in relation with mass transfer / flow through porous media – application to new carboneceous adsorbant and filter clogging.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (81)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical modeling of the permeability of filter media exhibiting a bimodal fibre diameter distribution - Beyond empirical models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicie Theron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Mrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Haouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Woudberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cjce.25664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05065789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodological Development for Studying the Chemical Composition of Exhaust Particle Emissions: Application to a Passenger Vessel Operating on Marine Gas Oil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ridha Mahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Sagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (2), pp.126. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/atmos16020126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05075163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiapproach Design Methodology of a Downscaled Wet Scrubber to Study the Collection of Submicronic Particles from Waste Incineration Flue Gas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Hoyos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ala Bouhanguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Durécu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (8), pp.1655. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pr12081655⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05069425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of the temporal evolution of microparticle resuspension in ventilated duct during a fan start by a Monte Carlo model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesica Benito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicie Theron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Uñac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Vidales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerosol Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 58 (3), pp.244-263. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02786826.2024.2313094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04807377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of test Protocol on Filtration Efficiency of Medical Face Mask Material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ala Bouhanguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Andres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerosol and Air Quality Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24, pp.230180. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4209/aaqr.230180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04521231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image analysis for the time-resolved description of microparticle resuspension under transient airflow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Cazes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fiabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicie Theron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Aerosol Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 173, pp.106198. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaerosci.2023.106198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04109582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of Nanoparticle Collection by a Pilot-Scale Spray Scrubber Operated Under Waste Incineration Conditions: Using Box–Behnken Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Adah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Durécu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste and Biomass Valorization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (10), pp.3455-3474. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12649-023-02097-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the transient airflow pattern on the temporal evolution of microparticle resuspension: Application to ventilated duct during fan acceleration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicie Theron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djihad Debba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerosol Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 56 (11), pp.1033-1046. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02786826.2022.2120793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reuse of medical face masks in domestic and community settings without sacrificing safety: Ecological and economical lessons from the Covid-19 pandemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Alcaraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Pourchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Chazelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 288, pp.132364. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2021.132364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844375v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of washing parameters on bacterial filtration efficiency and breathability of community and medical facemasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrietta Essie Whyte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Sarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Verhoeven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (1), pp.15853. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-20354-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04567651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorption properties of activated carbons for the capture of methyl iodide in the context of nuclear industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chebbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Monsanglant-Louvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gerente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon Trends</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7, pp.100164. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cartre.2022.100164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03585406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spray scrubber for nanoparticle removal from incineration fumes from the incineration of waste containing nanomaterials: Theoretical and experimental investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Adah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Boudhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Durécu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerosol Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 56 (1), pp.75 - 91. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02786826.2021.1974332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04581871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reusability of face masks: Influence of washing and comparison of performance between medical face masks and community face masks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrietta Essie Whyte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Sarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Verhoeven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Technology and Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 28, pp.102710. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eti.2022.102710⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844335v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papovit - Particules en élevages de porcs et de volailles et itinéraires techniques : mise au point méthodologique et acquisition de facteurs d’émissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Guingand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Boulestreau-Boulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Génot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 85, pp.249-262. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2022-vol85-art19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03764915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lab-scale characterization of emissions from incineration of halogen- and sulfur-containing nanowastes by use of a tubular furnace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dutouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aguerre-Chariol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Durécu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (3), pp.1139-1152. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13762-021-03227-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03217724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of bacterial filtration efficiency vs. particle filtration efficiency to assess the performance of non-medical face masks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrietta Essie Whyte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Montigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Audoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Verhoeven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Prier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (1), pp.1188. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-05245-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum to “Local experimental methodology for the study of microparticles resuspension in ventilated duct during fan acceleration” [Journal of Aerosol Science, Vol 140, 2020, 105477]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicie Theron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djihad Debba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Aerosol Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 156, pp.105832. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaerosci.2021.105832⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03278868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local variations of air velocity in the vicinity of filter pleats in transitional airflow regime – Experimental and numerical approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Mrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicie Theron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Zgheib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Separation and Purification Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 268, pp.118658. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seppur.2021.118658⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting the permeability and specific surface area of compressed and uncompressed fibrous media including the Klinkenberg effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Woudberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Maré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. van Heyningen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicie Theron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 377, pp.488-505. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2020.08.081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of nonwoven geotextiles on soil drainage and filtration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour-Eddine Sabiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Caylet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Montillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Durkheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24 (5), pp.670-688. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19648189.2017.1415982⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local experimental methodology for the study of microparticles resuspension in ventilated duct during fan acceleration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicie Theron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djihad Debba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Aerosol Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 140, pp.105477. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaerosci.2019.105477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élaboration d’un protocole de mesure des émissions de particules en élevage avicole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Genot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Chiffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TeMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05194251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of nanosilica emission in polydimethylsiloxane composite during incineration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ounoughene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chivas-Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Longuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Marie Lopez-Cuesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 371, pp.415-422. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2019.03.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02192647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactivity and deactivation mechanisms of pyrolysis chars from bio-waste during catalytic cracking of tar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Hervy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Weiss-Hortala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doan Pham Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 237, pp.487-499. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2019.01.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01977738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of air humidity on particle filtration performance of a pulse-jet bag filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Boudhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Durecu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Gueraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Aerosol Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 130, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaerosci.2019.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H2S removal from syngas using wastes pyrolysis chars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Hervy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doan Pham Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gerente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Weiss-Hortala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ange Nzihou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 334, p.2179-2189. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2017.11.162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the influence of local porosity variations and anisotropy effects on the permeability of fibrous media for air filtration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Woudberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicie Theron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 180, pp.70 - 78. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.CES.2018.01.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01700159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulse-Jet Bag Filter Performances for Treatment of Submicronic and Nanosized Particles from Waste Incineration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Boudhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Gueraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Durécu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Venditti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste and Biomass Valorization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (5), pp.731-737. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12649-017-9858-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced characterization unravels the structure and reactivity of wood-based chars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Berhanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Hervy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Weiss-Hortala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 130, p.79-89. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaap.2018.01.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01700193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photocatalytic oxidation of VOCs at ppb level using a closed-loop reactor: The mixture effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Hequet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Raillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Debono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 226, pp.473 - 486. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.APCATB.2017.12.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01700177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalytic cracking of ethylbenzene as tar surrogate using pyrolysis chars from wastes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Hervy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gerente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doan Pham Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Weiss-Hortala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomass and Bioenergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 117, pp.86-95. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biombioe.2018.07.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01867484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the porous structure of a non-woven fibrous medium for air filtration at local and global scales using porosimetry and X-ray micro-tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicie Theron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 320, pp.295-303. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2017.07.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01700199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale characterisation of chars mineral species for tar cracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Hervy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Berhanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Weiss-Hortala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Chesnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gerente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 189, pp.88-97. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fuel.2016.10.089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01391562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the Clean Air Delivery Rate (CADR) of Photocatalytic Oxidation (PCO) Purifiers for Indoor Air Pollutants Using a Closed-Loop Reactor. Part II: Experimental Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Hequet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Batault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Raillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Thévenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Photon-involving Purification of Water and Air, 22 (3), pp.408. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules22030408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How chemical and physical mechanisms enable the influence of the operating conditions in a photocatalytic indoor air treatment device to be modeled</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Batault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Hequet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Raillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Thévenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 307, pp.766 - 775. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2016.08.118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01423685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical and experimental investigations of the influence of the pleat geometry on the pressure drop and velocity field of a pleated fibrous filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicie Theron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Separation and Purification Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 182, pp.69-77. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seppur.2017.02.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of the fungal fraction released from various preloaded fibrous filters during a simulated ventilation restart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Morisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Andres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indoor Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (3), pp.529-538. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ina.12330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal disposal of waste containing nanomaterials: first investigations on a methodology for risk management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ounoughene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lebihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Debray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chivas-Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Longuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 838, pp.012024. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/838/1/012024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01700214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VOC ternary mixture effect on ppb level photocatalytic oxidation: Removal kinetic, reaction intermediates and mineralization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Debono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Hequet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Thevenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 218, pp.359 - 369. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcatb.2017.06.070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01700203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Polymer Waste Containing Nano-fillers Prior its End-of-Life Treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Trinh Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Venditti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Durecu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste and Biomass Valorization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (7), pp.2463-2471. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12649-016-9757-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01423661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtration performances of HVAC filters for PM10 and microbial aerosols— Influence of management in a lab-scale air handling unit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa F. González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Andres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Liard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Renner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerosol Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 50 (6), </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02786826.2016.1167833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01324435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical and numerical modeling of nanoparticles transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Boudhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Gueraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Energy for a Clean Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (1-4), pp.13 - 21. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1615/InterJEnerCleanEnv.2016015630⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01423689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acetaldehyde and acetic acid adsorption on TiO2 under dry and humid conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Batault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Hequet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 264, pp.197-210. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2014.10.089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement in 8h-sampling rate assessment considering meteorological parameters variability for biogas VOC passive measurements in the surroundings of a French landfill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Verriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Allam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Depelchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Talanta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 144, pp.294--302. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.talanta.2015.05.083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01260871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavior and Fate of Halloysite Nanotubes (HNTs) When Incinerating PA6/HNTs Nanocomposite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghania Ounoughene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chivas-Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Motzkus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Longuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 49 (9), pp.5450-5457. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es505674j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01201688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical determination of the effect of compression on the permeability of fibrous porous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Woudberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. C. Van Heyningen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Du Plessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 112, pp.108-115. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1019/j.ces.2014.03.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial aerosol filtration: growth and release of bacteria-fungi consortium collected by fibrous filters in different operating conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Forthomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Andres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Duquenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Aerosol Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 72, pp.32-46. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaerosci.2014.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01098171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Experimental Designs to Establish a Kinetic Law for a Gas Phase Photocatalytic Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Raillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Maudhuit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Hequet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sablayrolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Chemical Reactor Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 12 (1), </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/ijcre-2014-0012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01206905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas phase photocatalytic oxidation of decane at ppb levels: Removal kinetics, reaction intermediates and carbon mass balance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Debono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gravejat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Hequet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Raillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 258, pp.17--29. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jphotochem.2013.02.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-Ingredients Carry-Over During Bucket Elevator Handling in Feed Industry: Influence of Process Parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Leloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Putier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Solliec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Process Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 36 (5), pp.675--685. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jfpe.12031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TiO2 photocatalytic oxidation of indoor VOCs at ppb levels in a multi-pass dynamic reactor: Influence of VOCs mixture on reaction intermediates concentrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Debono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Raillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Hequet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abstracts of Papers of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syngas Treatment Unit for Small Scale Gasification - Application to IC Engine Gas Quality Requirement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D C Ashenafi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (1), pp.95 - 103. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36884/jafm.5.01.11963⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01423677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovery comparisons--hot nitrogen Vs steam regeneration of toxic dichloromethane from activated carbon beds in oil sands process.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shivaji G Ramalingam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Pre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Giraudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Cloirec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 205-206, pp.222-228. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2011.12.062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global statistical predictor model for characteristic adsorption energy of organic vapors-solid interaction: use in dynamic process simulation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shivaji G Ramalingam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lomig Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Pre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Giraudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 377 (1), pp.375-378. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2012.03.068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of microbial aerosol behaviour in heating, ventilating and air-conditioning systems - quantification of Staphylococcus epidermidis and Penicillium oxalicum viability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Forthomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Andres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Duquenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 34 (8), pp.993-997. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09593330.2012.689370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different families of volatile organic compounds pollution control by microporous carbons in temperature swing adsorption processes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shivaji G Ramalingam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Pre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Giraudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Cloirec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 221-222, pp.242-247. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2012.04.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazardous dichloromethane recovery in combined temperature and vacuum pressure swing adsorption process.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shivaji Ganesan Ramalingam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerôme Saussac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Pre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Giraudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 198, pp.95-102. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2011.10.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00919908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude cinétique, à lʼéchelle de la ppb, des sous-produits formés durant lʼoxydation photocatalytique du toluène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Debono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Hequet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Raillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 211, pp.305-312</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorption phenomena in photocatalytic reactions: The case of toluene, acetone and heptane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Maudhuit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Raillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Hequet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sablayrolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 170 (2-3), pp.464--470. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2011.02.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toluene photocatalytic oxidation at ppbv levels: Kinetic investigation and carbon balance determination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Debono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gravejat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Hequet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Raillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 106 (3-4), pp.600 - 608. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcatb.2011.06.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01423680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of sludge-based carbonaceous materials in a hybrid water treatment process based on adsorption and catalytic wet air oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Julcour-Lebigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Andriantsiferana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguessan Joachim Krou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elham Farouk Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 91 (12), pp.2432-2439. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.JENVMAN.2010.06.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photocatalytic oxidation of indoor VOCs at ppb levels: Kinetics of by-products formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Debono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Hequet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Raillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abstracts of Papers of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 239</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas adsorption capacity of Municipal Solid Waste Incineration Bottom Ashes based materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenne Grellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, N°57 - Janvier-Février-Mars 2010, pp.7. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.3108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence on permeability of the structural parameters of heterogeneous porous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 29 (2), pp.141-149. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09593330802028477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SFGP 2007: Microbial growth onto filter media used in air treatment devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bonnevie Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Andres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Cloirec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Chemical Reactor Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 6 (1), </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2202/1542-6580.1675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indoor air particulate filtration onto activated carbon fiber media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Lorimier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Subrenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Cloirec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 134 (2), pp.126--137. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1061/(ASCE)0733-9372(2008)134:2(126)⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined air treatment: Effect of composition of fibrous filters on toluene adsorption and particle filtration efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rochereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Benesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Mauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Subrenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Research and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 86 (6), pp.577 - 584. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cherd.2008.02.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01423681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of complex fibrous media composition on their performances for VOC and particle removal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rochereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Subrenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Mauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Cloirec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 28 (12), pp.1365-1375. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09593332808618894⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00292100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collection efficiency of a woven filter made of multifiber yarn: Experimental characterization during loading and clean filter modeling based on a two-tier single fiber approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Benesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Solliec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Aerosol Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 37 (8), pp.974--989. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaerosci.2005.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of fibrous activated carbons from natural cellulose (jute, coconut) fibers for water treatment applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Hoa Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Cloirec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 44 (12), pp.2569 - 2577. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2006.05.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of porous carbonaceous adsorbent from physical activation of sewage sludge: application to wastewater treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Cloirec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 53 (3), pp.237--244. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/wst.2006.102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of adsorbents from sewage sludge by steam activation for industrial emission treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Cloirec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Process Safety and Environmental Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 84 (B4), p.258-264. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1205/psep.05161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorption of toluene onto activated carbon fibre cloths and felts: Application to indoor air treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lorimier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Subrenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Cloirec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 26 (11), pp.1217--1230. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09593332608618600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production and characterization of adsorbent materials from an industrial waste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faur-Brasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Cloirec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adsorption - Journal of the International Adsorption Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 11 (S1), pp.793--798. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10450-005-6025-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure characterization and adsorption properties of pyrolyzed sewage sludge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faur-Brasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Cloirec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 39 (11), pp.4249--4257. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es0497532⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental design methodology for the preparation of carbonaceous sorbents from sewage sludge by chemical activation - application to air and water treatments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faur-Brasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Courcoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Cloirec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 58 (4), pp.423--437. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2004.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation and characterization of activated carbon from sewage sludge: carbonization step</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faur-Brasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Cloirec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 49 (1), pp.139-146. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/wst.2004.0041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image analysis: a useful tool for porous media characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Montillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 26 (12), pp.1285--1289. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ceat.200310020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characteristics of fixed beds packed with anisotropic particles - Use of image analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Montillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 121 (2-3), pp.138--148. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0032-5910(01)00332-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About the applicability of commonly used pressure-flow models to plane single-layer filters of activated carbon fabric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pavageau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mabit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Solliec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 55 (14), pp.2699--2712. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0009-2509(99)00547-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fibrous media plugging modelling for liquid filtration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Silvy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 174, pp.145--166. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00986449908912793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (68)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse PIV d'un écoulement de canal en phase d'accélération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Baptiste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fiabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicie Theron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Georgeault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e Congrès Francophone de Techniques Laser</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Vélocimétrie Laser, Sep 2024, Lyon, France. pp.248-256</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the resuspension phenomenon during airflow acceleration using Eulerian and Lagrangian approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Cazes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicie Theron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fiabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference, EAC2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Malaga, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04385714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remise en suspension de microparticules pour des accélérations d'air: analyse dimensionnelle des propriétés de l'écoulement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Cazes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicie Theron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fiabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA2023 : 36ème Congrès Français sur les Aérosols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASFERA, Mar 2023, Paris, France. p. 29, </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25576/ASFERA-CFA2023-32910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04043159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse d'images pour l'étude de la remise en suspension de particules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Cazes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fiabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicie Theron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA2022 - 35ème Congrès Français sur les Aérosols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASFERA, May 2022, Paris, France. 4 p., </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25576/ASFERA-CFA2022-27959⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microparticle resuspension under accelerated airflow: dimensional analysis to account for the airflow pattern properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Cazes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicie Theron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fiabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Aerosol Conference (IAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Athens, Greece. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03862988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des moyens de génération et de mesure des aérosols sur l'efficacité de filtration de masques chirurgicaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ala Bouhanguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Andres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français sur les Aérosols 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Paris, France. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25576/ASFERA-CFA2021-24833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03245327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie de mesure des particules primaires émises par des bâtiments d'élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Guingand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Mrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2020 : 33ème Congrès Français sur les Aérosols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Paris (visioconférence), France. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25576/ASFERA-CFA2020-19756⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03245349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des variations locales de vitesse de l'air à proximité de filtres plissés par mesures anémométriques et simulations numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Mrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicie Theron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Allam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Zgheib²</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2020 : 33ème Congrès Français sur les Aérosols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Paris (visioconférence), France. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25576/ASFERA-CFA2020-19770⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03245335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoparticle Collection by a Lab-Scale Spray Scrubber Designed for Fume Treatment under Incineration Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Boudhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Durecu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dutouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le-Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference (EAC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Gothenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03237751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fin de vie des nanomatériaux dans la filière d'incinération. Caractérisation et traitement des émissions de particules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Durecu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dutouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Congrès de la Société Française de Génie des Procédés (SFGP 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03237778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de l'émission particulaire de nanodéchets halogénés lors d'une incinération dans un four de laboratoire à 1100°C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Dutouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Aguerre-Chariol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Boudhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français sur les Aérosols 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Paris, France. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25576/ASFERA-CFA2019-16675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03245361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an analytical model to account for local porosity variations and anisotropy effects on the permeability of fibrous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicie Theron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Fidder-Woudberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Filtech 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Cologne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01830096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle emission characterization when incinerating halogen- and sulfur- containing nanowaste using a lab scale tubular furnace operating at 1100°C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dutouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Boudhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Durecu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerosol Technology 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bilbao, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03239668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of wall air flow properties on the resuspension kinetics of microparticles in ventilated duct under accelerated flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicie Theron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djihad Debba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerosol Technology 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bilabo, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01830108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle emission characterization when incinerating nanowastes using a lab scale tubular furnace operating at 1100°C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dutouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Boudhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Durecu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Conference Nanosafe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Grenoble, France. pp.35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03239304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Removal efficiency of methyl iodide by KI/TEDA impregnated activated carbons in the context of nuclear accident</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouheb Chebbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gerente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokili Marcel Bandombele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Monsanglant-Louvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon2018. The World Conference on Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous removal of soot and Nox from biomass fumes over functionalized sintered filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tesquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Filtech 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Cologne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of The Clean Air Delivery Rate (CADR) of Photocatalytic Oxidation Purifiers Using a Closed Loop Reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Hequet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Batault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Raillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Thévenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Meeting on Solar Chemistry and Photocatalysis Environmental Applications (SPEA10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Alméria, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtration performance of lab-scale pulse-jet bag filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Boudhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Gueraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FILTECH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Cologne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01937359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de l'humidité sur les performances de collecte de particules submicrométriques d’un filtre à manche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Boudhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Gueraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français sur les Aérosols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Paris, France. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25576/ASFERA-CFA2018-12578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01937336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of lab-scale spraying scrubber for the study of submicronic and nano-particles collection in flue-gas incineration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Boudhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Durecu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dutouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluid particle separation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of industrial wastes in relation with incineration fumes and residue composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Boudhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dutouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Venditti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Conference on Engineering for Waste and Biomass Valorisation (WasteEng 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03239412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NANOWET project : characterization of nanoparticle emission from high temperature incineration of nano-/halogen-/sulfur-containing wastes and performances of wet-scrubber units</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Boudhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dutouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Venditti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Durecu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Conference on Engineering for Waste and Biomass Valorisation (WasteEng 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03239413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Nanowet : Influence de l’incinération haute température sur l’émission de nanoparticules contenues dans les déchets halogénés/soufrés - Efficacité de l’élimination des nanoparticules par les tours de lavage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dutouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Venditti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international FRANCOFILT 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capture of methyl iodide by impregnated activated carbons in the context of nuclear industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouheb Chebbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gerente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokili Marcel Bandombele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Monsanglant-Louvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CESEP'17: 7th International conference on Carbon for Energy Storage and Environment Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances de traitement d’un filtre à manche de laboratoire en condition de filière d’incinération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Boudhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Gueraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FRANCOFILT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01937322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la structure poreuse d’un media fibreux pour la filtration d’air par porosimétrie et micro-tomographie X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicie Theron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FRANCOFILT 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01830054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the Clean Air Delivery Rate (CADR) of PhotoCatalytic Oxidation purifiers for indoor air pollutants using a closed-loop reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Hequet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Batault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Raillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Thévenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Conference on Environmental Applications of Advanced Oxidation Processes (EAAOP 5)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency of pyrolysis chars from wastes as catalysts for tar removal in syngas purification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Hervy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gerente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Weiss-Hortala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doan Pham Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Engineering for Waste and Biomass Valorisation (WasteEng16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01379399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of silicon polymer-containing by-product prior to waste treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh-Trinh Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Venditti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Durecu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Conference on Engineering for Waste and Biomass Valorisation (WasteEng 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural characterization of a high performance air filtration composite media at local and global scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicie Theron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Filtration Congress 12, WFC12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local experimental study of microparticles resuspension mechanisms in ventilated duct under accelerated flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djihad Debba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicie Theron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Solliec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference 2016, EAC2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomass valorization by means of thermo-chemical conversion processes: pyrolysis and surface activation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Pena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.S. Goh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gerente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Symposium on Carbon for Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01379408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal disposal of waste containing nano-objects : first investigations on a methodology for risk management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghania Ounoughene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Chivas-Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Longuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Debray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Conference Nanosafe "Health and safety issues related to nanomaterials for a socially responsible approach"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Grenoble, France. pp.245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01854347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of pleats geometry on fibrous filter performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicie Theron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Filtration Congress 12, WFC12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of operating conditions on bag filter performances for incineration fumes treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Boudhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Venditti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Durecu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Gueraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th World Filtration Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01937312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emission of ultrafine particles resulting from the thermal decomposition of polymer nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Marie Lopez-Cuesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghania Ounoughene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Longuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Chivas-Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOFRAM 2016 - 1st International Conference on ECO-friendly Flame Retardant Additives and Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Mons, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microorganisms spores inactivation by photocatalysis in air handling unit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Hequet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Hort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Platel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indoor Air 2016, the 14th International Conference on Indoor Air Quality and Climate Ghent, Belgium July 3-8 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02162751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fate of nanoparticles in fumes exhaust during incineration of nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghania Ounoughene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Chivas-Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Longuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Motzkus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Conference on Engineering for Waste and Biomass Valorisation (WasteEng 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogen sulfide removal from syngas over chars produced from pyrolysis of various solid wastes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Hervy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doan Pham Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Weiss-Hortala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gerente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Engineering for Waste and Biomass Valorisation (WasteEng16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01379393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of operating parameters on photocatalytic oxidation treatment efficiency: contact time investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Hequet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Maroga Mboula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Raillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Subrenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 14th International Conference on Indoor Air Quality and Climate (Indoorair 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Gand, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an analytical model to predict the permeability of fibrous media for air filtration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicie Theron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Woudberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13èmes Journéess d'études des Milieux Poreux 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Anglet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology for the evaluation of HVAC combined filter performances regarding multipollutants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Morisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Andres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Filtration Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of humidity and temperature on bag filter performances for incineration fumes treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Boudhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Gueraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Durecu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Venditti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of filtration velocity and filter implementation on bag filter performances for the treatment of incineration raw fumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Boudhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Venditti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Durecu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Gueraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WasteEng</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combustion of a polysiloxane nanocomposite : study of two scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghania Ounoughene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Longuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Chivas-Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Motzkus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurofillers Polymer Blends 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01852932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement et devenir des nanotubes d’halloysite (HNTS) lors de l’incinération du nanocomposite PA6/HNTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghania Ounoughene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Chivas-Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Motzkus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Longuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30. Congrès Français sur les Aérosols (CFA 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01852911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavior and fate of halloysite nanotubes (HNTs) when incinerating PA6 / HNTs nanocomposite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghania Ounoughene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Chivas-Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Motzkus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Longuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Conference on Safe Production and Use of Nanomaterials (Nanosafe 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rate law model to better understand the influence of process parameters during toluene photocatalytic degradation in indoor air conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Raillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Batault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Hequet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAEES, Procédés Avancés pour l'Environnement L'énergie et la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations of thermal treatment of loaded HVAC filters for combined microbial inhibition and VOC partial desorption.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Morisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Andres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Healthy Building 2015 Europe - Conference Proceedings. International Society of Indoor Air Quality and Climate.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Eindhoven, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerosol of silica nanoparticles generated during the combustion of a polysiloxane nanocomposite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghania Ounoughene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Chivas-Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Longuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Motzkus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerosol Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Tampere, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental characterization of the air flow in a ventilated duct in contribution to particle resuspension mechanism study at micro scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicie Theron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djihad Debba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Solliec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerosol Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Tampere, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of nanoparticulate emissions from the incineration of wastes containing manufactured nanomaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh-Trinh Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghania Ounoughene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Venditti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Durecu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Conference on Safe Production and Use of Nanomaterials (Nanosafe 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of pyrolysis chars from biomass and waste biomass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Hervy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gerente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Weiss-Hortala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WasteEng 2014 - 5th International Conference on Engineering for Waste and Biomass Valorisation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Rio de Janeiro, Brazil. p.1773-1779</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01668935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indoor air purification by photocatalytic oxidation: Fate of contaminants released in the gas phase and key parameter optimization for the improvement of the process efficiency and safety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Raillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Destaillats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Hequet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Sleiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Debono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">248th National Meeting of the American-Chemical-Society (ACS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACS, Aug 2014, San Franscico, CA, United States. pp.839-ENVR</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtration performances of a lab bag-filter unit under specifications of incineration fluegas treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh-Trinh Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Debray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Venditti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Aerosol Technology 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Karlsruhe, Germany. pp.Abstract T290A2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des performances d’un filtre à manche en conditions de laboratoire représentatives du traitement des fumées d’incinération - Application aux déchets contenant des nanomatériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh-Trinh Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Venditti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Durecu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29. Congrès Français sur les Aérosols (CFA 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01852333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanowaste incineration: performances of a bag filter in a pilot scale device under real operating conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh-Trinh Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Venditti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Durecu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Conference on Engineering for Waste and Biomass Valorisation (WasteEng 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology to estimate methane surface emission in a landfill site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Allam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Verriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rospars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Batton-Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sardinia 2013 14th International waste managment and manfill symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Forte village - Sa Margherita di Pila, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00862319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the raw gases emitted during the thermal treatment of nanocomposites, and potential impacts on flue gas cleaning systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghania Ounoughene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Chivas-Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Longuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. European meeting on Fire Retardancy and Protection of Materials (FRPM 13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00971228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie d'évaluation des émissions surfaciques de biogaz d'un centre de stockage de déchets non dangereux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Allam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Verriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rospars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Batton-Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFGP2013 - XIVe congrès de la Société Française de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00915118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of aerosols emitted during the incineration of nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghania Ounoughene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Chivas-Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Longuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Motzkus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference (EAC 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00971227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet NANOFlueGas : Caractérisation des émissions particulaires lors de l'incinération de déchets contenant des nanomatériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh-Trinh Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Venditti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Durecu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28. Congrès Français sur les Aérosols (CFA 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00971120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The NANOFlueGas Project : characterization and reduction of particulate emissions from the incineration of wastes containing manufactured nanomaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh-Trinh Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Venditti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Durecu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Safety of Engineered Nanoparticles and Nanotechnologies (SENN2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00971075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of nanoparticulate emissions from the incineration of wastes containing manufactured nanomaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh-Trinh Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Venditti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Durecu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Conference on Safe Production and Use of Nanomaterials (Nanosafe 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00971084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of process operating parameters of fibrous filter media on end-use properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Benesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Cloirec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Mauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rochereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Congrès Français de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Saint-Etienne, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00292701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of process operating conditions on nonwoven filter properties : application to VOC and particles combined treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rochereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Benesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Subrenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Cloirec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd European Conference on Filtration and Separation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of adsorbents from sewage sludge by steam activation for industrial emission treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faur Brasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Cloirec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WasteEng05 -1st International conference on engineering for waste treatment. Beneficial use of waste and by-products = 1ère Conférence internationale sur l'ingénierie pour le traitement des déchets. Valorisation des déchets et sous-produits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Albi, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image analysis for time-resolved analysis of microparticle resuspension kinetics on a ventilated duct surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Cazes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fiabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicie Theron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Aerosol Conference (IAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Monte Carlo simulations to predict particle resuspension kinetics during airflow acceleration in a wind tunnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesica Benito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicie Theron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo O. Unac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Vidales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Goteborg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02347468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the porous structure of a fibrous medium used for air filtration by X-ray micro-tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicie Theron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etudes des Milieux Poreux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle emission characterization when incinerating halogen- and sulfur- containing nanowaste using a lab scale tubular furnace operating at 1100°C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dutouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Boudhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Durecu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">aerosol technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bilbao, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NANOWET project : characterization of nanoparticle emission from high temperature incineration of nano-/halogen-/sulfur-containing wastes and performances of wet-scrubber units</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Boudhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dutouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Venditti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Durecu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WasteEng</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the Clean Air Delivery Rate (CADR) of PhotoCatalytic Oxidation purifiers for indoor air pollutants using a closed-loop reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Hequet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Batault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Raillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Thévenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th World Congress of Chemical Engineering (WCCE10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet NANOWET : influence de l’incinération haute température sur l’émission de nanoparticules contenues dans les déchets halogènes/soufres – efficacité de l’élimination des nanoparticules par les tours de lavage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dutouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Venditti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FrancoFilt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation d'un réacteur fermé à boucle recirculante pour la détermination des capacités de traitement des épurateurs d'air par photocatalyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Hequet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Batault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Raillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Thévenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème congrès de la Société Française de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of combine processes for atmospheric multi-pollutant removal through the HVAC of an individual house</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Morisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Andres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indoor Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stand-alone purification unit for indoor air quality improvement: Evaluation of photocatalytic commercial devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Hequet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Maroga Mboula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Raillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Thévenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPEA9- 9th European Meeting on Solar Chemistry and Photocatalysis: Environmental Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of physico-chemical mechanisms for modeling the influence of operating conditions in a PCO indoor air treatment device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Batault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Raillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Hequet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPEA9-9th European Meeting on Solar Chemistry and Photocatalysis: Environmental Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antimicrobial Effect Of F7 Polypropylene Fibrous Filter Containing Zinc Pyrithione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safaa Abd Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Andres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indoor Air 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of photocatalytic device geometry for indoor air treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Hequet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Batault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Subrenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Raillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCE-10, 10th European Congress in Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using slag as sorbent to remove phosphorus from wastewater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Andres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gerente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Reboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">European Commission. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Final report, European Commission</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RFCS, pp.101, 2014, 9789279350368. </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2777/59366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling And Analysis Of Permeability Of Anisotropic Compressed Non-Woven Filters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Prieur Du Plessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Woudberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vafai, K. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Porous Media and Its Applications in Science, Engineering and Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Institute of Physics, pp.272--277, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility of gamma or e-beam irradiation as a treatment for reuse of medical masks after a first use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Cortella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Albino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Froment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Cinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P Alcaraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">International Atomic Energy Agency (IAEA). 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04862577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId488"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurence LE COQ </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Pr. Laurence Le Coq, Dean of Research and economic development, Institut Mines-Télécom, GEPEA UMR CNRS 6144</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">laurence-le-coq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9060-2755</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">088416151</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/W-7345-2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurence Le Coq is Professor in Environmental Engineering. She is Dean of Research and economic development at </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut Mines-Télécom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">From 2017 to 2024 she was successively Vice Dean / Dean of Research & Innovation at IMT Atlantique, and from 2015 to 2017 Dean of Research  at Mines Nantes. From 2008 to 2015, she was in charge of the </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy system & environmental engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> department at Mines Nantes, as well as deputy director of the Doctoral School in Engineering science. She was deputy director of </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEPEA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> laboratory (UMR CNRS 6144) from 2012 to 2020.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Her research activitiy is conducted in </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEPEA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> laboratory, a joint research unit merging CNRS, Nantes University, ONIRIS and IMT Atlantique. It deals with mass transfer and particle transport through porous media. She is author of more than 60 publications in international peer-review journals and more than 80 communications in international congress. Her scientific skills are related to :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Aerosol : Transport, capture et resuspension at fluid/solid (porous) interface – application to air depollution and gas separation for energy valorisation or environmental issues.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Gazeous pollutants : Transfer w/w.o. reaction at fluid/solid (porous) interface – application to COV, PAH and inorganic compounds adsorption for air, fumes and syngas treatment.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Pourous media : Structural and physico-chemical characterisation in relation with mass transfer / flow through porous media – application to new carboneceous adsorbant and filter clogging.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (81)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical modeling of the permeability of filter media exhibiting a bimodal fibre diameter distribution - Beyond empirical models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicie Theron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Mrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Haouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Woudberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cjce.25664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05065789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodological Development for Studying the Chemical Composition of Exhaust Particle Emissions: Application to a Passenger Vessel Operating on Marine Gas Oil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ridha Mahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Sagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (2), pp.126. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/atmos16020126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05075163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiapproach Design Methodology of a Downscaled Wet Scrubber to Study the Collection of Submicronic Particles from Waste Incineration Flue Gas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Hoyos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ala Bouhanguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Durécu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (8), pp.1655. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pr12081655⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05069425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of the temporal evolution of microparticle resuspension in ventilated duct during a fan start by a Monte Carlo model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesica Benito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicie Theron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Uñac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Vidales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerosol Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 58 (3), pp.244-263. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02786826.2024.2313094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04807377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of test Protocol on Filtration Efficiency of Medical Face Mask Material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ala Bouhanguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Andres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerosol and Air Quality Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24, pp.230180. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4209/aaqr.230180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04521231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image analysis for the time-resolved description of microparticle resuspension under transient airflow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Cazes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fiabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicie Theron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Aerosol Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 173, pp.106198. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaerosci.2023.106198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04109582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of Nanoparticle Collection by a Pilot-Scale Spray Scrubber Operated Under Waste Incineration Conditions: Using Box–Behnken Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Adah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Durécu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste and Biomass Valorization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (10), pp.3455-3474. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12649-023-02097-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of bacterial filtration efficiency vs. particle filtration efficiency to assess the performance of non-medical face masks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrietta Essie Whyte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Montigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Audoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Verhoeven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Prier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (1), pp.1188. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-05245-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lab-scale characterization of emissions from incineration of halogen- and sulfur-containing nanowastes by use of a tubular furnace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dutouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aguerre-Chariol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Durécu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (3), pp.1139-1152. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13762-021-03227-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03217724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of washing parameters on bacterial filtration efficiency and breathability of community and medical facemasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrietta Essie Whyte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Sarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Verhoeven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (1), pp.15853. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-20354-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04567651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorption properties of activated carbons for the capture of methyl iodide in the context of nuclear industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chebbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Monsanglant-Louvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gerente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon Trends</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7, pp.100164. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cartre.2022.100164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03585406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spray scrubber for nanoparticle removal from incineration fumes from the incineration of waste containing nanomaterials: Theoretical and experimental investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Adah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Boudhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Durécu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerosol Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 56 (1), pp.75 - 91. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02786826.2021.1974332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04581871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the transient airflow pattern on the temporal evolution of microparticle resuspension: Application to ventilated duct during fan acceleration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicie Theron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djihad Debba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerosol Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 56 (11), pp.1033-1046. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02786826.2022.2120793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reuse of medical face masks in domestic and community settings without sacrificing safety: Ecological and economical lessons from the Covid-19 pandemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Alcaraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Pourchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Chazelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 288, pp.132364. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2021.132364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844375v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reusability of face masks: Influence of washing and comparison of performance between medical face masks and community face masks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrietta Essie Whyte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Sarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Verhoeven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Technology and Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 28, pp.102710. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eti.2022.102710⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844335v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papovit - Particules en élevages de porcs et de volailles et itinéraires techniques : mise au point méthodologique et acquisition de facteurs d’émissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Guingand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Boulestreau-Boulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Génot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 85, pp.249-262. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2022-vol85-art19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03764915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting the permeability and specific surface area of compressed and uncompressed fibrous media including the Klinkenberg effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Woudberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Maré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. van Heyningen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicie Theron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 377, pp.488-505. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2020.08.081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum to “Local experimental methodology for the study of microparticles resuspension in ventilated duct during fan acceleration” [Journal of Aerosol Science, Vol 140, 2020, 105477]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicie Theron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djihad Debba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Aerosol Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 156, pp.105832. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaerosci.2021.105832⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03278868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local variations of air velocity in the vicinity of filter pleats in transitional airflow regime – Experimental and numerical approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Mrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicie Theron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Zgheib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Separation and Purification Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 268, pp.118658. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seppur.2021.118658⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local experimental methodology for the study of microparticles resuspension in ventilated duct during fan acceleration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicie Theron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djihad Debba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Aerosol Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 140, pp.105477. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaerosci.2019.105477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élaboration d’un protocole de mesure des émissions de particules en élevage avicole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Genot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Chiffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TeMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05194251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of nonwoven geotextiles on soil drainage and filtration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour-Eddine Sabiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Caylet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Montillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Durkheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24 (5), pp.670-688. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19648189.2017.1415982⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of nanosilica emission in polydimethylsiloxane composite during incineration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ounoughene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chivas-Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Longuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Marie Lopez-Cuesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 371, pp.415-422. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2019.03.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02192647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactivity and deactivation mechanisms of pyrolysis chars from bio-waste during catalytic cracking of tar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Hervy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Weiss-Hortala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doan Pham Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 237, pp.487-499. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2019.01.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01977738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of air humidity on particle filtration performance of a pulse-jet bag filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Boudhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Durecu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Gueraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Aerosol Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 130, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaerosci.2019.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalytic cracking of ethylbenzene as tar surrogate using pyrolysis chars from wastes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Hervy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gerente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doan Pham Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Weiss-Hortala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomass and Bioenergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 117, pp.86-95. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biombioe.2018.07.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01867484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H2S removal from syngas using wastes pyrolysis chars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Hervy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doan Pham Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gerente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Weiss-Hortala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ange Nzihou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 334, p.2179-2189. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2017.11.162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the influence of local porosity variations and anisotropy effects on the permeability of fibrous media for air filtration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Woudberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicie Theron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 180, pp.70 - 78. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.CES.2018.01.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01700159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced characterization unravels the structure and reactivity of wood-based chars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Berhanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Hervy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Weiss-Hortala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 130, p.79-89. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaap.2018.01.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01700193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulse-Jet Bag Filter Performances for Treatment of Submicronic and Nanosized Particles from Waste Incineration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Boudhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Gueraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Durécu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Venditti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste and Biomass Valorization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (5), pp.731-737. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12649-017-9858-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photocatalytic oxidation of VOCs at ppb level using a closed-loop reactor: The mixture effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Hequet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Raillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Debono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 226, pp.473 - 486. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.APCATB.2017.12.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01700177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How chemical and physical mechanisms enable the influence of the operating conditions in a photocatalytic indoor air treatment device to be modeled</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Batault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Hequet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Raillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Thévenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 307, pp.766 - 775. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2016.08.118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01423685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the Clean Air Delivery Rate (CADR) of Photocatalytic Oxidation (PCO) Purifiers for Indoor Air Pollutants Using a Closed-Loop Reactor. Part II: Experimental Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Hequet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Batault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Raillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Thévenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Photon-involving Purification of Water and Air, 22 (3), pp.408. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules22030408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical and experimental investigations of the influence of the pleat geometry on the pressure drop and velocity field of a pleated fibrous filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicie Theron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Separation and Purification Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 182, pp.69-77. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seppur.2017.02.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of the fungal fraction released from various preloaded fibrous filters during a simulated ventilation restart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Morisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Andres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indoor Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (3), pp.529-538. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ina.12330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the porous structure of a non-woven fibrous medium for air filtration at local and global scales using porosimetry and X-ray micro-tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicie Theron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 320, pp.295-303. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2017.07.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01700199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale characterisation of chars mineral species for tar cracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Hervy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Berhanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Weiss-Hortala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Chesnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gerente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 189, pp.88-97. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fuel.2016.10.089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01391562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VOC ternary mixture effect on ppb level photocatalytic oxidation: Removal kinetic, reaction intermediates and mineralization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Debono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Hequet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Thevenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 218, pp.359 - 369. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcatb.2017.06.070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01700203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Polymer Waste Containing Nano-fillers Prior its End-of-Life Treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Trinh Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Venditti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Durecu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste and Biomass Valorization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (7), pp.2463-2471. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12649-016-9757-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01423661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal disposal of waste containing nanomaterials: first investigations on a methodology for risk management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ounoughene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lebihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Debray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chivas-Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Longuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 838, pp.012024. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/838/1/012024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01700214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtration performances of HVAC filters for PM10 and microbial aerosols— Influence of management in a lab-scale air handling unit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa F. González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Andres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Liard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Renner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerosol Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 50 (6), </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02786826.2016.1167833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01324435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical and numerical modeling of nanoparticles transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Boudhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Gueraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Energy for a Clean Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (1-4), pp.13 - 21. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1615/InterJEnerCleanEnv.2016015630⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01423689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavior and Fate of Halloysite Nanotubes (HNTs) When Incinerating PA6/HNTs Nanocomposite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghania Ounoughene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chivas-Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Motzkus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Longuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 49 (9), pp.5450-5457. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es505674j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01201688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acetaldehyde and acetic acid adsorption on TiO2 under dry and humid conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Batault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Hequet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 264, pp.197-210. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2014.10.089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement in 8h-sampling rate assessment considering meteorological parameters variability for biogas VOC passive measurements in the surroundings of a French landfill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Verriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Allam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Depelchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Talanta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 144, pp.294--302. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.talanta.2015.05.083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01260871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial aerosol filtration: growth and release of bacteria-fungi consortium collected by fibrous filters in different operating conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Forthomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Andres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Duquenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Aerosol Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 72, pp.32-46. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaerosci.2014.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01098171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical determination of the effect of compression on the permeability of fibrous porous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Woudberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. C. Van Heyningen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Du Plessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 112, pp.108-115. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1019/j.ces.2014.03.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Experimental Designs to Establish a Kinetic Law for a Gas Phase Photocatalytic Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Raillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Maudhuit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Hequet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sablayrolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Chemical Reactor Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 12 (1), </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/ijcre-2014-0012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01206905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas phase photocatalytic oxidation of decane at ppb levels: Removal kinetics, reaction intermediates and carbon mass balance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Debono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gravejat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Hequet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Raillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 258, pp.17--29. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jphotochem.2013.02.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-Ingredients Carry-Over During Bucket Elevator Handling in Feed Industry: Influence of Process Parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Leloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Putier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Solliec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Process Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 36 (5), pp.675--685. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jfpe.12031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TiO2 photocatalytic oxidation of indoor VOCs at ppb levels in a multi-pass dynamic reactor: Influence of VOCs mixture on reaction intermediates concentrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Debono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Raillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Hequet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abstracts of Papers of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syngas Treatment Unit for Small Scale Gasification - Application to IC Engine Gas Quality Requirement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D C Ashenafi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (1), pp.95 - 103. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36884/jafm.5.01.11963⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01423677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovery comparisons--hot nitrogen Vs steam regeneration of toxic dichloromethane from activated carbon beds in oil sands process.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shivaji G Ramalingam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Pre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Giraudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Cloirec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 205-206, pp.222-228. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2011.12.062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global statistical predictor model for characteristic adsorption energy of organic vapors-solid interaction: use in dynamic process simulation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shivaji G Ramalingam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lomig Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Pre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Giraudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 377 (1), pp.375-378. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2012.03.068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of microbial aerosol behaviour in heating, ventilating and air-conditioning systems - quantification of Staphylococcus epidermidis and Penicillium oxalicum viability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Forthomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Andres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Duquenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 34 (8), pp.993-997. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09593330.2012.689370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different families of volatile organic compounds pollution control by microporous carbons in temperature swing adsorption processes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shivaji G Ramalingam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Pre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Giraudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Cloirec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 221-222, pp.242-247. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2012.04.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazardous dichloromethane recovery in combined temperature and vacuum pressure swing adsorption process.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shivaji Ganesan Ramalingam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerôme Saussac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Pre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Giraudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 198, pp.95-102. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2011.10.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00919908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude cinétique, à lʼéchelle de la ppb, des sous-produits formés durant lʼoxydation photocatalytique du toluène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Debono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Hequet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Raillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 211, pp.305-312</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorption phenomena in photocatalytic reactions: The case of toluene, acetone and heptane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Maudhuit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Raillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Hequet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sablayrolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 170 (2-3), pp.464--470. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2011.02.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toluene photocatalytic oxidation at ppbv levels: Kinetic investigation and carbon balance determination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Debono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gravejat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Hequet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Raillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 106 (3-4), pp.600 - 608. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcatb.2011.06.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01423680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas adsorption capacity of Municipal Solid Waste Incineration Bottom Ashes based materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenne Grellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, N°57 - Janvier-Février-Mars 2010, pp.7. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.3108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of sludge-based carbonaceous materials in a hybrid water treatment process based on adsorption and catalytic wet air oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Julcour-Lebigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Andriantsiferana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguessan Joachim Krou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elham Farouk Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 91 (12), pp.2432-2439. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.JENVMAN.2010.06.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photocatalytic oxidation of indoor VOCs at ppb levels: Kinetics of by-products formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Debono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Hequet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Raillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abstracts of Papers of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 239</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indoor air particulate filtration onto activated carbon fiber media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Lorimier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Subrenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Cloirec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 134 (2), pp.126--137. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1061/(ASCE)0733-9372(2008)134:2(126)⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence on permeability of the structural parameters of heterogeneous porous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 29 (2), pp.141-149. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09593330802028477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SFGP 2007: Microbial growth onto filter media used in air treatment devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bonnevie Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Andres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Cloirec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Chemical Reactor Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 6 (1), </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2202/1542-6580.1675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined air treatment: Effect of composition of fibrous filters on toluene adsorption and particle filtration efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rochereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Benesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Mauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Subrenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Research and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 86 (6), pp.577 - 584. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cherd.2008.02.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01423681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of complex fibrous media composition on their performances for VOC and particle removal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rochereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Subrenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Mauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Cloirec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 28 (12), pp.1365-1375. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09593332808618894⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00292100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collection efficiency of a woven filter made of multifiber yarn: Experimental characterization during loading and clean filter modeling based on a two-tier single fiber approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Benesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Solliec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Aerosol Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 37 (8), pp.974--989. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaerosci.2005.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of fibrous activated carbons from natural cellulose (jute, coconut) fibers for water treatment applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Hoa Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Cloirec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 44 (12), pp.2569 - 2577. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2006.05.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of porous carbonaceous adsorbent from physical activation of sewage sludge: application to wastewater treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Cloirec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 53 (3), pp.237--244. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/wst.2006.102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of adsorbents from sewage sludge by steam activation for industrial emission treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Cloirec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Process Safety and Environmental Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 84 (B4), p.258-264. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1205/psep.05161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental design methodology for the preparation of carbonaceous sorbents from sewage sludge by chemical activation - application to air and water treatments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faur-Brasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Courcoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Cloirec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 58 (4), pp.423--437. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2004.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production and characterization of adsorbent materials from an industrial waste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faur-Brasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Cloirec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adsorption - Journal of the International Adsorption Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 11 (S1), pp.793--798. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10450-005-6025-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorption of toluene onto activated carbon fibre cloths and felts: Application to indoor air treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lorimier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Subrenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Cloirec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 26 (11), pp.1217--1230. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09593332608618600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure characterization and adsorption properties of pyrolyzed sewage sludge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faur-Brasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Cloirec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 39 (11), pp.4249--4257. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es0497532⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation and characterization of activated carbon from sewage sludge: carbonization step</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faur-Brasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Cloirec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 49 (1), pp.139-146. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/wst.2004.0041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image analysis: a useful tool for porous media characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Montillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 26 (12), pp.1285--1289. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ceat.200310020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characteristics of fixed beds packed with anisotropic particles - Use of image analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Montillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 121 (2-3), pp.138--148. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0032-5910(01)00332-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About the applicability of commonly used pressure-flow models to plane single-layer filters of activated carbon fabric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pavageau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mabit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Solliec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 55 (14), pp.2699--2712. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0009-2509(99)00547-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fibrous media plugging modelling for liquid filtration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Silvy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 174, pp.145--166. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00986449908912793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (68)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse PIV d'un écoulement de canal en phase d'accélération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Baptiste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fiabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicie Theron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Georgeault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e Congrès Francophone de Techniques Laser</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Vélocimétrie Laser, Sep 2024, Lyon, France. pp.248-256</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the resuspension phenomenon during airflow acceleration using Eulerian and Lagrangian approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Cazes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicie Theron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fiabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference, EAC2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Malaga, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04385714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remise en suspension de microparticules pour des accélérations d'air: analyse dimensionnelle des propriétés de l'écoulement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Cazes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicie Theron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fiabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA2023 : 36ème Congrès Français sur les Aérosols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASFERA, Mar 2023, Paris, France. p. 29, </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25576/ASFERA-CFA2023-32910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04043159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microparticle resuspension under accelerated airflow: dimensional analysis to account for the airflow pattern properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Cazes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicie Theron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fiabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Aerosol Conference (IAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Athens, Greece. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03862988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse d'images pour l'étude de la remise en suspension de particules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Cazes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fiabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicie Theron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA2022 - 35ème Congrès Français sur les Aérosols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASFERA, May 2022, Paris, France. 4 p., </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25576/ASFERA-CFA2022-27959⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des moyens de génération et de mesure des aérosols sur l'efficacité de filtration de masques chirurgicaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ala Bouhanguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Andres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français sur les Aérosols 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Paris, France. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25576/ASFERA-CFA2021-24833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03245327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie de mesure des particules primaires émises par des bâtiments d'élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Guingand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Mrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2020 : 33ème Congrès Français sur les Aérosols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Paris (visioconférence), France. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25576/ASFERA-CFA2020-19756⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03245349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des variations locales de vitesse de l'air à proximité de filtres plissés par mesures anémométriques et simulations numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Mrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicie Theron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Allam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Zgheib²</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2020 : 33ème Congrès Français sur les Aérosols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Paris (visioconférence), France. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25576/ASFERA-CFA2020-19770⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03245335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoparticle Collection by a Lab-Scale Spray Scrubber Designed for Fume Treatment under Incineration Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Boudhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Durecu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dutouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le-Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference (EAC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Gothenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03237751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fin de vie des nanomatériaux dans la filière d'incinération. Caractérisation et traitement des émissions de particules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Durecu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dutouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Congrès de la Société Française de Génie des Procédés (SFGP 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03237778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de l'émission particulaire de nanodéchets halogénés lors d'une incinération dans un four de laboratoire à 1100°C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Dutouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Aguerre-Chariol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Boudhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français sur les Aérosols 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Paris, France. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25576/ASFERA-CFA2019-16675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03245361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NANOWET project : characterization of nanoparticle emission from high temperature incineration of nano-/halogen-/sulfur-containing wastes and performances of wet-scrubber units</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Boudhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dutouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Venditti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Durecu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Conference on Engineering for Waste and Biomass Valorisation (WasteEng 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03239413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Removal efficiency of methyl iodide by KI/TEDA impregnated activated carbons in the context of nuclear accident</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouheb Chebbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gerente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokili Marcel Bandombele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Monsanglant-Louvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon2018. The World Conference on Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle emission characterization when incinerating nanowastes using a lab scale tubular furnace operating at 1100°C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dutouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Boudhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Durecu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Conference Nanosafe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Grenoble, France. pp.35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03239304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle emission characterization when incinerating halogen- and sulfur- containing nanowaste using a lab scale tubular furnace operating at 1100°C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dutouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Boudhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Durecu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerosol Technology 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bilbao, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03239668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an analytical model to account for local porosity variations and anisotropy effects on the permeability of fibrous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicie Theron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Fidder-Woudberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Filtech 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Cologne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01830096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous removal of soot and Nox from biomass fumes over functionalized sintered filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tesquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Filtech 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Cologne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of The Clean Air Delivery Rate (CADR) of Photocatalytic Oxidation Purifiers Using a Closed Loop Reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Hequet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Batault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Raillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Thévenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Meeting on Solar Chemistry and Photocatalysis Environmental Applications (SPEA10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Alméria, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtration performance of lab-scale pulse-jet bag filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Boudhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Gueraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FILTECH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Cologne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01937359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de l'humidité sur les performances de collecte de particules submicrométriques d’un filtre à manche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Boudhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Gueraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français sur les Aérosols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Paris, France. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25576/ASFERA-CFA2018-12578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01937336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of wall air flow properties on the resuspension kinetics of microparticles in ventilated duct under accelerated flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicie Theron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djihad Debba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerosol Technology 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bilabo, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01830108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of lab-scale spraying scrubber for the study of submicronic and nano-particles collection in flue-gas incineration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Boudhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Durecu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dutouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluid particle separation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of industrial wastes in relation with incineration fumes and residue composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Boudhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dutouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Venditti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Conference on Engineering for Waste and Biomass Valorisation (WasteEng 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03239412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Nanowet : Influence de l’incinération haute température sur l’émission de nanoparticules contenues dans les déchets halogénés/soufrés - Efficacité de l’élimination des nanoparticules par les tours de lavage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dutouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Venditti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international FRANCOFILT 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capture of methyl iodide by impregnated activated carbons in the context of nuclear industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouheb Chebbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gerente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokili Marcel Bandombele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Monsanglant-Louvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CESEP'17: 7th International conference on Carbon for Energy Storage and Environment Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances de traitement d’un filtre à manche de laboratoire en condition de filière d’incinération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Boudhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Gueraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FRANCOFILT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01937322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la structure poreuse d’un media fibreux pour la filtration d’air par porosimétrie et micro-tomographie X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicie Theron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FRANCOFILT 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01830054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the Clean Air Delivery Rate (CADR) of PhotoCatalytic Oxidation purifiers for indoor air pollutants using a closed-loop reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Hequet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Batault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Raillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Thévenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Conference on Environmental Applications of Advanced Oxidation Processes (EAAOP 5)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of operating parameters on photocatalytic oxidation treatment efficiency: contact time investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Hequet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Maroga Mboula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Raillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Subrenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 14th International Conference on Indoor Air Quality and Climate (Indoorair 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Gand, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of humidity and temperature on bag filter performances for incineration fumes treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Boudhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Gueraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Durecu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Venditti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of filtration velocity and filter implementation on bag filter performances for the treatment of incineration raw fumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Boudhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Venditti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Durecu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Gueraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WasteEng</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an analytical model to predict the permeability of fibrous media for air filtration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicie Theron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Woudberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13èmes Journéess d'études des Milieux Poreux 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Anglet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology for the evaluation of HVAC combined filter performances regarding multipollutants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Morisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Andres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Filtration Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of pleats geometry on fibrous filter performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicie Theron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Filtration Congress 12, WFC12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of operating conditions on bag filter performances for incineration fumes treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Boudhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Venditti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Durecu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Gueraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th World Filtration Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01937312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal disposal of waste containing nano-objects : first investigations on a methodology for risk management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghania Ounoughene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Chivas-Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Longuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Debray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Conference Nanosafe "Health and safety issues related to nanomaterials for a socially responsible approach"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Grenoble, France. pp.245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01854347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency of pyrolysis chars from wastes as catalysts for tar removal in syngas purification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Hervy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gerente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Weiss-Hortala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doan Pham Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Engineering for Waste and Biomass Valorisation (WasteEng16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01379399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emission of ultrafine particles resulting from the thermal decomposition of polymer nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Marie Lopez-Cuesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghania Ounoughene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Longuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Chivas-Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOFRAM 2016 - 1st International Conference on ECO-friendly Flame Retardant Additives and Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Mons, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microorganisms spores inactivation by photocatalysis in air handling unit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Hequet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Hort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Platel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indoor Air 2016, the 14th International Conference on Indoor Air Quality and Climate Ghent, Belgium July 3-8 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02162751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of silicon polymer-containing by-product prior to waste treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh-Trinh Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Venditti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Durecu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Conference on Engineering for Waste and Biomass Valorisation (WasteEng 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural characterization of a high performance air filtration composite media at local and global scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicie Theron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Filtration Congress 12, WFC12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local experimental study of microparticles resuspension mechanisms in ventilated duct under accelerated flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djihad Debba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicie Theron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Solliec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference 2016, EAC2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomass valorization by means of thermo-chemical conversion processes: pyrolysis and surface activation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Pena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.S. Goh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gerente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Symposium on Carbon for Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01379408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fate of nanoparticles in fumes exhaust during incineration of nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghania Ounoughene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Chivas-Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Longuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Motzkus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Conference on Engineering for Waste and Biomass Valorisation (WasteEng 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogen sulfide removal from syngas over chars produced from pyrolysis of various solid wastes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Hervy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doan Pham Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Weiss-Hortala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gerente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Engineering for Waste and Biomass Valorisation (WasteEng16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01379393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rate law model to better understand the influence of process parameters during toluene photocatalytic degradation in indoor air conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Raillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Batault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Hequet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAEES, Procédés Avancés pour l'Environnement L'énergie et la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavior and fate of halloysite nanotubes (HNTs) when incinerating PA6 / HNTs nanocomposite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghania Ounoughene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Chivas-Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Motzkus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Longuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Conference on Safe Production and Use of Nanomaterials (Nanosafe 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combustion of a polysiloxane nanocomposite : study of two scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghania Ounoughene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Longuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Chivas-Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Motzkus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurofillers Polymer Blends 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01852932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement et devenir des nanotubes d’halloysite (HNTS) lors de l’incinération du nanocomposite PA6/HNTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghania Ounoughene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Chivas-Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Motzkus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Longuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30. Congrès Français sur les Aérosols (CFA 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01852911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations of thermal treatment of loaded HVAC filters for combined microbial inhibition and VOC partial desorption.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Morisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Andres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Healthy Building 2015 Europe - Conference Proceedings. International Society of Indoor Air Quality and Climate.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Eindhoven, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental characterization of the air flow in a ventilated duct in contribution to particle resuspension mechanism study at micro scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicie Theron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djihad Debba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Solliec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerosol Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Tampere, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerosol of silica nanoparticles generated during the combustion of a polysiloxane nanocomposite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghania Ounoughene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Chivas-Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Longuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Motzkus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerosol Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Tampere, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanowaste incineration: performances of a bag filter in a pilot scale device under real operating conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh-Trinh Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Venditti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Durecu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Conference on Engineering for Waste and Biomass Valorisation (WasteEng 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of pyrolysis chars from biomass and waste biomass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Hervy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gerente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Weiss-Hortala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WasteEng 2014 - 5th International Conference on Engineering for Waste and Biomass Valorisation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Rio de Janeiro, Brazil. p.1773-1779</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01668935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of nanoparticulate emissions from the incineration of wastes containing manufactured nanomaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh-Trinh Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghania Ounoughene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Venditti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Durecu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Conference on Safe Production and Use of Nanomaterials (Nanosafe 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indoor air purification by photocatalytic oxidation: Fate of contaminants released in the gas phase and key parameter optimization for the improvement of the process efficiency and safety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Raillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Destaillats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Hequet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Sleiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Debono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">248th National Meeting of the American-Chemical-Society (ACS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACS, Aug 2014, San Franscico, CA, United States. pp.839-ENVR</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtration performances of a lab bag-filter unit under specifications of incineration fluegas treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh-Trinh Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Debray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Venditti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Aerosol Technology 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Karlsruhe, Germany. pp.Abstract T290A2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des performances d’un filtre à manche en conditions de laboratoire représentatives du traitement des fumées d’incinération - Application aux déchets contenant des nanomatériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh-Trinh Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Venditti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Durecu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29. Congrès Français sur les Aérosols (CFA 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01852333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology to estimate methane surface emission in a landfill site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Allam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Verriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rospars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Batton-Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sardinia 2013 14th International waste managment and manfill symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Forte village - Sa Margherita di Pila, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00862319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie d'évaluation des émissions surfaciques de biogaz d'un centre de stockage de déchets non dangereux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Allam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Verriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rospars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Batton-Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFGP2013 - XIVe congrès de la Société Française de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00915118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the raw gases emitted during the thermal treatment of nanocomposites, and potential impacts on flue gas cleaning systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghania Ounoughene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Chivas-Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Longuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. European meeting on Fire Retardancy and Protection of Materials (FRPM 13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00971228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet NANOFlueGas : Caractérisation des émissions particulaires lors de l'incinération de déchets contenant des nanomatériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh-Trinh Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Venditti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Durecu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28. Congrès Français sur les Aérosols (CFA 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00971120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of aerosols emitted during the incineration of nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghania Ounoughene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Chivas-Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Longuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Motzkus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference (EAC 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00971227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The NANOFlueGas Project : characterization and reduction of particulate emissions from the incineration of wastes containing manufactured nanomaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh-Trinh Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Venditti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Durecu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Safety of Engineered Nanoparticles and Nanotechnologies (SENN2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00971075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of nanoparticulate emissions from the incineration of wastes containing manufactured nanomaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh-Trinh Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Venditti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Durecu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Conference on Safe Production and Use of Nanomaterials (Nanosafe 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00971084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of process operating parameters of fibrous filter media on end-use properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Benesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Cloirec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Mauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rochereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Congrès Français de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Saint-Etienne, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00292701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of process operating conditions on nonwoven filter properties : application to VOC and particles combined treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rochereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Benesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Subrenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Cloirec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd European Conference on Filtration and Separation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of adsorbents from sewage sludge by steam activation for industrial emission treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faur Brasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Cloirec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WasteEng05 -1st International conference on engineering for waste treatment. Beneficial use of waste and by-products = 1ère Conférence internationale sur l'ingénierie pour le traitement des déchets. Valorisation des déchets et sous-produits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Albi, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the acceleration of a channel flow to study particle resuspension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Baptiste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicie Theron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fiabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Georgeault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Association Française d'Etudes et de Recherches sur les Aérosols (ASFERA). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français sur les Aerosols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Paris, France. 2025, </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25576/ASFERA-CFA2025-43942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05564519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image analysis for time-resolved analysis of microparticle resuspension kinetics on a ventilated duct surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Cazes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fiabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicie Theron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Aerosol Conference (IAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Monte Carlo simulations to predict particle resuspension kinetics during airflow acceleration in a wind tunnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesica Benito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicie Theron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo O. Unac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Vidales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Goteborg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02347468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NANOWET project : characterization of nanoparticle emission from high temperature incineration of nano-/halogen-/sulfur-containing wastes and performances of wet-scrubber units</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Boudhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dutouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Venditti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Durecu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WasteEng</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the porous structure of a fibrous medium used for air filtration by X-ray micro-tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicie Theron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etudes des Milieux Poreux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle emission characterization when incinerating halogen- and sulfur- containing nanowaste using a lab scale tubular furnace operating at 1100°C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dutouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Boudhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Durecu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">aerosol technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bilbao, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation d'un réacteur fermé à boucle recirculante pour la détermination des capacités de traitement des épurateurs d'air par photocatalyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Hequet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Batault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Raillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Thévenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème congrès de la Société Française de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet NANOWET : influence de l’incinération haute température sur l’émission de nanoparticules contenues dans les déchets halogènes/soufres – efficacité de l’élimination des nanoparticules par les tours de lavage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dutouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Venditti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FrancoFilt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the Clean Air Delivery Rate (CADR) of PhotoCatalytic Oxidation purifiers for indoor air pollutants using a closed-loop reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Hequet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Batault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Raillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Thévenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th World Congress of Chemical Engineering (WCCE10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antimicrobial Effect Of F7 Polypropylene Fibrous Filter Containing Zinc Pyrithione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safaa Abd Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Andres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indoor Air 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of combine processes for atmospheric multi-pollutant removal through the HVAC of an individual house</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Morisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Andres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indoor Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stand-alone purification unit for indoor air quality improvement: Evaluation of photocatalytic commercial devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Hequet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Maroga Mboula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Raillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Thévenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPEA9- 9th European Meeting on Solar Chemistry and Photocatalysis: Environmental Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of physico-chemical mechanisms for modeling the influence of operating conditions in a PCO indoor air treatment device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Batault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Raillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Hequet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPEA9-9th European Meeting on Solar Chemistry and Photocatalysis: Environmental Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of photocatalytic device geometry for indoor air treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Hequet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Batault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Subrenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Raillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCE-10, 10th European Congress in Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using slag as sorbent to remove phosphorus from wastewater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Andres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gerente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Reboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">European Commission. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Final report, European Commission</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RFCS, pp.101, 2014, 9789279350368. </w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2777/59366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling And Analysis Of Permeability Of Anisotropic Compressed Non-Woven Filters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Prieur Du Plessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Woudberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vafai, K. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Porous Media and Its Applications in Science, Engineering and Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Institute of Physics, pp.272--277, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility of gamma or e-beam irradiation as a treatment for reuse of medical masks after a first use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Cortella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Albino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Froment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Cinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P Alcaraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">International Atomic Energy Agency (IAEA). 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04862577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId491"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FC2EFC84"/>
+    <w:nsid w:val="7A2063D3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurence-le-coq" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9060-2755" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/088416151" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/W-7345-2019" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imt.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gepea.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065789v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Theron" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Mrad" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Joubert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Haouas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Woudberg" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.25664" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05075163v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridha Mahi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Villot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Sagot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Coq" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos16020126" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069425v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Hoyos" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala Bouhanguel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Henry" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dur&#233;cu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr12081655" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807377v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesica Benito" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo U&#241;ac" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Vidales" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02786826.2024.2313094" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521231v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Andres" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4209/aaqr.230180" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109582v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Cazes" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fiabane" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Heitz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2023.106198" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379419v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Adah" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-023-02097-5" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104593v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djihad Debba" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02786826.2022.2120793" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844375v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Alcaraz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Pourchez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thomas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chazelet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.132364" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567651v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrietta Essie Whyte" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Leclerc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Sarry" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Verhoeven" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-20354-w" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585406v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chebbi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Monsanglant-Louvet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Parent" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gerente" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cartre.2022.100164" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04581871v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Boudhan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02786826.2021.1974332" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844335v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eti.2022.102710" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03764915v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Guingand" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Blazy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Boulestreau-Boulay" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas G&#233;not" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lynda Hassouna" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol85-art19" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03217724v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dutouquet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aguerre-Chariol" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Meunier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dur&#233;cu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13762-021-03227-z" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844342v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Montigaud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Audoux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Prier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-05245-4" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278868v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2021.105832" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195715v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Zgheib" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2021.118658" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955873v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Woudberg" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mar&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. van Heyningen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2020.08.081" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741182v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Eddine Sabiri" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Caylet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Montillet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Durkheim" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2017.1415982" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342963v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2019.105477" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194251v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Lagadec" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Genot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Chiffe" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192647v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ounoughene" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chivas-Joly" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Longuet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Le Bihan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Marie Lopez-Cuesta" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2019.03.026" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01977738v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hervy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Weiss-Hortala" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan Pham Minh" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Dib" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2019.01.021" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268100v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Durecu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Gueraoui" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2019.01.002" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667285v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Nzihou" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2017.11.162" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700159v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lys" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.CES.2018.01.035" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531936v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boudhan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gueraoui" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Venditti" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-017-9858-4" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700193v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Berhanu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Proudhon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Berger" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2018.01.024" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700177v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Hequet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Raillard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Debono" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thevenet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Locoge" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.APCATB.2017.12.041" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01867484v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2018.07.020" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700199v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertrand" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2017.07.020" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391562v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Chesnaud" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2016.10.089" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487568v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Batault" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Raillard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Th&#233;venet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules22030408" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423685v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Locoge" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2016.08.118" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487561v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2017.02.034" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01381779v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Morisseau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ina.12330" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700214v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lebihan" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Debray" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/838/1/012024" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700203v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2017.06.070" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423661v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Trinh Tran" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Venditti" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Meunier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-016-9757-0" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324435v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa F. Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Liard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Renner" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02786826.2016.1167833" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423689v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/InterJEnerCleanEnv.2016015630" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01204737v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Batault" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rillard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2014.10.089" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SVTN521P-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01260871v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Verriele" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Allam" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Depelchin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2015.05.083" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01201688v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghania Ounoughene" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Bihan" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Motzkus" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es505674j" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01204896v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Van Heyningen" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Legrand" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Du Plessis" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1019/j.ces.2014.03.013" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01098171v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Forthomme" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Simon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duquenne" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2014.02.004" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0W46MZF4-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01206905v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Maudhuit" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sablayrolles" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ijcre-2014-0012" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945326v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Debono" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gravejat" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2013.02.022" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D9C1JR62-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945330v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Leloup" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Putier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Solliec" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfpe.12031" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VRTVKM0V-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945339v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Raillard" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Thevenet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423677v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D C Ashenafi" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36884/jafm.5.01.11963" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00874931v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shivaji G Ramalingam" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Pre" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Giraudet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Cloirec" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2011.12.062" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J3B6M51H-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00874940v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lomig Hamon" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2012.03.068" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G3BLZW2G-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-00877780v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Simon" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Duquenne" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2012.689370" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00874930v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2012.04.037" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7QD8K1BD-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00919908v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shivaji Ganesan Ramalingam" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Saussac" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2011.10.019" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TR676RXQ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363096v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945320v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2011.02.040" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0WT0SXZ1-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423680v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2011.06.021" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BP9CQNDT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353565v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Julcour-Lebigue" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Andriantsiferana" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguessan Joachim Krou" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ayral" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elham Farouk Mohamed" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JENVMAN.2010.06.008" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S5PLKMJG-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945332v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Thevenet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173202v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Navarro" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Grellier" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.3108" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945329v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330802028477" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878486v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bonnevie Perrier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2202/1542-6580.1675" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945328v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Lorimier" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Subrenat" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)0733-9372(2008)134:2(126)" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423681v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rochereau" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benesse" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Mauret" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2008.02.012" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FBN29LF8-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292100v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593332808618894" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945323v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2005.10.003" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C8P62KM0-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01894475v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Hoa Phan" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rio" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faur" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2006.05.048" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LCZR3R5Q-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945337v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2006.102" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945334v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lecomte" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1205/psep.05161" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945319v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lorimier" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593332608618600" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945335v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faur-Brasquet" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10450-005-6025-1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4021FW5Q-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945338v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es0497532" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-NLPBKRHK-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945324v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Courcoux" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2004.06.003" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V9L51XBG-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945333v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2004.0041" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945327v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Montillet" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.200310020" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945322v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0032-5910(01)00332-1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-350ZFTHX-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945318v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pavageau" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mabit" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2509(99)00547-3" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K8V9DJ51-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945325v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Silvy" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00986449908912793" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04704852v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Baptiste" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Georgeault" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04385714v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04043159v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2023-32910" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03861599v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2022-27959" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03862988v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245327v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2021-24833" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245349v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lagadec" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Guingand" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2020-19756" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245335v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Zgheib&#178;" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2020-19770" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237751v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le-Bihan" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237778v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245361v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dutouquet" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Meunier" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Aguerre-Chariol" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Boudhan" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2019-16675" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830096v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Fidder-Woudberg" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03239668v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830108v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03239304v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01931085v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouheb Chebbi" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokili Marcel Bandombele" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Monsanglant-Louvet" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951647v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tesquet" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Guyon" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tresse" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352142v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Batault" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01937359v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01937336v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2018-12578" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01936546v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03239412v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03239413v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853116v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01931051v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01937322v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830054v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Francois" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352178v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379399v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853034v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh-Trinh Tran" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383804v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383812v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379408v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Pena" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.S. Goh" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854347v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Chivas-Joly" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Longuet" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Debray" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01383787v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01937312v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853020v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162751v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bruno" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Hort" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Platel" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Petit" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853035v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379393v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368485v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Olivier" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Maroga Mboula" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394561v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01936889v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Morisseau" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01936896v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01936933v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852932v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852911v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855609v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368636v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427281v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855061v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351731v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855599v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01668935v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01204892v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Destaillats" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Sleiman" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855530v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852333v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855621v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00862319v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verriele" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chaillou" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rospars" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Batton-Hubert" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971228v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fleury" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00915118v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Allam" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971227v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971120v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971075v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971084v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292701v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193508v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781668v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faur Brasquet" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03863032v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347468v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo O. Unac" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01940702v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01936521v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01936564v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352156v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01936478v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352769v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01936884v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368515v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368606v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01936892v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safaa Abd Ali" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368656v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313526v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chazarenc" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Reboul" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2777/59366" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945331v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Prieur Du Plessis" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862577v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Cortella" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Albino" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Froment" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Cinquin" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Alcaraz" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurence-le-coq" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9060-2755" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/088416151" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/W-7345-2019" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imt.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gepea.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065789v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Theron" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Mrad" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Joubert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Haouas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Woudberg" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.25664" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05075163v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridha Mahi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Villot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Sagot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Coq" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos16020126" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069425v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Hoyos" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala Bouhanguel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Henry" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dur&#233;cu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr12081655" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807377v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesica Benito" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo U&#241;ac" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Vidales" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02786826.2024.2313094" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521231v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Andres" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4209/aaqr.230180" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109582v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Cazes" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fiabane" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Heitz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2023.106198" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379419v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Adah" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-023-02097-5" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844342v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrietta Essie Whyte" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Montigaud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Audoux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Verhoeven" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Prier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-05245-4" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03217724v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dutouquet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aguerre-Chariol" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Meunier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dur&#233;cu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13762-021-03227-z" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567651v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Leclerc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Sarry" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-20354-w" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585406v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chebbi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Monsanglant-Louvet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Parent" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gerente" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cartre.2022.100164" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04581871v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Boudhan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02786826.2021.1974332" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104593v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djihad Debba" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02786826.2022.2120793" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844375v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Alcaraz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Pourchez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thomas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chazelet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.132364" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844335v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eti.2022.102710" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03764915v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Guingand" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Blazy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Boulestreau-Boulay" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas G&#233;not" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lynda Hassouna" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol85-art19" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955873v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Woudberg" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mar&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. van Heyningen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2020.08.081" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278868v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2021.105832" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195715v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Zgheib" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2021.118658" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342963v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2019.105477" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194251v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Lagadec" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Genot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Chiffe" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741182v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Eddine Sabiri" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Caylet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Montillet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Durkheim" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2017.1415982" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192647v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ounoughene" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chivas-Joly" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Longuet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Le Bihan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Marie Lopez-Cuesta" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2019.03.026" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01977738v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hervy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Weiss-Hortala" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan Pham Minh" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Dib" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2019.01.021" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268100v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Durecu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Gueraoui" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2019.01.002" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01867484v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2018.07.020" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667285v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Nzihou" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2017.11.162" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700159v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lys" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.CES.2018.01.035" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700193v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Berhanu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Proudhon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Berger" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2018.01.024" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531936v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boudhan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gueraoui" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Venditti" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-017-9858-4" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700177v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Hequet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Raillard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Debono" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thevenet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Locoge" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.APCATB.2017.12.041" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423685v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Batault" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Raillard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Th&#233;venet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Locoge" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2016.08.118" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487568v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules22030408" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487561v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2017.02.034" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01381779v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Morisseau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ina.12330" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700199v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertrand" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2017.07.020" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391562v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Chesnaud" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2016.10.089" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700203v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2017.06.070" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423661v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Trinh Tran" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Venditti" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Meunier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-016-9757-0" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700214v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lebihan" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Debray" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/838/1/012024" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324435v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa F. Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Liard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Renner" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02786826.2016.1167833" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423689v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/InterJEnerCleanEnv.2016015630" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01201688v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghania Ounoughene" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Bihan" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Motzkus" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es505674j" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01204737v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Batault" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rillard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2014.10.089" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SVTN521P-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01260871v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Verriele" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Allam" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Depelchin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2015.05.083" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01098171v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Forthomme" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Simon" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duquenne" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2014.02.004" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0W46MZF4-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01204896v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Van Heyningen" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Legrand" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Du Plessis" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1019/j.ces.2014.03.013" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01206905v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Maudhuit" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sablayrolles" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ijcre-2014-0012" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945326v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Debono" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gravejat" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2013.02.022" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D9C1JR62-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945330v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Leloup" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Putier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Solliec" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfpe.12031" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VRTVKM0V-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945339v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Raillard" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Thevenet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423677v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D C Ashenafi" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36884/jafm.5.01.11963" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00874931v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shivaji G Ramalingam" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Pre" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Giraudet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Cloirec" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2011.12.062" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J3B6M51H-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00874940v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lomig Hamon" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2012.03.068" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G3BLZW2G-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-00877780v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Simon" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Duquenne" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2012.689370" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00874930v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2012.04.037" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7QD8K1BD-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00919908v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shivaji Ganesan Ramalingam" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Saussac" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2011.10.019" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TR676RXQ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363096v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945320v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2011.02.040" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0WT0SXZ1-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423680v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2011.06.021" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BP9CQNDT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173202v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Navarro" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Grellier" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.3108" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353565v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Julcour-Lebigue" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Andriantsiferana" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguessan Joachim Krou" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ayral" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elham Farouk Mohamed" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JENVMAN.2010.06.008" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S5PLKMJG-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945332v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Thevenet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945328v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Lorimier" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Subrenat" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)0733-9372(2008)134:2(126)" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945329v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330802028477" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878486v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bonnevie Perrier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2202/1542-6580.1675" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423681v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rochereau" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benesse" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Mauret" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2008.02.012" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FBN29LF8-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292100v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593332808618894" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945323v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2005.10.003" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C8P62KM0-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01894475v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Hoa Phan" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rio" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faur" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2006.05.048" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LCZR3R5Q-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945337v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2006.102" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945334v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lecomte" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1205/psep.05161" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945324v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faur-Brasquet" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Courcoux" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2004.06.003" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V9L51XBG-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945335v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10450-005-6025-1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4021FW5Q-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945319v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lorimier" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593332608618600" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945338v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es0497532" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-NLPBKRHK-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945333v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2004.0041" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945327v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Montillet" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.200310020" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945322v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0032-5910(01)00332-1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-350ZFTHX-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945318v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pavageau" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mabit" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2509(99)00547-3" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K8V9DJ51-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945325v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Silvy" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00986449908912793" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04704852v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Baptiste" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Georgeault" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04385714v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04043159v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2023-32910" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03862988v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03861599v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2022-27959" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245327v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2021-24833" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245349v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lagadec" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Guingand" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2020-19756" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245335v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Zgheib&#178;" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2020-19770" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237751v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le-Bihan" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237778v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245361v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dutouquet" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Meunier" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Aguerre-Chariol" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Boudhan" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2019-16675" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03239413v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01931085v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouheb Chebbi" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokili Marcel Bandombele" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Monsanglant-Louvet" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03239304v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03239668v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830096v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Fidder-Woudberg" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951647v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tesquet" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Guyon" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tresse" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352142v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Batault" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01937359v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01937336v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2018-12578" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830108v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01936546v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03239412v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853116v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01931051v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01937322v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830054v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Francois" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352178v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368485v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Olivier" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Maroga Mboula" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01936896v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01936933v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394561v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01936889v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Morisseau" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01383787v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01937312v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854347v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Chivas-Joly" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Longuet" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Debray" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379399v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853020v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162751v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bruno" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Hort" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Platel" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Petit" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853034v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh-Trinh Tran" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383804v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383812v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379408v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Pena" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.S. Goh" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853035v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379393v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368636v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855609v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852932v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852911v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427281v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351731v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855061v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855621v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01668935v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855599v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01204892v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Destaillats" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Sleiman" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855530v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852333v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00862319v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verriele" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chaillou" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rospars" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Batton-Hubert" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00915118v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Allam" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971228v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fleury" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971120v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971227v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971075v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971084v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292701v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193508v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781668v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faur Brasquet" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564519v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Blondel" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2025-43942" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03863032v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347468v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo O. Unac" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01936564v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01940702v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01936521v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352769v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01936478v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352156v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01936892v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safaa Abd Ali" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01936884v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368515v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368606v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368656v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313526v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chazarenc" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Reboul" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2777/59366" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945331v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Prieur Du Plessis" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862577v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Cortella" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Albino" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Froment" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Cinquin" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Alcaraz" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>