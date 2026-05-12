--- v1 (2026-04-06)
+++ v2 (2026-05-12)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurence LE COQ </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Pr. Laurence Le Coq, Dean of Research and economic development, Institut Mines-Télécom, GEPEA UMR CNRS 6144</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">laurence-le-coq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9060-2755</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">088416151</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/W-7345-2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurence Le Coq is Professor in Environmental Engineering. She is Dean of Research and economic development at </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut Mines-Télécom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">From 2017 to 2024 she was successively Vice Dean / Dean of Research & Innovation at IMT Atlantique, and from 2015 to 2017 Dean of Research  at Mines Nantes. From 2008 to 2015, she was in charge of the </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy system & environmental engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> department at Mines Nantes, as well as deputy director of the Doctoral School in Engineering science. She was deputy director of </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEPEA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> laboratory (UMR CNRS 6144) from 2012 to 2020.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Her research activitiy is conducted in </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEPEA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> laboratory, a joint research unit merging CNRS, Nantes University, ONIRIS and IMT Atlantique. It deals with mass transfer and particle transport through porous media. She is author of more than 60 publications in international peer-review journals and more than 80 communications in international congress. Her scientific skills are related to :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Aerosol : Transport, capture et resuspension at fluid/solid (porous) interface – application to air depollution and gas separation for energy valorisation or environmental issues.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Gazeous pollutants : Transfer w/w.o. reaction at fluid/solid (porous) interface – application to COV, PAH and inorganic compounds adsorption for air, fumes and syngas treatment.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Pourous media : Structural and physico-chemical characterisation in relation with mass transfer / flow through porous media – application to new carboneceous adsorbant and filter clogging.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (81)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical modeling of the permeability of filter media exhibiting a bimodal fibre diameter distribution - Beyond empirical models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicie Theron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Mrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Haouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Woudberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cjce.25664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05065789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodological Development for Studying the Chemical Composition of Exhaust Particle Emissions: Application to a Passenger Vessel Operating on Marine Gas Oil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ridha Mahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Sagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (2), pp.126. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/atmos16020126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05075163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiapproach Design Methodology of a Downscaled Wet Scrubber to Study the Collection of Submicronic Particles from Waste Incineration Flue Gas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Hoyos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ala Bouhanguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Durécu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (8), pp.1655. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pr12081655⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05069425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of the temporal evolution of microparticle resuspension in ventilated duct during a fan start by a Monte Carlo model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesica Benito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicie Theron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Uñac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Vidales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerosol Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 58 (3), pp.244-263. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02786826.2024.2313094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04807377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of test Protocol on Filtration Efficiency of Medical Face Mask Material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ala Bouhanguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Andres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerosol and Air Quality Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24, pp.230180. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4209/aaqr.230180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04521231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image analysis for the time-resolved description of microparticle resuspension under transient airflow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Cazes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fiabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicie Theron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Aerosol Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 173, pp.106198. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaerosci.2023.106198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04109582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of Nanoparticle Collection by a Pilot-Scale Spray Scrubber Operated Under Waste Incineration Conditions: Using Box–Behnken Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Adah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Durécu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste and Biomass Valorization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (10), pp.3455-3474. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12649-023-02097-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of bacterial filtration efficiency vs. particle filtration efficiency to assess the performance of non-medical face masks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrietta Essie Whyte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Montigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Audoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Verhoeven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Prier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (1), pp.1188. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-05245-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lab-scale characterization of emissions from incineration of halogen- and sulfur-containing nanowastes by use of a tubular furnace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dutouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aguerre-Chariol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Durécu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (3), pp.1139-1152. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13762-021-03227-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03217724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of washing parameters on bacterial filtration efficiency and breathability of community and medical facemasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrietta Essie Whyte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Sarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Verhoeven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (1), pp.15853. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-20354-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04567651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorption properties of activated carbons for the capture of methyl iodide in the context of nuclear industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chebbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Monsanglant-Louvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gerente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon Trends</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7, pp.100164. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cartre.2022.100164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03585406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spray scrubber for nanoparticle removal from incineration fumes from the incineration of waste containing nanomaterials: Theoretical and experimental investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Adah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Boudhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Durécu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerosol Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 56 (1), pp.75 - 91. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02786826.2021.1974332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04581871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the transient airflow pattern on the temporal evolution of microparticle resuspension: Application to ventilated duct during fan acceleration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicie Theron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djihad Debba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerosol Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 56 (11), pp.1033-1046. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02786826.2022.2120793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reuse of medical face masks in domestic and community settings without sacrificing safety: Ecological and economical lessons from the Covid-19 pandemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Alcaraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Pourchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Chazelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 288, pp.132364. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2021.132364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844375v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reusability of face masks: Influence of washing and comparison of performance between medical face masks and community face masks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrietta Essie Whyte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Sarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Verhoeven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Technology and Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 28, pp.102710. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eti.2022.102710⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844335v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papovit - Particules en élevages de porcs et de volailles et itinéraires techniques : mise au point méthodologique et acquisition de facteurs d’émissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Guingand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Boulestreau-Boulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Génot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 85, pp.249-262. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2022-vol85-art19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03764915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting the permeability and specific surface area of compressed and uncompressed fibrous media including the Klinkenberg effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Woudberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Maré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. van Heyningen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicie Theron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 377, pp.488-505. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2020.08.081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum to “Local experimental methodology for the study of microparticles resuspension in ventilated duct during fan acceleration” [Journal of Aerosol Science, Vol 140, 2020, 105477]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicie Theron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djihad Debba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Aerosol Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 156, pp.105832. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaerosci.2021.105832⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03278868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local variations of air velocity in the vicinity of filter pleats in transitional airflow regime – Experimental and numerical approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Mrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicie Theron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Zgheib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Separation and Purification Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 268, pp.118658. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seppur.2021.118658⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local experimental methodology for the study of microparticles resuspension in ventilated duct during fan acceleration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicie Theron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djihad Debba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Aerosol Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 140, pp.105477. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaerosci.2019.105477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élaboration d’un protocole de mesure des émissions de particules en élevage avicole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Genot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Chiffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TeMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05194251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of nonwoven geotextiles on soil drainage and filtration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour-Eddine Sabiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Caylet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Montillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Durkheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24 (5), pp.670-688. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19648189.2017.1415982⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of nanosilica emission in polydimethylsiloxane composite during incineration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ounoughene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chivas-Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Longuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Marie Lopez-Cuesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 371, pp.415-422. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2019.03.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02192647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactivity and deactivation mechanisms of pyrolysis chars from bio-waste during catalytic cracking of tar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Hervy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Weiss-Hortala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doan Pham Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 237, pp.487-499. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2019.01.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01977738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of air humidity on particle filtration performance of a pulse-jet bag filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Boudhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Durecu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Gueraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Aerosol Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 130, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaerosci.2019.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalytic cracking of ethylbenzene as tar surrogate using pyrolysis chars from wastes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Hervy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gerente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doan Pham Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Weiss-Hortala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomass and Bioenergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 117, pp.86-95. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biombioe.2018.07.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01867484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H2S removal from syngas using wastes pyrolysis chars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Hervy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doan Pham Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gerente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Weiss-Hortala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ange Nzihou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 334, p.2179-2189. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2017.11.162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the influence of local porosity variations and anisotropy effects on the permeability of fibrous media for air filtration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Woudberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicie Theron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 180, pp.70 - 78. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.CES.2018.01.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01700159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced characterization unravels the structure and reactivity of wood-based chars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Berhanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Hervy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Weiss-Hortala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 130, p.79-89. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaap.2018.01.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01700193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulse-Jet Bag Filter Performances for Treatment of Submicronic and Nanosized Particles from Waste Incineration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Boudhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Gueraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Durécu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Venditti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste and Biomass Valorization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (5), pp.731-737. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12649-017-9858-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photocatalytic oxidation of VOCs at ppb level using a closed-loop reactor: The mixture effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Hequet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Raillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Debono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 226, pp.473 - 486. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.APCATB.2017.12.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01700177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How chemical and physical mechanisms enable the influence of the operating conditions in a photocatalytic indoor air treatment device to be modeled</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Batault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Hequet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Raillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Thévenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 307, pp.766 - 775. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2016.08.118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01423685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the Clean Air Delivery Rate (CADR) of Photocatalytic Oxidation (PCO) Purifiers for Indoor Air Pollutants Using a Closed-Loop Reactor. Part II: Experimental Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Hequet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Batault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Raillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Thévenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Photon-involving Purification of Water and Air, 22 (3), pp.408. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules22030408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical and experimental investigations of the influence of the pleat geometry on the pressure drop and velocity field of a pleated fibrous filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicie Theron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Separation and Purification Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 182, pp.69-77. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seppur.2017.02.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of the fungal fraction released from various preloaded fibrous filters during a simulated ventilation restart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Morisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Andres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indoor Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (3), pp.529-538. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ina.12330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the porous structure of a non-woven fibrous medium for air filtration at local and global scales using porosimetry and X-ray micro-tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicie Theron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 320, pp.295-303. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2017.07.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01700199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale characterisation of chars mineral species for tar cracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Hervy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Berhanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Weiss-Hortala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Chesnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gerente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 189, pp.88-97. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fuel.2016.10.089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01391562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VOC ternary mixture effect on ppb level photocatalytic oxidation: Removal kinetic, reaction intermediates and mineralization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Debono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Hequet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Thevenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 218, pp.359 - 369. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcatb.2017.06.070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01700203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Polymer Waste Containing Nano-fillers Prior its End-of-Life Treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Trinh Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Venditti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Durecu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste and Biomass Valorization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (7), pp.2463-2471. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12649-016-9757-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01423661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal disposal of waste containing nanomaterials: first investigations on a methodology for risk management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ounoughene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lebihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Debray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chivas-Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Longuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 838, pp.012024. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/838/1/012024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01700214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtration performances of HVAC filters for PM10 and microbial aerosols— Influence of management in a lab-scale air handling unit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa F. González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Andres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Liard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Renner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerosol Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 50 (6), </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02786826.2016.1167833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01324435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical and numerical modeling of nanoparticles transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Boudhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Gueraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Energy for a Clean Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (1-4), pp.13 - 21. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1615/InterJEnerCleanEnv.2016015630⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01423689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavior and Fate of Halloysite Nanotubes (HNTs) When Incinerating PA6/HNTs Nanocomposite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghania Ounoughene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chivas-Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Motzkus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Longuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 49 (9), pp.5450-5457. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es505674j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01201688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acetaldehyde and acetic acid adsorption on TiO2 under dry and humid conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Batault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Hequet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 264, pp.197-210. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2014.10.089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement in 8h-sampling rate assessment considering meteorological parameters variability for biogas VOC passive measurements in the surroundings of a French landfill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Verriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Allam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Depelchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Talanta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 144, pp.294--302. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.talanta.2015.05.083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01260871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial aerosol filtration: growth and release of bacteria-fungi consortium collected by fibrous filters in different operating conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Forthomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Andres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Duquenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Aerosol Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 72, pp.32-46. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaerosci.2014.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01098171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical determination of the effect of compression on the permeability of fibrous porous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Woudberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. C. Van Heyningen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Du Plessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 112, pp.108-115. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1019/j.ces.2014.03.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Experimental Designs to Establish a Kinetic Law for a Gas Phase Photocatalytic Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Raillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Maudhuit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Hequet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sablayrolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Chemical Reactor Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 12 (1), </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/ijcre-2014-0012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01206905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas phase photocatalytic oxidation of decane at ppb levels: Removal kinetics, reaction intermediates and carbon mass balance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Debono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gravejat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Hequet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Raillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 258, pp.17--29. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jphotochem.2013.02.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-Ingredients Carry-Over During Bucket Elevator Handling in Feed Industry: Influence of Process Parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Leloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Putier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Solliec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Process Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 36 (5), pp.675--685. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jfpe.12031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TiO2 photocatalytic oxidation of indoor VOCs at ppb levels in a multi-pass dynamic reactor: Influence of VOCs mixture on reaction intermediates concentrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Debono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Raillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Hequet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abstracts of Papers of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syngas Treatment Unit for Small Scale Gasification - Application to IC Engine Gas Quality Requirement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D C Ashenafi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (1), pp.95 - 103. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36884/jafm.5.01.11963⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01423677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovery comparisons--hot nitrogen Vs steam regeneration of toxic dichloromethane from activated carbon beds in oil sands process.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shivaji G Ramalingam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Pre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Giraudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Cloirec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 205-206, pp.222-228. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2011.12.062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global statistical predictor model for characteristic adsorption energy of organic vapors-solid interaction: use in dynamic process simulation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shivaji G Ramalingam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lomig Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Pre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Giraudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 377 (1), pp.375-378. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2012.03.068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of microbial aerosol behaviour in heating, ventilating and air-conditioning systems - quantification of Staphylococcus epidermidis and Penicillium oxalicum viability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Forthomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Andres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Duquenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 34 (8), pp.993-997. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09593330.2012.689370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different families of volatile organic compounds pollution control by microporous carbons in temperature swing adsorption processes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shivaji G Ramalingam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Pre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Giraudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Cloirec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 221-222, pp.242-247. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2012.04.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazardous dichloromethane recovery in combined temperature and vacuum pressure swing adsorption process.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shivaji Ganesan Ramalingam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerôme Saussac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Pre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Giraudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 198, pp.95-102. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2011.10.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00919908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude cinétique, à lʼéchelle de la ppb, des sous-produits formés durant lʼoxydation photocatalytique du toluène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Debono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Hequet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Raillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 211, pp.305-312</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorption phenomena in photocatalytic reactions: The case of toluene, acetone and heptane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Maudhuit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Raillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Hequet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sablayrolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 170 (2-3), pp.464--470. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2011.02.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toluene photocatalytic oxidation at ppbv levels: Kinetic investigation and carbon balance determination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Debono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gravejat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Hequet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Raillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 106 (3-4), pp.600 - 608. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcatb.2011.06.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01423680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas adsorption capacity of Municipal Solid Waste Incineration Bottom Ashes based materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenne Grellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, N°57 - Janvier-Février-Mars 2010, pp.7. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.3108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of sludge-based carbonaceous materials in a hybrid water treatment process based on adsorption and catalytic wet air oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Julcour-Lebigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Andriantsiferana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguessan Joachim Krou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elham Farouk Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 91 (12), pp.2432-2439. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.JENVMAN.2010.06.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photocatalytic oxidation of indoor VOCs at ppb levels: Kinetics of by-products formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Debono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Hequet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Raillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abstracts of Papers of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 239</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indoor air particulate filtration onto activated carbon fiber media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Lorimier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Subrenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Cloirec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 134 (2), pp.126--137. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1061/(ASCE)0733-9372(2008)134:2(126)⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence on permeability of the structural parameters of heterogeneous porous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 29 (2), pp.141-149. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09593330802028477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SFGP 2007: Microbial growth onto filter media used in air treatment devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bonnevie Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Andres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Cloirec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Chemical Reactor Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 6 (1), </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2202/1542-6580.1675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined air treatment: Effect of composition of fibrous filters on toluene adsorption and particle filtration efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rochereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Benesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Mauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Subrenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Research and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 86 (6), pp.577 - 584. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cherd.2008.02.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01423681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of complex fibrous media composition on their performances for VOC and particle removal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rochereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Subrenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Mauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Cloirec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 28 (12), pp.1365-1375. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09593332808618894⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00292100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collection efficiency of a woven filter made of multifiber yarn: Experimental characterization during loading and clean filter modeling based on a two-tier single fiber approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Benesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Solliec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Aerosol Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 37 (8), pp.974--989. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaerosci.2005.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of fibrous activated carbons from natural cellulose (jute, coconut) fibers for water treatment applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Hoa Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Cloirec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 44 (12), pp.2569 - 2577. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2006.05.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of porous carbonaceous adsorbent from physical activation of sewage sludge: application to wastewater treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Cloirec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 53 (3), pp.237--244. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/wst.2006.102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of adsorbents from sewage sludge by steam activation for industrial emission treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Cloirec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Process Safety and Environmental Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 84 (B4), p.258-264. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1205/psep.05161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental design methodology for the preparation of carbonaceous sorbents from sewage sludge by chemical activation - application to air and water treatments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faur-Brasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Courcoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Cloirec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 58 (4), pp.423--437. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2004.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production and characterization of adsorbent materials from an industrial waste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faur-Brasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Cloirec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adsorption - Journal of the International Adsorption Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 11 (S1), pp.793--798. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10450-005-6025-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorption of toluene onto activated carbon fibre cloths and felts: Application to indoor air treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lorimier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Subrenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Cloirec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 26 (11), pp.1217--1230. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09593332608618600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure characterization and adsorption properties of pyrolyzed sewage sludge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faur-Brasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Cloirec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 39 (11), pp.4249--4257. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es0497532⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation and characterization of activated carbon from sewage sludge: carbonization step</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faur-Brasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Cloirec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 49 (1), pp.139-146. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/wst.2004.0041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image analysis: a useful tool for porous media characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Montillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 26 (12), pp.1285--1289. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ceat.200310020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characteristics of fixed beds packed with anisotropic particles - Use of image analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Montillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 121 (2-3), pp.138--148. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0032-5910(01)00332-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About the applicability of commonly used pressure-flow models to plane single-layer filters of activated carbon fabric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pavageau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mabit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Solliec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 55 (14), pp.2699--2712. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0009-2509(99)00547-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fibrous media plugging modelling for liquid filtration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Silvy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 174, pp.145--166. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00986449908912793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (68)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse PIV d'un écoulement de canal en phase d'accélération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Baptiste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fiabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicie Theron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Georgeault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e Congrès Francophone de Techniques Laser</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Vélocimétrie Laser, Sep 2024, Lyon, France. pp.248-256</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the resuspension phenomenon during airflow acceleration using Eulerian and Lagrangian approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Cazes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicie Theron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fiabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference, EAC2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Malaga, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04385714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remise en suspension de microparticules pour des accélérations d'air: analyse dimensionnelle des propriétés de l'écoulement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Cazes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicie Theron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fiabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA2023 : 36ème Congrès Français sur les Aérosols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASFERA, Mar 2023, Paris, France. p. 29, </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25576/ASFERA-CFA2023-32910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04043159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microparticle resuspension under accelerated airflow: dimensional analysis to account for the airflow pattern properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Cazes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicie Theron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fiabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Aerosol Conference (IAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Athens, Greece. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03862988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse d'images pour l'étude de la remise en suspension de particules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Cazes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fiabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicie Theron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA2022 - 35ème Congrès Français sur les Aérosols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASFERA, May 2022, Paris, France. 4 p., </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25576/ASFERA-CFA2022-27959⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des moyens de génération et de mesure des aérosols sur l'efficacité de filtration de masques chirurgicaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ala Bouhanguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Andres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français sur les Aérosols 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Paris, France. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25576/ASFERA-CFA2021-24833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03245327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie de mesure des particules primaires émises par des bâtiments d'élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Guingand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Mrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2020 : 33ème Congrès Français sur les Aérosols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Paris (visioconférence), France. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25576/ASFERA-CFA2020-19756⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03245349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des variations locales de vitesse de l'air à proximité de filtres plissés par mesures anémométriques et simulations numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Mrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicie Theron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Allam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Zgheib²</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2020 : 33ème Congrès Français sur les Aérosols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Paris (visioconférence), France. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25576/ASFERA-CFA2020-19770⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03245335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoparticle Collection by a Lab-Scale Spray Scrubber Designed for Fume Treatment under Incineration Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Boudhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Durecu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dutouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le-Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference (EAC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Gothenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03237751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fin de vie des nanomatériaux dans la filière d'incinération. Caractérisation et traitement des émissions de particules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Durecu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dutouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Congrès de la Société Française de Génie des Procédés (SFGP 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03237778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de l'émission particulaire de nanodéchets halogénés lors d'une incinération dans un four de laboratoire à 1100°C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Dutouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Aguerre-Chariol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Boudhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français sur les Aérosols 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Paris, France. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25576/ASFERA-CFA2019-16675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03245361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NANOWET project : characterization of nanoparticle emission from high temperature incineration of nano-/halogen-/sulfur-containing wastes and performances of wet-scrubber units</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Boudhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dutouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Venditti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Durecu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Conference on Engineering for Waste and Biomass Valorisation (WasteEng 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03239413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Removal efficiency of methyl iodide by KI/TEDA impregnated activated carbons in the context of nuclear accident</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouheb Chebbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gerente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokili Marcel Bandombele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Monsanglant-Louvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon2018. The World Conference on Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle emission characterization when incinerating nanowastes using a lab scale tubular furnace operating at 1100°C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dutouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Boudhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Durecu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Conference Nanosafe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Grenoble, France. pp.35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03239304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle emission characterization when incinerating halogen- and sulfur- containing nanowaste using a lab scale tubular furnace operating at 1100°C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dutouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Boudhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Durecu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerosol Technology 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bilbao, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03239668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an analytical model to account for local porosity variations and anisotropy effects on the permeability of fibrous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicie Theron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Fidder-Woudberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Filtech 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Cologne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01830096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous removal of soot and Nox from biomass fumes over functionalized sintered filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tesquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Filtech 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Cologne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of The Clean Air Delivery Rate (CADR) of Photocatalytic Oxidation Purifiers Using a Closed Loop Reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Hequet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Batault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Raillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Thévenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Meeting on Solar Chemistry and Photocatalysis Environmental Applications (SPEA10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Alméria, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtration performance of lab-scale pulse-jet bag filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Boudhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Gueraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FILTECH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Cologne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01937359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de l'humidité sur les performances de collecte de particules submicrométriques d’un filtre à manche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Boudhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Gueraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français sur les Aérosols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Paris, France. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25576/ASFERA-CFA2018-12578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01937336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of wall air flow properties on the resuspension kinetics of microparticles in ventilated duct under accelerated flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicie Theron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djihad Debba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerosol Technology 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bilabo, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01830108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of lab-scale spraying scrubber for the study of submicronic and nano-particles collection in flue-gas incineration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Boudhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Durecu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dutouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluid particle separation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of industrial wastes in relation with incineration fumes and residue composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Boudhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dutouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Venditti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Conference on Engineering for Waste and Biomass Valorisation (WasteEng 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03239412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Nanowet : Influence de l’incinération haute température sur l’émission de nanoparticules contenues dans les déchets halogénés/soufrés - Efficacité de l’élimination des nanoparticules par les tours de lavage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dutouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Venditti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international FRANCOFILT 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capture of methyl iodide by impregnated activated carbons in the context of nuclear industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouheb Chebbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gerente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokili Marcel Bandombele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Monsanglant-Louvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CESEP'17: 7th International conference on Carbon for Energy Storage and Environment Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances de traitement d’un filtre à manche de laboratoire en condition de filière d’incinération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Boudhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Gueraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FRANCOFILT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01937322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la structure poreuse d’un media fibreux pour la filtration d’air par porosimétrie et micro-tomographie X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicie Theron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FRANCOFILT 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01830054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the Clean Air Delivery Rate (CADR) of PhotoCatalytic Oxidation purifiers for indoor air pollutants using a closed-loop reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Hequet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Batault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Raillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Thévenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Conference on Environmental Applications of Advanced Oxidation Processes (EAAOP 5)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of operating parameters on photocatalytic oxidation treatment efficiency: contact time investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Hequet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Maroga Mboula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Raillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Subrenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 14th International Conference on Indoor Air Quality and Climate (Indoorair 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Gand, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of humidity and temperature on bag filter performances for incineration fumes treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Boudhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Gueraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Durecu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Venditti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of filtration velocity and filter implementation on bag filter performances for the treatment of incineration raw fumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Boudhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Venditti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Durecu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Gueraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WasteEng</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an analytical model to predict the permeability of fibrous media for air filtration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicie Theron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Woudberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13èmes Journéess d'études des Milieux Poreux 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Anglet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology for the evaluation of HVAC combined filter performances regarding multipollutants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Morisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Andres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Filtration Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of pleats geometry on fibrous filter performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicie Theron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Filtration Congress 12, WFC12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of operating conditions on bag filter performances for incineration fumes treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Boudhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Venditti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Durecu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Gueraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th World Filtration Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01937312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal disposal of waste containing nano-objects : first investigations on a methodology for risk management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghania Ounoughene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Chivas-Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Longuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Debray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Conference Nanosafe "Health and safety issues related to nanomaterials for a socially responsible approach"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Grenoble, France. pp.245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01854347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency of pyrolysis chars from wastes as catalysts for tar removal in syngas purification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Hervy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gerente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Weiss-Hortala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doan Pham Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Engineering for Waste and Biomass Valorisation (WasteEng16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01379399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emission of ultrafine particles resulting from the thermal decomposition of polymer nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Marie Lopez-Cuesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghania Ounoughene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Longuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Chivas-Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOFRAM 2016 - 1st International Conference on ECO-friendly Flame Retardant Additives and Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Mons, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microorganisms spores inactivation by photocatalysis in air handling unit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Hequet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Hort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Platel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indoor Air 2016, the 14th International Conference on Indoor Air Quality and Climate Ghent, Belgium July 3-8 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02162751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of silicon polymer-containing by-product prior to waste treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh-Trinh Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Venditti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Durecu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Conference on Engineering for Waste and Biomass Valorisation (WasteEng 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural characterization of a high performance air filtration composite media at local and global scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicie Theron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Filtration Congress 12, WFC12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local experimental study of microparticles resuspension mechanisms in ventilated duct under accelerated flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djihad Debba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicie Theron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Solliec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference 2016, EAC2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomass valorization by means of thermo-chemical conversion processes: pyrolysis and surface activation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Pena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.S. Goh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gerente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Symposium on Carbon for Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01379408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fate of nanoparticles in fumes exhaust during incineration of nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghania Ounoughene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Chivas-Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Longuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Motzkus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Conference on Engineering for Waste and Biomass Valorisation (WasteEng 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogen sulfide removal from syngas over chars produced from pyrolysis of various solid wastes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Hervy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doan Pham Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Weiss-Hortala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gerente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Engineering for Waste and Biomass Valorisation (WasteEng16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01379393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rate law model to better understand the influence of process parameters during toluene photocatalytic degradation in indoor air conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Raillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Batault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Hequet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAEES, Procédés Avancés pour l'Environnement L'énergie et la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavior and fate of halloysite nanotubes (HNTs) when incinerating PA6 / HNTs nanocomposite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghania Ounoughene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Chivas-Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Motzkus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Longuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Conference on Safe Production and Use of Nanomaterials (Nanosafe 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combustion of a polysiloxane nanocomposite : study of two scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghania Ounoughene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Longuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Chivas-Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Motzkus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurofillers Polymer Blends 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01852932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement et devenir des nanotubes d’halloysite (HNTS) lors de l’incinération du nanocomposite PA6/HNTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghania Ounoughene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Chivas-Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Motzkus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Longuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30. Congrès Français sur les Aérosols (CFA 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01852911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations of thermal treatment of loaded HVAC filters for combined microbial inhibition and VOC partial desorption.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Morisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Andres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Healthy Building 2015 Europe - Conference Proceedings. International Society of Indoor Air Quality and Climate.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Eindhoven, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental characterization of the air flow in a ventilated duct in contribution to particle resuspension mechanism study at micro scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicie Theron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djihad Debba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Solliec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerosol Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Tampere, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerosol of silica nanoparticles generated during the combustion of a polysiloxane nanocomposite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghania Ounoughene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Chivas-Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Longuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Motzkus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerosol Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Tampere, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanowaste incineration: performances of a bag filter in a pilot scale device under real operating conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh-Trinh Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Venditti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Durecu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Conference on Engineering for Waste and Biomass Valorisation (WasteEng 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of pyrolysis chars from biomass and waste biomass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Hervy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gerente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Weiss-Hortala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WasteEng 2014 - 5th International Conference on Engineering for Waste and Biomass Valorisation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Rio de Janeiro, Brazil. p.1773-1779</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01668935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of nanoparticulate emissions from the incineration of wastes containing manufactured nanomaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh-Trinh Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghania Ounoughene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Venditti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Durecu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Conference on Safe Production and Use of Nanomaterials (Nanosafe 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indoor air purification by photocatalytic oxidation: Fate of contaminants released in the gas phase and key parameter optimization for the improvement of the process efficiency and safety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Raillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Destaillats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Hequet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Sleiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Debono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">248th National Meeting of the American-Chemical-Society (ACS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACS, Aug 2014, San Franscico, CA, United States. pp.839-ENVR</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtration performances of a lab bag-filter unit under specifications of incineration fluegas treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh-Trinh Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Debray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Venditti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Aerosol Technology 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Karlsruhe, Germany. pp.Abstract T290A2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des performances d’un filtre à manche en conditions de laboratoire représentatives du traitement des fumées d’incinération - Application aux déchets contenant des nanomatériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh-Trinh Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Venditti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Durecu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29. Congrès Français sur les Aérosols (CFA 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01852333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology to estimate methane surface emission in a landfill site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Allam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Verriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rospars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Batton-Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sardinia 2013 14th International waste managment and manfill symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Forte village - Sa Margherita di Pila, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00862319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie d'évaluation des émissions surfaciques de biogaz d'un centre de stockage de déchets non dangereux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Allam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Verriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rospars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Batton-Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFGP2013 - XIVe congrès de la Société Française de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00915118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the raw gases emitted during the thermal treatment of nanocomposites, and potential impacts on flue gas cleaning systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghania Ounoughene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Chivas-Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Longuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. European meeting on Fire Retardancy and Protection of Materials (FRPM 13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00971228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet NANOFlueGas : Caractérisation des émissions particulaires lors de l'incinération de déchets contenant des nanomatériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh-Trinh Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Venditti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Durecu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28. Congrès Français sur les Aérosols (CFA 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00971120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of aerosols emitted during the incineration of nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghania Ounoughene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Chivas-Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Longuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Motzkus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference (EAC 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00971227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The NANOFlueGas Project : characterization and reduction of particulate emissions from the incineration of wastes containing manufactured nanomaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh-Trinh Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Venditti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Durecu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Safety of Engineered Nanoparticles and Nanotechnologies (SENN2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00971075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of nanoparticulate emissions from the incineration of wastes containing manufactured nanomaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh-Trinh Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Venditti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Durecu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Conference on Safe Production and Use of Nanomaterials (Nanosafe 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00971084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of process operating parameters of fibrous filter media on end-use properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Benesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Cloirec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Mauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rochereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Congrès Français de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Saint-Etienne, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00292701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of process operating conditions on nonwoven filter properties : application to VOC and particles combined treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rochereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Benesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Subrenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Cloirec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd European Conference on Filtration and Separation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of adsorbents from sewage sludge by steam activation for industrial emission treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faur Brasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Cloirec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WasteEng05 -1st International conference on engineering for waste treatment. Beneficial use of waste and by-products = 1ère Conférence internationale sur l'ingénierie pour le traitement des déchets. Valorisation des déchets et sous-produits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Albi, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the acceleration of a channel flow to study particle resuspension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Baptiste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicie Theron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fiabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Georgeault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Association Française d'Etudes et de Recherches sur les Aérosols (ASFERA). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français sur les Aerosols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Paris, France. 2025, </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25576/ASFERA-CFA2025-43942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05564519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image analysis for time-resolved analysis of microparticle resuspension kinetics on a ventilated duct surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Cazes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fiabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicie Theron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Aerosol Conference (IAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Monte Carlo simulations to predict particle resuspension kinetics during airflow acceleration in a wind tunnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesica Benito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicie Theron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo O. Unac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Vidales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Goteborg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02347468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NANOWET project : characterization of nanoparticle emission from high temperature incineration of nano-/halogen-/sulfur-containing wastes and performances of wet-scrubber units</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Boudhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dutouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Venditti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Durecu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WasteEng</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the porous structure of a fibrous medium used for air filtration by X-ray micro-tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicie Theron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etudes des Milieux Poreux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle emission characterization when incinerating halogen- and sulfur- containing nanowaste using a lab scale tubular furnace operating at 1100°C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dutouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Boudhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Durecu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">aerosol technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bilbao, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation d'un réacteur fermé à boucle recirculante pour la détermination des capacités de traitement des épurateurs d'air par photocatalyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Hequet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Batault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Raillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Thévenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème congrès de la Société Française de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet NANOWET : influence de l’incinération haute température sur l’émission de nanoparticules contenues dans les déchets halogènes/soufres – efficacité de l’élimination des nanoparticules par les tours de lavage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dutouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Venditti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FrancoFilt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the Clean Air Delivery Rate (CADR) of PhotoCatalytic Oxidation purifiers for indoor air pollutants using a closed-loop reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Hequet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Batault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Raillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Thévenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th World Congress of Chemical Engineering (WCCE10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antimicrobial Effect Of F7 Polypropylene Fibrous Filter Containing Zinc Pyrithione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safaa Abd Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Andres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indoor Air 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of combine processes for atmospheric multi-pollutant removal through the HVAC of an individual house</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Morisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Andres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indoor Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stand-alone purification unit for indoor air quality improvement: Evaluation of photocatalytic commercial devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Hequet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Maroga Mboula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Raillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Thévenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPEA9- 9th European Meeting on Solar Chemistry and Photocatalysis: Environmental Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of physico-chemical mechanisms for modeling the influence of operating conditions in a PCO indoor air treatment device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Batault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Raillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Hequet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPEA9-9th European Meeting on Solar Chemistry and Photocatalysis: Environmental Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of photocatalytic device geometry for indoor air treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Hequet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Batault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Subrenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Raillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCE-10, 10th European Congress in Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using slag as sorbent to remove phosphorus from wastewater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Andres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gerente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Reboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">European Commission. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Final report, European Commission</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RFCS, pp.101, 2014, 9789279350368. </w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2777/59366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling And Analysis Of Permeability Of Anisotropic Compressed Non-Woven Filters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Prieur Du Plessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Woudberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vafai, K. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Porous Media and Its Applications in Science, Engineering and Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Institute of Physics, pp.272--277, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility of gamma or e-beam irradiation as a treatment for reuse of medical masks after a first use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Cortella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Albino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Froment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Cinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P Alcaraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">International Atomic Energy Agency (IAEA). 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04862577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId491"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurence LE COQ </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Pr. Laurence Le Coq, Dean of Research and economic development, Institut Mines-Télécom, GEPEA UMR CNRS 6144</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">laurence-le-coq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9060-2755</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">088416151</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=26ttQqcAAAAJ&hl=fr&oi=ao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/W-7345-2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurence Le Coq is Professor in Environmental Engineering. She is Dean of Research and economic development at </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut Mines-Télécom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">From 2017 to 2024 she was successively Vice Dean / Dean of Research & Innovation at IMT Atlantique, and from 2015 to 2017 Dean of Research  at Mines Nantes. From 2008 to 2015, she was in charge of the </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy system & environmental engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> department at Mines Nantes, as well as deputy director of the Doctoral School in Engineering science. She was deputy director of </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEPEA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> laboratory (UMR CNRS 6144) from 2012 to 2020.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Her research activitiy is conducted in </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEPEA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> laboratory, a joint research unit merging CNRS, Nantes University, ONIRIS and IMT Atlantique. It deals with mass transfer and particle transport through porous media. She is author of more than 60 publications in international peer-review journals and more than 80 communications in international congress. Her scientific skills are related to :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Aerosol : Transport, capture et resuspension at fluid/solid (porous) interface – application to air depollution and gas separation for energy valorisation or environmental issues.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Gazeous pollutants : Transfer w/w.o. reaction at fluid/solid (porous) interface – application to COV, PAH and inorganic compounds adsorption for air, fumes and syngas treatment.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Pourous media : Structural and physico-chemical characterisation in relation with mass transfer / flow through porous media – application to new carboneceous adsorbant and filter clogging.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (81)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical modeling of the permeability of filter media exhibiting a bimodal fibre diameter distribution - Beyond empirical models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicie Theron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Mrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Haouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Woudberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cjce.25664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05065789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodological Development for Studying the Chemical Composition of Exhaust Particle Emissions: Application to a Passenger Vessel Operating on Marine Gas Oil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ridha Mahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Sagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (2), pp.126. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/atmos16020126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05075163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiapproach Design Methodology of a Downscaled Wet Scrubber to Study the Collection of Submicronic Particles from Waste Incineration Flue Gas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Hoyos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ala Bouhanguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Durécu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (8), pp.1655. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pr12081655⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05069425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of the temporal evolution of microparticle resuspension in ventilated duct during a fan start by a Monte Carlo model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesica Benito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicie Theron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Uñac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Vidales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerosol Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 58 (3), pp.244-263. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02786826.2024.2313094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04807377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of test Protocol on Filtration Efficiency of Medical Face Mask Material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ala Bouhanguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Andres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerosol and Air Quality Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24, pp.230180. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4209/aaqr.230180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04521231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image analysis for the time-resolved description of microparticle resuspension under transient airflow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Cazes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fiabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicie Theron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Aerosol Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 173, pp.106198. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaerosci.2023.106198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04109582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of Nanoparticle Collection by a Pilot-Scale Spray Scrubber Operated Under Waste Incineration Conditions: Using Box–Behnken Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Adah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Durécu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste and Biomass Valorization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (10), pp.3455-3474. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12649-023-02097-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of washing parameters on bacterial filtration efficiency and breathability of community and medical facemasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrietta Essie Whyte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Sarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Verhoeven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (1), pp.15853. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-20354-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04567651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the transient airflow pattern on the temporal evolution of microparticle resuspension: Application to ventilated duct during fan acceleration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicie Theron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djihad Debba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerosol Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 56 (11), pp.1033-1046. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02786826.2022.2120793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reuse of medical face masks in domestic and community settings without sacrificing safety: Ecological and economical lessons from the Covid-19 pandemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Alcaraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Pourchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Chazelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 288, pp.132364. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2021.132364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844375v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spray scrubber for nanoparticle removal from incineration fumes from the incineration of waste containing nanomaterials: Theoretical and experimental investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Adah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Boudhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Durécu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerosol Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 56 (1), pp.75 - 91. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02786826.2021.1974332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04581871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorption properties of activated carbons for the capture of methyl iodide in the context of nuclear industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chebbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Monsanglant-Louvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gerente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon Trends</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7, pp.100164. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cartre.2022.100164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03585406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papovit - Particules en élevages de porcs et de volailles et itinéraires techniques : mise au point méthodologique et acquisition de facteurs d’émissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Guingand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Boulestreau-Boulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Génot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 85, pp.249-262. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2022-vol85-art19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03764915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reusability of face masks: Influence of washing and comparison of performance between medical face masks and community face masks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrietta Essie Whyte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Sarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Verhoeven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Technology and Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 28, pp.102710. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eti.2022.102710⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844335v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lab-scale characterization of emissions from incineration of halogen- and sulfur-containing nanowastes by use of a tubular furnace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dutouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aguerre-Chariol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Durécu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (3), pp.1139-1152. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13762-021-03227-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03217724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of bacterial filtration efficiency vs. particle filtration efficiency to assess the performance of non-medical face masks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrietta Essie Whyte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Montigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Audoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Verhoeven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Prier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (1), pp.1188. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-05245-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum to “Local experimental methodology for the study of microparticles resuspension in ventilated duct during fan acceleration” [Journal of Aerosol Science, Vol 140, 2020, 105477]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicie Theron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djihad Debba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Aerosol Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 156, pp.105832. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaerosci.2021.105832⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03278868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local variations of air velocity in the vicinity of filter pleats in transitional airflow regime – Experimental and numerical approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Mrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicie Theron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Zgheib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Separation and Purification Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 268, pp.118658. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seppur.2021.118658⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting the permeability and specific surface area of compressed and uncompressed fibrous media including the Klinkenberg effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Woudberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Maré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. van Heyningen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicie Theron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 377, pp.488-505. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2020.08.081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of nonwoven geotextiles on soil drainage and filtration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour-Eddine Sabiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Caylet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Montillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Durkheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24 (5), pp.670-688. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19648189.2017.1415982⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élaboration d’un protocole de mesure des émissions de particules en élevage avicole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Genot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Chiffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TeMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05194251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local experimental methodology for the study of microparticles resuspension in ventilated duct during fan acceleration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicie Theron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djihad Debba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Aerosol Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 140, pp.105477. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaerosci.2019.105477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of air humidity on particle filtration performance of a pulse-jet bag filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Boudhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Durecu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Gueraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Aerosol Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 130, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaerosci.2019.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactivity and deactivation mechanisms of pyrolysis chars from bio-waste during catalytic cracking of tar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Hervy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Weiss-Hortala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doan Pham Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 237, pp.487-499. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2019.01.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01977738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of nanosilica emission in polydimethylsiloxane composite during incineration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ounoughene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chivas-Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Longuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Marie Lopez-Cuesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 371, pp.415-422. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2019.03.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02192647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H2S removal from syngas using wastes pyrolysis chars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Hervy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doan Pham Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gerente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Weiss-Hortala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ange Nzihou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 334, p.2179-2189. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2017.11.162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulse-Jet Bag Filter Performances for Treatment of Submicronic and Nanosized Particles from Waste Incineration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Boudhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Gueraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Durécu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Venditti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste and Biomass Valorization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (5), pp.731-737. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12649-017-9858-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced characterization unravels the structure and reactivity of wood-based chars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Berhanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Hervy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Weiss-Hortala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 130, p.79-89. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaap.2018.01.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01700193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the influence of local porosity variations and anisotropy effects on the permeability of fibrous media for air filtration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Woudberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicie Theron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 180, pp.70 - 78. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.CES.2018.01.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01700159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photocatalytic oxidation of VOCs at ppb level using a closed-loop reactor: The mixture effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Hequet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Raillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Debono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 226, pp.473 - 486. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.APCATB.2017.12.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01700177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalytic cracking of ethylbenzene as tar surrogate using pyrolysis chars from wastes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Hervy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gerente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doan Pham Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Weiss-Hortala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomass and Bioenergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 117, pp.86-95. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biombioe.2018.07.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01867484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How chemical and physical mechanisms enable the influence of the operating conditions in a photocatalytic indoor air treatment device to be modeled</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Batault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Hequet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Raillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Thévenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 307, pp.766 - 775. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2016.08.118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01423685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the Clean Air Delivery Rate (CADR) of Photocatalytic Oxidation (PCO) Purifiers for Indoor Air Pollutants Using a Closed-Loop Reactor. Part II: Experimental Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Hequet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Batault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Raillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Thévenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Photon-involving Purification of Water and Air, 22 (3), pp.408. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules22030408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale characterisation of chars mineral species for tar cracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Hervy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Berhanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Weiss-Hortala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Chesnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gerente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 189, pp.88-97. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fuel.2016.10.089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01391562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the porous structure of a non-woven fibrous medium for air filtration at local and global scales using porosimetry and X-ray micro-tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicie Theron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 320, pp.295-303. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2017.07.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01700199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical and experimental investigations of the influence of the pleat geometry on the pressure drop and velocity field of a pleated fibrous filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicie Theron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Separation and Purification Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 182, pp.69-77. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seppur.2017.02.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of the fungal fraction released from various preloaded fibrous filters during a simulated ventilation restart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Morisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Andres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indoor Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (3), pp.529-538. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ina.12330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal disposal of waste containing nanomaterials: first investigations on a methodology for risk management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ounoughene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lebihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Debray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chivas-Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Longuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 838, pp.012024. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/838/1/012024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01700214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VOC ternary mixture effect on ppb level photocatalytic oxidation: Removal kinetic, reaction intermediates and mineralization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Debono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Hequet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Thevenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 218, pp.359 - 369. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcatb.2017.06.070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01700203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Polymer Waste Containing Nano-fillers Prior its End-of-Life Treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Trinh Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Venditti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Durecu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste and Biomass Valorization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (7), pp.2463-2471. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12649-016-9757-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01423661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtration performances of HVAC filters for PM10 and microbial aerosols— Influence of management in a lab-scale air handling unit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa F. González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Andres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Liard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Renner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerosol Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 50 (6), </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02786826.2016.1167833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01324435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical and numerical modeling of nanoparticles transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Boudhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Gueraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Energy for a Clean Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (1-4), pp.13 - 21. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1615/InterJEnerCleanEnv.2016015630⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01423689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acetaldehyde and acetic acid adsorption on TiO2 under dry and humid conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Batault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Hequet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 264, pp.197-210. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2014.10.089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement in 8h-sampling rate assessment considering meteorological parameters variability for biogas VOC passive measurements in the surroundings of a French landfill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Verriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Allam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Depelchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Talanta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 144, pp.294--302. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.talanta.2015.05.083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01260871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavior and Fate of Halloysite Nanotubes (HNTs) When Incinerating PA6/HNTs Nanocomposite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghania Ounoughene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chivas-Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Motzkus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Longuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 49 (9), pp.5450-5457. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es505674j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01201688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial aerosol filtration: growth and release of bacteria-fungi consortium collected by fibrous filters in different operating conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Forthomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Andres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Duquenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Aerosol Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 72, pp.32-46. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaerosci.2014.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01098171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical determination of the effect of compression on the permeability of fibrous porous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Woudberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. C. Van Heyningen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Du Plessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 112, pp.108-115. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1019/j.ces.2014.03.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Experimental Designs to Establish a Kinetic Law for a Gas Phase Photocatalytic Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Raillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Maudhuit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Hequet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sablayrolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Chemical Reactor Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 12 (1), </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/ijcre-2014-0012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01206905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas phase photocatalytic oxidation of decane at ppb levels: Removal kinetics, reaction intermediates and carbon mass balance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Debono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gravejat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Hequet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Raillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 258, pp.17--29. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jphotochem.2013.02.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-Ingredients Carry-Over During Bucket Elevator Handling in Feed Industry: Influence of Process Parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Leloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Putier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Solliec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Process Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 36 (5), pp.675--685. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jfpe.12031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TiO2 photocatalytic oxidation of indoor VOCs at ppb levels in a multi-pass dynamic reactor: Influence of VOCs mixture on reaction intermediates concentrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Debono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Raillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Hequet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abstracts of Papers of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syngas Treatment Unit for Small Scale Gasification - Application to IC Engine Gas Quality Requirement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D C Ashenafi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (1), pp.95 - 103. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36884/jafm.5.01.11963⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01423677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global statistical predictor model for characteristic adsorption energy of organic vapors-solid interaction: use in dynamic process simulation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shivaji G Ramalingam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lomig Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Pre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Giraudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 377 (1), pp.375-378. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2012.03.068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovery comparisons--hot nitrogen Vs steam regeneration of toxic dichloromethane from activated carbon beds in oil sands process.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shivaji G Ramalingam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Pre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Giraudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Cloirec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 205-206, pp.222-228. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2011.12.062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of microbial aerosol behaviour in heating, ventilating and air-conditioning systems - quantification of Staphylococcus epidermidis and Penicillium oxalicum viability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Forthomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Andres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Duquenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 34 (8), pp.993-997. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09593330.2012.689370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different families of volatile organic compounds pollution control by microporous carbons in temperature swing adsorption processes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shivaji G Ramalingam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Pre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Giraudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Cloirec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 221-222, pp.242-247. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2012.04.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazardous dichloromethane recovery in combined temperature and vacuum pressure swing adsorption process.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shivaji Ganesan Ramalingam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerôme Saussac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Pre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Giraudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 198, pp.95-102. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2011.10.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00919908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude cinétique, à lʼéchelle de la ppb, des sous-produits formés durant lʼoxydation photocatalytique du toluène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Debono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Hequet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Raillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 211, pp.305-312</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorption phenomena in photocatalytic reactions: The case of toluene, acetone and heptane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Maudhuit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Raillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Hequet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sablayrolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 170 (2-3), pp.464--470. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2011.02.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toluene photocatalytic oxidation at ppbv levels: Kinetic investigation and carbon balance determination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Debono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gravejat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Hequet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Raillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 106 (3-4), pp.600 - 608. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcatb.2011.06.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01423680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of sludge-based carbonaceous materials in a hybrid water treatment process based on adsorption and catalytic wet air oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Julcour-Lebigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Andriantsiferana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguessan Joachim Krou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elham Farouk Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 91 (12), pp.2432-2439. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.JENVMAN.2010.06.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photocatalytic oxidation of indoor VOCs at ppb levels: Kinetics of by-products formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Debono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Hequet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Raillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abstracts of Papers of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 239</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas adsorption capacity of Municipal Solid Waste Incineration Bottom Ashes based materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenne Grellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, N°57 - Janvier-Février-Mars 2010, pp.7. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.3108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SFGP 2007: Microbial growth onto filter media used in air treatment devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bonnevie Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Andres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Cloirec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Chemical Reactor Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 6 (1), </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2202/1542-6580.1675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence on permeability of the structural parameters of heterogeneous porous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 29 (2), pp.141-149. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09593330802028477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indoor air particulate filtration onto activated carbon fiber media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Lorimier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Subrenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Cloirec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 134 (2), pp.126--137. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1061/(ASCE)0733-9372(2008)134:2(126)⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined air treatment: Effect of composition of fibrous filters on toluene adsorption and particle filtration efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rochereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Benesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Mauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Subrenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Research and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 86 (6), pp.577 - 584. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cherd.2008.02.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01423681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of complex fibrous media composition on their performances for VOC and particle removal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rochereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Subrenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Mauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Cloirec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 28 (12), pp.1365-1375. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09593332808618894⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00292100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collection efficiency of a woven filter made of multifiber yarn: Experimental characterization during loading and clean filter modeling based on a two-tier single fiber approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Benesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Solliec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Aerosol Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 37 (8), pp.974--989. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaerosci.2005.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of fibrous activated carbons from natural cellulose (jute, coconut) fibers for water treatment applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Hoa Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Cloirec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 44 (12), pp.2569 - 2577. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2006.05.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of porous carbonaceous adsorbent from physical activation of sewage sludge: application to wastewater treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Cloirec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 53 (3), pp.237--244. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/wst.2006.102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of adsorbents from sewage sludge by steam activation for industrial emission treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Cloirec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Process Safety and Environmental Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 84 (B4), p.258-264. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1205/psep.05161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production and characterization of adsorbent materials from an industrial waste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faur-Brasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Cloirec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adsorption - Journal of the International Adsorption Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 11 (S1), pp.793--798. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10450-005-6025-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorption of toluene onto activated carbon fibre cloths and felts: Application to indoor air treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lorimier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Subrenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Cloirec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 26 (11), pp.1217--1230. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09593332608618600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure characterization and adsorption properties of pyrolyzed sewage sludge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faur-Brasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Cloirec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 39 (11), pp.4249--4257. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es0497532⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental design methodology for the preparation of carbonaceous sorbents from sewage sludge by chemical activation - application to air and water treatments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faur-Brasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Courcoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Cloirec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 58 (4), pp.423--437. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2004.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation and characterization of activated carbon from sewage sludge: carbonization step</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faur-Brasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Cloirec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 49 (1), pp.139-146. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/wst.2004.0041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image analysis: a useful tool for porous media characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Montillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 26 (12), pp.1285--1289. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ceat.200310020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characteristics of fixed beds packed with anisotropic particles - Use of image analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Montillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 121 (2-3), pp.138--148. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0032-5910(01)00332-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About the applicability of commonly used pressure-flow models to plane single-layer filters of activated carbon fabric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pavageau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mabit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Solliec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 55 (14), pp.2699--2712. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0009-2509(99)00547-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fibrous media plugging modelling for liquid filtration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Silvy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 174, pp.145--166. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00986449908912793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (68)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse PIV d'un écoulement de canal en phase d'accélération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Baptiste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fiabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicie Theron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Georgeault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e Congrès Francophone de Techniques Laser</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Vélocimétrie Laser, Sep 2024, Lyon, France. pp.248-256</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the resuspension phenomenon during airflow acceleration using Eulerian and Lagrangian approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Cazes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicie Theron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fiabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference, EAC2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Malaga, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04385714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remise en suspension de microparticules pour des accélérations d'air: analyse dimensionnelle des propriétés de l'écoulement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Cazes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicie Theron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fiabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA2023 : 36ème Congrès Français sur les Aérosols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASFERA, Mar 2023, Paris, France. p. 29, </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25576/ASFERA-CFA2023-32910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04043159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse d'images pour l'étude de la remise en suspension de particules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Cazes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fiabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicie Theron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA2022 - 35ème Congrès Français sur les Aérosols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASFERA, May 2022, Paris, France. 4 p., </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25576/ASFERA-CFA2022-27959⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microparticle resuspension under accelerated airflow: dimensional analysis to account for the airflow pattern properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Cazes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicie Theron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fiabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Aerosol Conference (IAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Athens, Greece. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03862988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des moyens de génération et de mesure des aérosols sur l'efficacité de filtration de masques chirurgicaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ala Bouhanguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Andres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français sur les Aérosols 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Paris, France. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25576/ASFERA-CFA2021-24833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03245327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie de mesure des particules primaires émises par des bâtiments d'élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Guingand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Mrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2020 : 33ème Congrès Français sur les Aérosols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Paris (visioconférence), France. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25576/ASFERA-CFA2020-19756⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03245349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des variations locales de vitesse de l'air à proximité de filtres plissés par mesures anémométriques et simulations numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Mrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicie Theron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Allam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Zgheib²</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2020 : 33ème Congrès Français sur les Aérosols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Paris (visioconférence), France. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25576/ASFERA-CFA2020-19770⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03245335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoparticle Collection by a Lab-Scale Spray Scrubber Designed for Fume Treatment under Incineration Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Boudhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Durecu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dutouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le-Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference (EAC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Gothenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03237751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fin de vie des nanomatériaux dans la filière d'incinération. Caractérisation et traitement des émissions de particules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Durecu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dutouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Congrès de la Société Française de Génie des Procédés (SFGP 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03237778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de l'émission particulaire de nanodéchets halogénés lors d'une incinération dans un four de laboratoire à 1100°C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Dutouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Aguerre-Chariol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Boudhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français sur les Aérosols 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Paris, France. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25576/ASFERA-CFA2019-16675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03245361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Removal efficiency of methyl iodide by KI/TEDA impregnated activated carbons in the context of nuclear accident</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouheb Chebbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gerente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokili Marcel Bandombele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Monsanglant-Louvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon2018. The World Conference on Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle emission characterization when incinerating nanowastes using a lab scale tubular furnace operating at 1100°C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dutouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Boudhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Durecu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Conference Nanosafe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Grenoble, France. pp.35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03239304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an analytical model to account for local porosity variations and anisotropy effects on the permeability of fibrous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicie Theron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Fidder-Woudberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Filtech 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Cologne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01830096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle emission characterization when incinerating halogen- and sulfur- containing nanowaste using a lab scale tubular furnace operating at 1100°C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dutouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Boudhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Durecu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerosol Technology 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bilbao, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03239668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of wall air flow properties on the resuspension kinetics of microparticles in ventilated duct under accelerated flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicie Theron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djihad Debba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerosol Technology 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bilabo, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01830108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de l'humidité sur les performances de collecte de particules submicrométriques d’un filtre à manche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Boudhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Gueraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français sur les Aérosols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Paris, France. </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25576/ASFERA-CFA2018-12578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01937336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtration performance of lab-scale pulse-jet bag filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Boudhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Gueraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FILTECH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Cologne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01937359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of The Clean Air Delivery Rate (CADR) of Photocatalytic Oxidation Purifiers Using a Closed Loop Reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Hequet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Batault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Raillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Thévenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Meeting on Solar Chemistry and Photocatalysis Environmental Applications (SPEA10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Alméria, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous removal of soot and Nox from biomass fumes over functionalized sintered filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tesquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Filtech 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Cologne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of lab-scale spraying scrubber for the study of submicronic and nano-particles collection in flue-gas incineration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Boudhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Durecu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dutouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluid particle separation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of industrial wastes in relation with incineration fumes and residue composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Boudhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dutouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Venditti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Conference on Engineering for Waste and Biomass Valorisation (WasteEng 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03239412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NANOWET project : characterization of nanoparticle emission from high temperature incineration of nano-/halogen-/sulfur-containing wastes and performances of wet-scrubber units</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Boudhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dutouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Venditti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Durecu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Conference on Engineering for Waste and Biomass Valorisation (WasteEng 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03239413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Nanowet : Influence de l’incinération haute température sur l’émission de nanoparticules contenues dans les déchets halogénés/soufrés - Efficacité de l’élimination des nanoparticules par les tours de lavage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dutouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Venditti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international FRANCOFILT 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capture of methyl iodide by impregnated activated carbons in the context of nuclear industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouheb Chebbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gerente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokili Marcel Bandombele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Monsanglant-Louvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CESEP'17: 7th International conference on Carbon for Energy Storage and Environment Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances de traitement d’un filtre à manche de laboratoire en condition de filière d’incinération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Boudhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Gueraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FRANCOFILT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01937322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la structure poreuse d’un media fibreux pour la filtration d’air par porosimétrie et micro-tomographie X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicie Theron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FRANCOFILT 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01830054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the Clean Air Delivery Rate (CADR) of PhotoCatalytic Oxidation purifiers for indoor air pollutants using a closed-loop reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Hequet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Batault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Raillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Thévenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Conference on Environmental Applications of Advanced Oxidation Processes (EAAOP 5)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of pleats geometry on fibrous filter performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicie Theron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Filtration Congress 12, WFC12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal disposal of waste containing nano-objects : first investigations on a methodology for risk management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghania Ounoughene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Chivas-Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Longuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Debray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Conference Nanosafe "Health and safety issues related to nanomaterials for a socially responsible approach"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Grenoble, France. pp.245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01854347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of operating conditions on bag filter performances for incineration fumes treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Boudhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Venditti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Durecu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Gueraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th World Filtration Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01937312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency of pyrolysis chars from wastes as catalysts for tar removal in syngas purification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Hervy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gerente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Weiss-Hortala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doan Pham Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Engineering for Waste and Biomass Valorisation (WasteEng16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01379399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local experimental study of microparticles resuspension mechanisms in ventilated duct under accelerated flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djihad Debba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicie Theron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Solliec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference 2016, EAC2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of silicon polymer-containing by-product prior to waste treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh-Trinh Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Venditti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Durecu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Conference on Engineering for Waste and Biomass Valorisation (WasteEng 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomass valorization by means of thermo-chemical conversion processes: pyrolysis and surface activation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Pena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.S. Goh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gerente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Symposium on Carbon for Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01379408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural characterization of a high performance air filtration composite media at local and global scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicie Theron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Filtration Congress 12, WFC12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microorganisms spores inactivation by photocatalysis in air handling unit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Hequet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Hort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Platel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indoor Air 2016, the 14th International Conference on Indoor Air Quality and Climate Ghent, Belgium July 3-8 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02162751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emission of ultrafine particles resulting from the thermal decomposition of polymer nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Marie Lopez-Cuesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghania Ounoughene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Longuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Chivas-Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOFRAM 2016 - 1st International Conference on ECO-friendly Flame Retardant Additives and Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Mons, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fate of nanoparticles in fumes exhaust during incineration of nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghania Ounoughene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Chivas-Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Longuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Motzkus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Conference on Engineering for Waste and Biomass Valorisation (WasteEng 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogen sulfide removal from syngas over chars produced from pyrolysis of various solid wastes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Hervy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doan Pham Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Weiss-Hortala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gerente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Engineering for Waste and Biomass Valorisation (WasteEng16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01379393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology for the evaluation of HVAC combined filter performances regarding multipollutants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Morisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Andres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Filtration Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an analytical model to predict the permeability of fibrous media for air filtration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicie Theron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Woudberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13èmes Journéess d'études des Milieux Poreux 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Anglet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of humidity and temperature on bag filter performances for incineration fumes treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Boudhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Gueraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Durecu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Venditti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of filtration velocity and filter implementation on bag filter performances for the treatment of incineration raw fumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Boudhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Venditti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Durecu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Gueraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WasteEng</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of operating parameters on photocatalytic oxidation treatment efficiency: contact time investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Hequet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Maroga Mboula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Raillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Subrenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 14th International Conference on Indoor Air Quality and Climate (Indoorair 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Gand, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavior and fate of halloysite nanotubes (HNTs) when incinerating PA6 / HNTs nanocomposite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghania Ounoughene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Chivas-Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Motzkus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Longuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Conference on Safe Production and Use of Nanomaterials (Nanosafe 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rate law model to better understand the influence of process parameters during toluene photocatalytic degradation in indoor air conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Raillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Batault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Hequet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAEES, Procédés Avancés pour l'Environnement L'énergie et la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement et devenir des nanotubes d’halloysite (HNTS) lors de l’incinération du nanocomposite PA6/HNTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghania Ounoughene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Chivas-Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Motzkus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Longuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30. Congrès Français sur les Aérosols (CFA 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01852911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combustion of a polysiloxane nanocomposite : study of two scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghania Ounoughene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Longuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Chivas-Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Motzkus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurofillers Polymer Blends 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01852932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations of thermal treatment of loaded HVAC filters for combined microbial inhibition and VOC partial desorption.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Morisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Andres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Healthy Building 2015 Europe - Conference Proceedings. International Society of Indoor Air Quality and Climate.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Eindhoven, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental characterization of the air flow in a ventilated duct in contribution to particle resuspension mechanism study at micro scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicie Theron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djihad Debba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Solliec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerosol Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Tampere, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerosol of silica nanoparticles generated during the combustion of a polysiloxane nanocomposite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghania Ounoughene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Chivas-Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Longuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Motzkus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerosol Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Tampere, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of pyrolysis chars from biomass and waste biomass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Hervy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gerente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Weiss-Hortala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WasteEng 2014 - 5th International Conference on Engineering for Waste and Biomass Valorisation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Rio de Janeiro, Brazil. p.1773-1779</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01668935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of nanoparticulate emissions from the incineration of wastes containing manufactured nanomaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh-Trinh Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghania Ounoughene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Venditti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Durecu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Conference on Safe Production and Use of Nanomaterials (Nanosafe 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtration performances of a lab bag-filter unit under specifications of incineration fluegas treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh-Trinh Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Debray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Venditti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Aerosol Technology 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Karlsruhe, Germany. pp.Abstract T290A2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indoor air purification by photocatalytic oxidation: Fate of contaminants released in the gas phase and key parameter optimization for the improvement of the process efficiency and safety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Raillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Destaillats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Hequet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Sleiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Debono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">248th National Meeting of the American-Chemical-Society (ACS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACS, Aug 2014, San Franscico, CA, United States. pp.839-ENVR</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des performances d’un filtre à manche en conditions de laboratoire représentatives du traitement des fumées d’incinération - Application aux déchets contenant des nanomatériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh-Trinh Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Venditti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Durecu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29. Congrès Français sur les Aérosols (CFA 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01852333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanowaste incineration: performances of a bag filter in a pilot scale device under real operating conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh-Trinh Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Venditti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Durecu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Conference on Engineering for Waste and Biomass Valorisation (WasteEng 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology to estimate methane surface emission in a landfill site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Allam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Verriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rospars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Batton-Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sardinia 2013 14th International waste managment and manfill symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Forte village - Sa Margherita di Pila, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00862319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie d'évaluation des émissions surfaciques de biogaz d'un centre de stockage de déchets non dangereux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Allam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Verriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rospars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Batton-Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFGP2013 - XIVe congrès de la Société Française de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00915118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the raw gases emitted during the thermal treatment of nanocomposites, and potential impacts on flue gas cleaning systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghania Ounoughene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Chivas-Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Longuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. European meeting on Fire Retardancy and Protection of Materials (FRPM 13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00971228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of aerosols emitted during the incineration of nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghania Ounoughene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Chivas-Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Longuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Motzkus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference (EAC 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00971227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet NANOFlueGas : Caractérisation des émissions particulaires lors de l'incinération de déchets contenant des nanomatériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh-Trinh Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Venditti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Durecu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28. Congrès Français sur les Aérosols (CFA 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00971120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The NANOFlueGas Project : characterization and reduction of particulate emissions from the incineration of wastes containing manufactured nanomaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh-Trinh Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Venditti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Durecu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Safety of Engineered Nanoparticles and Nanotechnologies (SENN2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00971075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of nanoparticulate emissions from the incineration of wastes containing manufactured nanomaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh-Trinh Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Venditti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Durecu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Conference on Safe Production and Use of Nanomaterials (Nanosafe 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00971084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of process operating parameters of fibrous filter media on end-use properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Benesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Cloirec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Mauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rochereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Congrès Français de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Saint-Etienne, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00292701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of process operating conditions on nonwoven filter properties : application to VOC and particles combined treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rochereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Benesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Subrenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Cloirec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd European Conference on Filtration and Separation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of adsorbents from sewage sludge by steam activation for industrial emission treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faur Brasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Cloirec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WasteEng05 -1st International conference on engineering for waste treatment. Beneficial use of waste and by-products = 1ère Conférence internationale sur l'ingénierie pour le traitement des déchets. Valorisation des déchets et sous-produits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Albi, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the acceleration of a channel flow to study particle resuspension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Baptiste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicie Theron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fiabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Georgeault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Association Française d'Etudes et de Recherches sur les Aérosols (ASFERA). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français sur les Aerosols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Paris, France. 2025, </w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25576/ASFERA-CFA2025-43942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05564519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image analysis for time-resolved analysis of microparticle resuspension kinetics on a ventilated duct surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Cazes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fiabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicie Theron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Aerosol Conference (IAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Monte Carlo simulations to predict particle resuspension kinetics during airflow acceleration in a wind tunnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesica Benito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicie Theron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo O. Unac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Vidales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Goteborg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02347468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NANOWET project : characterization of nanoparticle emission from high temperature incineration of nano-/halogen-/sulfur-containing wastes and performances of wet-scrubber units</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Boudhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dutouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Venditti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Durecu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WasteEng</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the porous structure of a fibrous medium used for air filtration by X-ray micro-tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicie Theron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etudes des Milieux Poreux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle emission characterization when incinerating halogen- and sulfur- containing nanowaste using a lab scale tubular furnace operating at 1100°C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dutouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Boudhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Durecu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">aerosol technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bilbao, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet NANOWET : influence de l’incinération haute température sur l’émission de nanoparticules contenues dans les déchets halogènes/soufres – efficacité de l’élimination des nanoparticules par les tours de lavage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dutouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Venditti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FrancoFilt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation d'un réacteur fermé à boucle recirculante pour la détermination des capacités de traitement des épurateurs d'air par photocatalyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Hequet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Batault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Raillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Thévenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème congrès de la Société Française de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the Clean Air Delivery Rate (CADR) of PhotoCatalytic Oxidation purifiers for indoor air pollutants using a closed-loop reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Hequet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Batault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Raillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Thévenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th World Congress of Chemical Engineering (WCCE10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stand-alone purification unit for indoor air quality improvement: Evaluation of photocatalytic commercial devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Hequet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Maroga Mboula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Raillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Thévenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPEA9- 9th European Meeting on Solar Chemistry and Photocatalysis: Environmental Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of combine processes for atmospheric multi-pollutant removal through the HVAC of an individual house</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Morisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Andres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indoor Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of physico-chemical mechanisms for modeling the influence of operating conditions in a PCO indoor air treatment device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Batault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Raillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Hequet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPEA9-9th European Meeting on Solar Chemistry and Photocatalysis: Environmental Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antimicrobial Effect Of F7 Polypropylene Fibrous Filter Containing Zinc Pyrithione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safaa Abd Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Andres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indoor Air 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of photocatalytic device geometry for indoor air treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Hequet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Batault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Subrenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Raillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCE-10, 10th European Congress in Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using slag as sorbent to remove phosphorus from wastewater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Andres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gerente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Reboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">European Commission. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Final report, European Commission</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RFCS, pp.101, 2014, 9789279350368. </w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2777/59366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling And Analysis Of Permeability Of Anisotropic Compressed Non-Woven Filters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Prieur Du Plessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Woudberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vafai, K. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Porous Media and Its Applications in Science, Engineering and Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Institute of Physics, pp.272--277, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility of gamma or e-beam irradiation as a treatment for reuse of medical masks after a first use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Cortella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Albino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Froment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Cinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P Alcaraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">International Atomic Energy Agency (IAEA). 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04862577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId492"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7A2063D3"/>
+    <w:nsid w:val="03B44AE1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurence-le-coq" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9060-2755" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/088416151" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/W-7345-2019" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imt.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gepea.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065789v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Theron" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Mrad" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Joubert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Haouas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Woudberg" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.25664" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05075163v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridha Mahi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Villot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Sagot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Coq" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos16020126" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069425v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Hoyos" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala Bouhanguel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Henry" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dur&#233;cu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr12081655" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807377v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesica Benito" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo U&#241;ac" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Vidales" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02786826.2024.2313094" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521231v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Andres" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4209/aaqr.230180" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109582v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Cazes" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fiabane" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Heitz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2023.106198" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379419v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Adah" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-023-02097-5" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844342v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrietta Essie Whyte" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Montigaud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Audoux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Verhoeven" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Prier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-05245-4" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03217724v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dutouquet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aguerre-Chariol" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Meunier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dur&#233;cu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13762-021-03227-z" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567651v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Leclerc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Sarry" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-20354-w" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585406v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chebbi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Monsanglant-Louvet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Parent" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gerente" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cartre.2022.100164" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04581871v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Boudhan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02786826.2021.1974332" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104593v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djihad Debba" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02786826.2022.2120793" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844375v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Alcaraz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Pourchez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thomas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chazelet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.132364" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844335v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eti.2022.102710" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03764915v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Guingand" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Blazy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Boulestreau-Boulay" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas G&#233;not" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lynda Hassouna" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol85-art19" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955873v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Woudberg" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mar&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. van Heyningen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2020.08.081" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278868v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2021.105832" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195715v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Zgheib" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2021.118658" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342963v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2019.105477" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194251v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Lagadec" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Genot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Chiffe" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741182v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Eddine Sabiri" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Caylet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Montillet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Durkheim" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2017.1415982" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192647v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ounoughene" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chivas-Joly" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Longuet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Le Bihan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Marie Lopez-Cuesta" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2019.03.026" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01977738v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hervy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Weiss-Hortala" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan Pham Minh" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Dib" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2019.01.021" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268100v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Durecu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Gueraoui" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2019.01.002" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01867484v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2018.07.020" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667285v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Nzihou" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2017.11.162" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700159v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lys" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.CES.2018.01.035" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700193v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Berhanu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Proudhon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Berger" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2018.01.024" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531936v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boudhan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gueraoui" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Venditti" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-017-9858-4" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700177v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Hequet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Raillard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Debono" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thevenet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Locoge" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.APCATB.2017.12.041" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423685v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Batault" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Raillard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Th&#233;venet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Locoge" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2016.08.118" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487568v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules22030408" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487561v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2017.02.034" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01381779v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Morisseau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ina.12330" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700199v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertrand" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2017.07.020" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391562v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Chesnaud" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2016.10.089" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700203v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2017.06.070" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423661v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Trinh Tran" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Venditti" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Meunier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-016-9757-0" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700214v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lebihan" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Debray" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/838/1/012024" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324435v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa F. Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Liard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Renner" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02786826.2016.1167833" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423689v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/InterJEnerCleanEnv.2016015630" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01201688v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghania Ounoughene" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Bihan" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Motzkus" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es505674j" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01204737v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Batault" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rillard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2014.10.089" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SVTN521P-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01260871v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Verriele" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Allam" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Depelchin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2015.05.083" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01098171v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Forthomme" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Simon" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duquenne" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2014.02.004" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0W46MZF4-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01204896v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Van Heyningen" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Legrand" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Du Plessis" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1019/j.ces.2014.03.013" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01206905v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Maudhuit" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sablayrolles" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ijcre-2014-0012" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945326v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Debono" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gravejat" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2013.02.022" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D9C1JR62-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945330v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Leloup" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Putier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Solliec" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfpe.12031" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VRTVKM0V-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945339v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Raillard" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Thevenet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423677v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D C Ashenafi" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36884/jafm.5.01.11963" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00874931v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shivaji G Ramalingam" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Pre" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Giraudet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Cloirec" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2011.12.062" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J3B6M51H-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00874940v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lomig Hamon" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2012.03.068" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G3BLZW2G-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-00877780v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Simon" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Duquenne" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2012.689370" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00874930v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2012.04.037" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7QD8K1BD-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00919908v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shivaji Ganesan Ramalingam" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Saussac" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2011.10.019" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TR676RXQ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363096v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945320v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2011.02.040" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0WT0SXZ1-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423680v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2011.06.021" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BP9CQNDT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173202v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Navarro" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Grellier" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.3108" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353565v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Julcour-Lebigue" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Andriantsiferana" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguessan Joachim Krou" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ayral" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elham Farouk Mohamed" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JENVMAN.2010.06.008" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S5PLKMJG-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945332v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Thevenet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945328v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Lorimier" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Subrenat" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)0733-9372(2008)134:2(126)" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945329v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330802028477" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878486v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bonnevie Perrier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2202/1542-6580.1675" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423681v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rochereau" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benesse" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Mauret" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2008.02.012" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FBN29LF8-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292100v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593332808618894" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945323v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2005.10.003" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C8P62KM0-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01894475v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Hoa Phan" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rio" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faur" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2006.05.048" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LCZR3R5Q-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945337v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2006.102" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945334v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lecomte" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1205/psep.05161" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945324v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faur-Brasquet" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Courcoux" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2004.06.003" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V9L51XBG-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945335v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10450-005-6025-1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4021FW5Q-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945319v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lorimier" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593332608618600" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945338v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es0497532" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-NLPBKRHK-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945333v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2004.0041" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945327v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Montillet" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.200310020" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945322v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0032-5910(01)00332-1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-350ZFTHX-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945318v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pavageau" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mabit" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2509(99)00547-3" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K8V9DJ51-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945325v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Silvy" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00986449908912793" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04704852v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Baptiste" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Georgeault" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04385714v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04043159v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2023-32910" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03862988v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03861599v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2022-27959" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245327v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2021-24833" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245349v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lagadec" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Guingand" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2020-19756" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245335v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Zgheib&#178;" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2020-19770" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237751v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le-Bihan" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237778v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245361v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dutouquet" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Meunier" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Aguerre-Chariol" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Boudhan" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2019-16675" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03239413v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01931085v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouheb Chebbi" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokili Marcel Bandombele" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Monsanglant-Louvet" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03239304v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03239668v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830096v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Fidder-Woudberg" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951647v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tesquet" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Guyon" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tresse" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352142v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Batault" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01937359v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01937336v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2018-12578" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830108v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01936546v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03239412v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853116v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01931051v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01937322v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830054v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Francois" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352178v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368485v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Olivier" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Maroga Mboula" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01936896v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01936933v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394561v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01936889v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Morisseau" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01383787v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01937312v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854347v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Chivas-Joly" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Longuet" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Debray" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379399v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853020v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162751v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bruno" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Hort" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Platel" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Petit" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853034v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh-Trinh Tran" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383804v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383812v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379408v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Pena" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.S. Goh" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853035v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379393v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368636v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855609v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852932v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852911v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427281v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351731v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855061v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855621v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01668935v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855599v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01204892v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Destaillats" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Sleiman" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855530v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852333v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00862319v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verriele" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chaillou" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rospars" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Batton-Hubert" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00915118v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Allam" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971228v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fleury" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971120v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971227v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971075v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971084v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292701v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193508v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781668v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faur Brasquet" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564519v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Blondel" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2025-43942" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03863032v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347468v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo O. Unac" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01936564v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01940702v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01936521v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352769v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01936478v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352156v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01936892v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safaa Abd Ali" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01936884v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368515v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368606v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368656v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313526v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chazarenc" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Reboul" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2777/59366" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945331v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Prieur Du Plessis" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862577v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Cortella" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Albino" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Froment" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Cinquin" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Alcaraz" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurence-le-coq" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9060-2755" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/088416151" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=26ttQqcAAAAJ&amp;hl=fr&amp;oi=ao" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/W-7345-2019" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imt.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gepea.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065789v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Theron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Mrad" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Joubert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Haouas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Woudberg" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.25664" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05075163v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridha Mahi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Villot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Sagot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Coq" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos16020126" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069425v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Hoyos" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala Bouhanguel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Henry" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dur&#233;cu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr12081655" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807377v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesica Benito" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo U&#241;ac" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Vidales" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02786826.2024.2313094" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521231v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Andres" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4209/aaqr.230180" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109582v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Cazes" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fiabane" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Heitz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2023.106198" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379419v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Adah" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-023-02097-5" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567651v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrietta Essie Whyte" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Leclerc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Sarry" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Verhoeven" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-20354-w" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104593v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djihad Debba" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02786826.2022.2120793" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844375v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Alcaraz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Pourchez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thomas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chazelet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.132364" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04581871v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Boudhan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02786826.2021.1974332" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585406v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chebbi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Monsanglant-Louvet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Parent" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gerente" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cartre.2022.100164" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03764915v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Guingand" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Blazy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Boulestreau-Boulay" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas G&#233;not" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lynda Hassouna" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol85-art19" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844335v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eti.2022.102710" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03217724v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dutouquet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aguerre-Chariol" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Meunier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dur&#233;cu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13762-021-03227-z" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844342v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Montigaud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Audoux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Prier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-05245-4" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278868v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2021.105832" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195715v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Zgheib" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2021.118658" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955873v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Woudberg" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mar&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. van Heyningen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2020.08.081" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741182v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Eddine Sabiri" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Caylet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Montillet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Durkheim" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2017.1415982" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194251v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Lagadec" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Genot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Chiffe" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342963v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2019.105477" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268100v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Durecu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Gueraoui" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2019.01.002" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01977738v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hervy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Weiss-Hortala" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan Pham Minh" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Dib" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2019.01.021" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192647v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ounoughene" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chivas-Joly" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Longuet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Le Bihan" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Marie Lopez-Cuesta" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2019.03.026" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667285v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Nzihou" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2017.11.162" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531936v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boudhan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gueraoui" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Venditti" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-017-9858-4" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700193v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Berhanu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Proudhon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Berger" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2018.01.024" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700159v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lys" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.CES.2018.01.035" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700177v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Hequet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Raillard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Debono" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thevenet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Locoge" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.APCATB.2017.12.041" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01867484v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2018.07.020" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423685v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Batault" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Raillard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Th&#233;venet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Locoge" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2016.08.118" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487568v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules22030408" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391562v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Chesnaud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2016.10.089" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700199v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertrand" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2017.07.020" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487561v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2017.02.034" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01381779v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Morisseau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ina.12330" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700214v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lebihan" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Debray" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/838/1/012024" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700203v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2017.06.070" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423661v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Trinh Tran" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Venditti" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Meunier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-016-9757-0" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324435v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa F. Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Liard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Renner" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02786826.2016.1167833" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423689v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/InterJEnerCleanEnv.2016015630" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01204737v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Batault" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rillard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2014.10.089" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SVTN521P-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01260871v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Verriele" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Allam" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Depelchin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2015.05.083" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01201688v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghania Ounoughene" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Bihan" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Motzkus" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es505674j" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01098171v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Forthomme" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Simon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duquenne" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2014.02.004" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0W46MZF4-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01204896v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Van Heyningen" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Legrand" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Du Plessis" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1019/j.ces.2014.03.013" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01206905v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Maudhuit" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sablayrolles" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ijcre-2014-0012" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945326v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Debono" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gravejat" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2013.02.022" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D9C1JR62-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945330v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Leloup" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Putier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Solliec" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfpe.12031" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VRTVKM0V-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945339v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Raillard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Thevenet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423677v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D C Ashenafi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36884/jafm.5.01.11963" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00874940v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shivaji G Ramalingam" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lomig Hamon" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Pre" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Giraudet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2012.03.068" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G3BLZW2G-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00874931v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Cloirec" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2011.12.062" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J3B6M51H-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-00877780v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Simon" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Duquenne" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2012.689370" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00874930v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2012.04.037" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7QD8K1BD-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00919908v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shivaji Ganesan Ramalingam" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Saussac" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2011.10.019" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TR676RXQ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363096v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945320v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2011.02.040" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0WT0SXZ1-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423680v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2011.06.021" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BP9CQNDT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353565v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Julcour-Lebigue" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Andriantsiferana" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguessan Joachim Krou" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ayral" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elham Farouk Mohamed" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JENVMAN.2010.06.008" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S5PLKMJG-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945332v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Thevenet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173202v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Navarro" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Grellier" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.3108" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878486v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bonnevie Perrier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2202/1542-6580.1675" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945329v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330802028477" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945328v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Lorimier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Subrenat" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)0733-9372(2008)134:2(126)" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423681v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rochereau" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benesse" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Mauret" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2008.02.012" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FBN29LF8-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292100v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593332808618894" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945323v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2005.10.003" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C8P62KM0-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01894475v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Hoa Phan" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rio" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faur" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2006.05.048" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LCZR3R5Q-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945337v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2006.102" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945334v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lecomte" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1205/psep.05161" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945335v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faur-Brasquet" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10450-005-6025-1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4021FW5Q-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945319v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lorimier" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593332608618600" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945338v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es0497532" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-NLPBKRHK-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945324v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Courcoux" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2004.06.003" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V9L51XBG-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945333v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2004.0041" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945327v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Montillet" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.200310020" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945322v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0032-5910(01)00332-1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-350ZFTHX-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945318v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pavageau" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mabit" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2509(99)00547-3" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K8V9DJ51-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945325v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Silvy" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00986449908912793" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04704852v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Baptiste" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Georgeault" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04385714v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04043159v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2023-32910" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03861599v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2022-27959" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03862988v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245327v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2021-24833" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245349v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lagadec" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Guingand" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2020-19756" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245335v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Zgheib&#178;" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2020-19770" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237751v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le-Bihan" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237778v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245361v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dutouquet" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Meunier" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Aguerre-Chariol" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Boudhan" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2019-16675" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01931085v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouheb Chebbi" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokili Marcel Bandombele" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Monsanglant-Louvet" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03239304v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830096v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Fidder-Woudberg" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03239668v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830108v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01937336v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2018-12578" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01937359v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352142v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Batault" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951647v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tesquet" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Guyon" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tresse" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01936546v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03239412v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03239413v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853116v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01931051v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01937322v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830054v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Francois" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352178v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01383787v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854347v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Chivas-Joly" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Longuet" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Debray" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01937312v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379399v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383812v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853034v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh-Trinh Tran" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379408v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Pena" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.S. Goh" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383804v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162751v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bruno" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Hort" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Platel" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Petit" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853020v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853035v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379393v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01936889v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Morisseau" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394561v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01936896v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01936933v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368485v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Olivier" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Maroga Mboula" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855609v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368636v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852911v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852932v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427281v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351731v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855061v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01668935v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855599v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855530v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01204892v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Destaillats" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Sleiman" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852333v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855621v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00862319v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verriele" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chaillou" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rospars" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Batton-Hubert" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00915118v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Allam" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971228v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fleury" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971227v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971120v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971075v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971084v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292701v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193508v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781668v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faur Brasquet" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564519v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Blondel" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2025-43942" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03863032v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347468v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo O. Unac" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01936564v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01940702v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01936521v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01936478v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352769v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352156v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368515v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01936884v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368606v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01936892v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safaa Abd Ali" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368656v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313526v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chazarenc" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Reboul" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2777/59366" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945331v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Prieur Du Plessis" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862577v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Cortella" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Albino" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Froment" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Cinquin" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Alcaraz" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>