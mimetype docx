--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -981,196 +981,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04857778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La dangerosité dans l'évolution du droit pénal français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Leturmy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Information Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 88 (6), pp.417-422. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/ipe.2012.0936⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857788v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Inceste : incriminer le tabou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Leturmy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Massé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives de politique criminelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Violences sexuelles, 2012/1 (34), pp.85-92. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/apc.034.0085⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/apc.034.0085⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04858274v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-04857788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constitutionnalité des peines accessoires et des peines complémentaires obligatoires</w:t>
               </w:r>
@@ -3302,51 +3302,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dictionnaire pénal non amoureux du sexuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Leturmy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Massé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque : Le corps en lambeaux. Violences sexuelles et violences sexuées faites aux femmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maison des Sciences de l'Homme et de la Société de Poitiers (MSHS Poitiers), Nov 2014, Poitiers, France. pp.95-101, </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4252,199 +4252,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05474788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'irresponsabilité des malades mentaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Leturmy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Manzaréna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Senon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M. Lacombe. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Violences et comportements violents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04859952v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Promouvoir &amp;quot;une véritable culture de la protection des victimes de violences conjugales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Leturmy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lydie Boudiou; Frédéric Chauveau; Héloïse Morel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La violence conjugale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, 2025, Épures, 979-10-413-0519-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04858277v1</w:t>
-              </w:r>
-[...97 lines deleted...]
-                <w:t xml:space="preserve">hal-04859952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poitiers, ses tribunaux, ses prisons et ses gens de justice : passé, présent, futur</w:t>
               </w:r>
@@ -4605,50 +4605,132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05002566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Dépénaliser la consommation de cannabis ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Leturmy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marianne Faure-Abbad; Adrien Lauba. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le poison</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires juridiques de Poitiers, pp.249-258, 2023, Collection de la Faculté de droit et des sciences sociales de Poitiers, 978-2-38194-036-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/unip.faure.2023.01.0249⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05115509v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">De l'examen aux recommandations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bossan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4674,139 +4756,57 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Virginie Gautron. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réprimer et soigner. Pratiques et enjeux d'une articulation complexe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.69-95, 2023, L'univers des normes, 978-2-7535-9207-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04582260v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-05115509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La définition des violences sexuelles et/ou sexistes à l'épreuve des principes constitutionnels du droit pénal</w:t>
               </w:r>
@@ -4872,199 +4872,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04858000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La (prétendue) réforme pénitentiaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Leturmy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sébastien Pellé. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quelles mutations pour la justice pénale du XXIe siècle ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, 263 p., 2020, Thèmes et commentaires, 978-2-2471-9738-5 (papier) ; 978-2-247-20093-1 (ebook)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04858008v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Henri Donnedieu de Vabres. Le juge et le professeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Leturmy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Massé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">François Rousseau; Sylvie Grunvald; Gildas Roussel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les mots du droit, les choses de justice. Dire le droit, écrire la justice, défendre les hommes. Mélanges en l'honneur de Jean Danet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalloz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.37-55, 2020, 978-2-2471-9885-6 (papier) ; 978-2-247-20873-9 (numérique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dalloz</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-04858025v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-04858008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Féminicide en France, que dit le droit ?</w:t>
               </w:r>
@@ -5479,242 +5479,242 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04858220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’irresponsabilité pénale des malades mentaux : principe et nuances</w:t>
+                <w:t xml:space="preserve">L’articulation de la prescription des actions publique et civile devant le juge pénal : la nouvelle rédaction de l’article 10 du code de procédure pénale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Leturmy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Obligations, procès et droit savant. Mélanges en hommage au professeur Jean Beauchard</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires juridique de Poitiers, pp.735, 2013, Collection de la Faculté de droit et des sciences sociales. Mélanges, 979-10-90426-20-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04859368v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Obligations de soins et injonction de soins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Leturmy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Louis Senon; Carol Jonas; Mélanie Voyer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychiatrie légale et criminologie clinique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Elsevier Masson, pp.117, 2013, 978-2-2947-3163-1</w:t>
+              <w:t xml:space="preserve">, Elsevier Masson, pp.325, 2013, 978-2-2947-3163-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...49 lines deleted...]
-                <w:t xml:space="preserve">halshs-04859368v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04859364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Obligations de soins et injonction de soins</w:t>
+                <w:t xml:space="preserve">L’irresponsabilité pénale des malades mentaux : principe et nuances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Leturmy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Louis Senon; Carol Jonas; Mélanie Voyer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychiatrie légale et criminologie clinique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Elsevier Masson, pp.325, 2013, 978-2-2947-3163-1</w:t>
+              <w:t xml:space="preserve">, Elsevier Masson, pp.117, 2013, 978-2-2947-3163-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04859364v1</w:t>
+                <w:t xml:space="preserve">halshs-04859361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La protection de la personne malade, de la loi de 1838 à celle de 2011</w:t>
               </w:r>
@@ -5786,51 +5786,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La prise en charge des femmes victimes de violences conjugales, cadres judiciaires, évolution du droit et actualité civile et pénale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Leturmy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Massé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie-José Grihom; Michel Grollier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Femmes victimes de violences conjugales. Une approche clinique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.15-22, 2013, Clinique psychanalytique et psychopathologie, 978-2-7535-2130-8</w:t>
@@ -5872,51 +5872,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les soins sous contrainte des malades mentaux depuis la loi du 5 juillet 2011 relative aux droits et à la protection des personnes faisant l’objet de soins psychiatriques et aux modalités de leur prise en charge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Leturmy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Senon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Voyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5971,51 +5971,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La responsabilité pénale en droit français et l’irresponsabilité pénale des malades mentaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Leturmy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Senon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Voyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6070,51 +6070,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La responsabilité pénale en droit français et l’irresponsabilité pénale des malades mentaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Leturmy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Senon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Voyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7139,51 +7139,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1538619B"/>
+    <w:nsid w:val="D93B3EF3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7370,51 +7370,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurence-leturmy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/050353667" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/54305953" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000118863654" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857768v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Leturmy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03919733v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gautron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/apc.044.0107" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03614020v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225249v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858261v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Delbreil" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Voyer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sapanet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2018.01.015" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2N3XM8K8-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858267v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ducousso-Lacaze" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Grihom" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.211.0069" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01920421v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dubin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Parrot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Matringe" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Alix" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Beauvais" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857778v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858274v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mass&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/apc.034.0085" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857788v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ipe.2012.0936" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225008v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859732v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859735v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/apc.030.0063" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859737v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859738v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859740v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02236669v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02224888v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02236630v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859741v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859744v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859742v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02246713v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859745v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859746v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858100v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Margaine" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861448v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Veillon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858060v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Pollet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858066v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579007v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bossan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04857996v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582265v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Milburn" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858049v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858077v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858095v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04858018v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858299v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858288v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858539v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858213v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.45406" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858548v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04859353v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859706v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859716v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859720v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859724v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410204v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vigier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Augustin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chauvaud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenard Ga&#235;l" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Contet Amandine" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Poitiers, grande cit&#233; judiciaire du Moyen Age &#224; nos jours" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087666v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Danti-Juan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Aubert" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cahn" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/l-adaptation-des-reponses-penales-aux-formes-extremes-de-la-criminalite-9791090426979.html" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391231v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474788v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858277v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859952v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Manzar&#233;na" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Senon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410193v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsatlantique.com/accueil/82-poitiers-grande-cit%C3%A9-judiciaire-du-moyen-%C3%A2ge-%C3%A0-nos-jours-9782911320897.html" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002566v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582260v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05115509v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/unip.faure.2023.01.0249" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04858000v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibliotheque.lefebvre-dalloz.fr/ouvrage/themes-commentaires/droit-face-aux-violences-sexuelles-sexistes_9782247217571" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04858025v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibliotheque.lefebvre-dalloz.fr/ouvrage/etudes-melanges-travaux/melanges-honneur-jean-danet_9782247208739" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04858008v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858082v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.bodio.2019.01.0195" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858039v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858195v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibliotheque.lefebvre-dalloz.fr/ouvrage/etudes-melanges-travaux/humanisme-justice_9782247165926" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01651438v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Melchior" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Zanna" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858220v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Poulet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04859361v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04859368v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04859364v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04859359v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858225v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04859379v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04859376v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858230v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ.scholarvox.com/catalog/book/docid/88920619" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858239v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kalonji" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tinel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859710v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858255v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard M&#233;meteau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859749v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859747v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02371728v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01730702v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mouhanna" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Boirot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Colombet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fouvet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860697v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Esnard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860694v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Billard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cholet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guettier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Joanne" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurence-leturmy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/050353667" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/54305953" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000118863654" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857768v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Leturmy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03919733v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gautron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/apc.044.0107" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03614020v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225249v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858261v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Delbreil" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Voyer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sapanet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2018.01.015" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2N3XM8K8-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858267v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ducousso-Lacaze" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Grihom" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.211.0069" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01920421v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dubin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Parrot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Matringe" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Alix" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Beauvais" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857778v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857788v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ipe.2012.0936" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858274v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mass&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/apc.034.0085" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225008v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859732v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859735v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/apc.030.0063" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859737v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859738v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859740v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02236669v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02224888v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02236630v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859741v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859744v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859742v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02246713v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859745v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859746v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858100v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Margaine" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861448v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Veillon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858060v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Pollet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858066v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579007v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bossan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04857996v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582265v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Milburn" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858049v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858077v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858095v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04858018v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858299v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858288v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858539v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858213v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.45406" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858548v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04859353v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859706v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859716v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859720v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859724v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410204v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vigier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Augustin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chauvaud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenard Ga&#235;l" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Contet Amandine" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Poitiers, grande cit&#233; judiciaire du Moyen Age &#224; nos jours" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087666v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Danti-Juan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Aubert" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cahn" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/l-adaptation-des-reponses-penales-aux-formes-extremes-de-la-criminalite-9791090426979.html" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391231v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474788v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859952v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Manzar&#233;na" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Senon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858277v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410193v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsatlantique.com/accueil/82-poitiers-grande-cit%C3%A9-judiciaire-du-moyen-%C3%A2ge-%C3%A0-nos-jours-9782911320897.html" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002566v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05115509v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/unip.faure.2023.01.0249" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582260v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04858000v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibliotheque.lefebvre-dalloz.fr/ouvrage/themes-commentaires/droit-face-aux-violences-sexuelles-sexistes_9782247217571" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04858008v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04858025v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibliotheque.lefebvre-dalloz.fr/ouvrage/etudes-melanges-travaux/melanges-honneur-jean-danet_9782247208739" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858082v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.bodio.2019.01.0195" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858039v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858195v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibliotheque.lefebvre-dalloz.fr/ouvrage/etudes-melanges-travaux/humanisme-justice_9782247165926" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01651438v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Melchior" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Zanna" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858220v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Poulet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04859368v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04859364v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04859361v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04859359v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858225v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04859379v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04859376v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858230v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ.scholarvox.com/catalog/book/docid/88920619" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858239v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kalonji" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tinel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859710v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858255v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard M&#233;meteau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859749v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859747v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02371728v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01730702v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mouhanna" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Boirot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Colombet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fouvet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860697v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Esnard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860694v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Billard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cholet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guettier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Joanne" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>