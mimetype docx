--- v1 (2026-04-06)
+++ v2 (2026-05-02)
@@ -4252,199 +4252,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05474788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Promouvoir &amp;quot;une véritable culture de la protection des victimes de violences conjugales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Leturmy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lydie Boudiou; Frédéric Chauveau; Héloïse Morel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La violence conjugale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, 2025, Épures, 979-10-413-0519-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04858277v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'irresponsabilité des malades mentaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Leturmy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Manzaréna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Senon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. Lacombe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Violences et comportements violents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04859952v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-04858277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poitiers, ses tribunaux, ses prisons et ses gens de justice : passé, présent, futur</w:t>
               </w:r>
@@ -4605,208 +4605,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05002566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">De l'examen aux recommandations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bossan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Leturmy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Milburn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Virginie Gautron. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réprimer et soigner. Pratiques et enjeux d'une articulation complexe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.69-95, 2023, L'univers des normes, 978-2-7535-9207-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04582260v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Dépénaliser la consommation de cannabis ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Leturmy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marianne Faure-Abbad; Adrien Lauba. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le poison</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires juridiques de Poitiers, pp.249-258, 2023, Collection de la Faculté de droit et des sciences sociales de Poitiers, 978-2-38194-036-6. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/unip.faure.2023.01.0249⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/unip.faure.2023.01.0249⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-05115509v1</w:t>
-              </w:r>
-[...97 lines deleted...]
-                <w:t xml:space="preserve">hal-04582260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La définition des violences sexuelles et/ou sexistes à l'épreuve des principes constitutionnels du droit pénal</w:t>
               </w:r>
@@ -4872,199 +4872,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04858000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Henri Donnedieu de Vabres. Le juge et le professeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Leturmy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Massé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">François Rousseau; Sylvie Grunvald; Gildas Roussel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les mots du droit, les choses de justice. Dire le droit, écrire la justice, défendre les hommes. Mélanges en l'honneur de Jean Danet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalloz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.37-55, 2020, 978-2-2471-9885-6 (papier) ; 978-2-247-20873-9 (numérique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04858025v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La (prétendue) réforme pénitentiaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Leturmy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sébastien Pellé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quelles mutations pour la justice pénale du XXIe siècle ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dalloz, 263 p., 2020, Thèmes et commentaires, 978-2-2471-9738-5 (papier) ; 978-2-247-20093-1 (ebook)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04858008v1</w:t>
-              </w:r>
-[...97 lines deleted...]
-                <w:t xml:space="preserve">halshs-04858025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Féminicide en France, que dit le droit ?</w:t>
               </w:r>
@@ -5479,296 +5479,296 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04858220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’irresponsabilité pénale des malades mentaux : principe et nuances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Leturmy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Louis Senon; Carol Jonas; Mélanie Voyer. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Psychiatrie légale et criminologie clinique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elsevier Masson, pp.117, 2013, 978-2-2947-3163-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04859361v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’articulation de la prescription des actions publique et civile devant le juge pénal : la nouvelle rédaction de l’article 10 du code de procédure pénale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Leturmy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Obligations, procès et droit savant. Mélanges en hommage au professeur Jean Beauchard</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires juridique de Poitiers, pp.735, 2013, Collection de la Faculté de droit et des sciences sociales. Mélanges, 979-10-90426-20-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04859368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obligations de soins et injonction de soins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Leturmy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Louis Senon; Carol Jonas; Mélanie Voyer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychiatrie légale et criminologie clinique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier Masson, pp.325, 2013, 978-2-2947-3163-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04859364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">L’irresponsabilité pénale des malades mentaux : principe et nuances</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La protection de la personne malade, de la loi de 1838 à celle de 2011</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Leturmy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Louis Senon; Carol Jonas; Mélanie Voyer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychiatrie légale et criminologie clinique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Elsevier Masson, pp.117, 2013, 978-2-2947-3163-1</w:t>
-[...71 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, Elsevier Masson, pp.49, 2013, Les âges de la vie. Psychopathologie, 978-2-2947-3163-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04859359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -5853,268 +5853,268 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04858225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les soins sous contrainte des malades mentaux depuis la loi du 5 juillet 2011 relative aux droits et à la protection des personnes faisant l’objet de soins psychiatriques et aux modalités de leur prise en charge</w:t>
+                <w:t xml:space="preserve">La responsabilité pénale en droit français et l’irresponsabilité pénale des malades mentaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Leturmy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Senon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Voyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Louis Senon; Gérard Lopez; Robert Cario. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psycho-criminologie. Clinique, prise en charge, expertise. 2e éd.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dunod, pp.295, 2012, 978-2-1005-7594-7 (papier) ; 978-21-0058-082-8 (numérique)</w:t>
+              <w:t xml:space="preserve">, Dunod, pp.133, 2012, Psychothérapies. Pratiques, ‎978-2-1005-7594-7 (papier) ; 978-21-0058-082-8 (numérique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04859379v1</w:t>
+                <w:t xml:space="preserve">halshs-04859376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La responsabilité pénale en droit français et l’irresponsabilité pénale des malades mentaux</w:t>
+                <w:t xml:space="preserve">Les soins sous contrainte des malades mentaux depuis la loi du 5 juillet 2011 relative aux droits et à la protection des personnes faisant l’objet de soins psychiatriques et aux modalités de leur prise en charge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Leturmy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Senon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Voyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Louis Senon; Gérard Lopez; Robert Cario. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psycho-criminologie. Clinique, prise en charge, expertise. 2e éd.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dunod, pp.133, 2012, Psychothérapies. Pratiques, ‎978-2-1005-7594-7 (papier) ; 978-21-0058-082-8 (numérique)</w:t>
+              <w:t xml:space="preserve">, Dunod, pp.295, 2012, 978-2-1005-7594-7 (papier) ; 978-21-0058-082-8 (numérique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04859376v1</w:t>
+                <w:t xml:space="preserve">halshs-04859379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La responsabilité pénale en droit français et l’irresponsabilité pénale des malades mentaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Leturmy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Senon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Voyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7139,51 +7139,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D93B3EF3"/>
+    <w:nsid w:val="D217B92B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7370,51 +7370,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurence-leturmy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/050353667" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/54305953" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000118863654" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857768v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Leturmy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03919733v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gautron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/apc.044.0107" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03614020v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225249v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858261v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Delbreil" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Voyer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sapanet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2018.01.015" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2N3XM8K8-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858267v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ducousso-Lacaze" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Grihom" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.211.0069" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01920421v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dubin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Parrot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Matringe" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Alix" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Beauvais" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857778v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857788v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ipe.2012.0936" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858274v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mass&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/apc.034.0085" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225008v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859732v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859735v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/apc.030.0063" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859737v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859738v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859740v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02236669v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02224888v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02236630v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859741v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859744v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859742v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02246713v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859745v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859746v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858100v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Margaine" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861448v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Veillon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858060v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Pollet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858066v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579007v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bossan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04857996v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582265v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Milburn" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858049v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858077v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858095v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04858018v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858299v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858288v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858539v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858213v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.45406" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858548v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04859353v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859706v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859716v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859720v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859724v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410204v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vigier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Augustin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chauvaud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenard Ga&#235;l" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Contet Amandine" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Poitiers, grande cit&#233; judiciaire du Moyen Age &#224; nos jours" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087666v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Danti-Juan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Aubert" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cahn" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/l-adaptation-des-reponses-penales-aux-formes-extremes-de-la-criminalite-9791090426979.html" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391231v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474788v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859952v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Manzar&#233;na" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Senon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858277v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410193v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsatlantique.com/accueil/82-poitiers-grande-cit%C3%A9-judiciaire-du-moyen-%C3%A2ge-%C3%A0-nos-jours-9782911320897.html" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002566v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05115509v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/unip.faure.2023.01.0249" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582260v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04858000v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibliotheque.lefebvre-dalloz.fr/ouvrage/themes-commentaires/droit-face-aux-violences-sexuelles-sexistes_9782247217571" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04858008v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04858025v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibliotheque.lefebvre-dalloz.fr/ouvrage/etudes-melanges-travaux/melanges-honneur-jean-danet_9782247208739" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858082v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.bodio.2019.01.0195" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858039v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858195v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibliotheque.lefebvre-dalloz.fr/ouvrage/etudes-melanges-travaux/humanisme-justice_9782247165926" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01651438v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Melchior" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Zanna" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858220v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Poulet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04859368v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04859364v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04859361v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04859359v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858225v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04859379v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04859376v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858230v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ.scholarvox.com/catalog/book/docid/88920619" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858239v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kalonji" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tinel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859710v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858255v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard M&#233;meteau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859749v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859747v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02371728v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01730702v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mouhanna" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Boirot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Colombet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fouvet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860697v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Esnard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860694v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Billard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cholet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guettier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Joanne" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurence-leturmy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/050353667" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/54305953" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000118863654" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857768v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Leturmy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03919733v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gautron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/apc.044.0107" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03614020v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225249v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858261v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Delbreil" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Voyer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sapanet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2018.01.015" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2N3XM8K8-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858267v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ducousso-Lacaze" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Grihom" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.211.0069" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01920421v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dubin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Parrot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Matringe" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Alix" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Beauvais" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857778v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857788v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ipe.2012.0936" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858274v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mass&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/apc.034.0085" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225008v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859732v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859735v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/apc.030.0063" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859737v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859738v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859740v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02236669v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02224888v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02236630v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859741v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859744v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859742v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02246713v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859745v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859746v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858100v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Margaine" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861448v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Veillon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858060v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Pollet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858066v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579007v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bossan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04857996v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582265v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Milburn" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858049v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858077v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858095v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04858018v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858299v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858288v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858539v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858213v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.45406" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858548v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04859353v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859706v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859716v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859720v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859724v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410204v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vigier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Augustin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chauvaud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenard Ga&#235;l" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Contet Amandine" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Poitiers, grande cit&#233; judiciaire du Moyen Age &#224; nos jours" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087666v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Danti-Juan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Aubert" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cahn" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/l-adaptation-des-reponses-penales-aux-formes-extremes-de-la-criminalite-9791090426979.html" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391231v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474788v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858277v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859952v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Manzar&#233;na" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Senon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410193v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsatlantique.com/accueil/82-poitiers-grande-cit%C3%A9-judiciaire-du-moyen-%C3%A2ge-%C3%A0-nos-jours-9782911320897.html" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002566v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582260v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05115509v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/unip.faure.2023.01.0249" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04858000v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibliotheque.lefebvre-dalloz.fr/ouvrage/themes-commentaires/droit-face-aux-violences-sexuelles-sexistes_9782247217571" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04858025v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibliotheque.lefebvre-dalloz.fr/ouvrage/etudes-melanges-travaux/melanges-honneur-jean-danet_9782247208739" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04858008v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858082v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.bodio.2019.01.0195" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858039v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858195v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibliotheque.lefebvre-dalloz.fr/ouvrage/etudes-melanges-travaux/humanisme-justice_9782247165926" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01651438v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Melchior" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Zanna" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858220v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Poulet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04859361v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04859368v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04859364v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04859359v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858225v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04859376v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04859379v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858230v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ.scholarvox.com/catalog/book/docid/88920619" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858239v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kalonji" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tinel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859710v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858255v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard M&#233;meteau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859749v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859747v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02371728v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01730702v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mouhanna" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Boirot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Colombet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fouvet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860697v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Esnard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860694v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Billard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cholet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guettier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Joanne" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>