--- v2 (2026-05-02)
+++ v3 (2026-05-23)
@@ -4252,199 +4252,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05474788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'irresponsabilité des malades mentaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Leturmy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Manzaréna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Senon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M. Lacombe. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Violences et comportements violents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04859952v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Promouvoir &amp;quot;une véritable culture de la protection des victimes de violences conjugales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Leturmy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lydie Boudiou; Frédéric Chauveau; Héloïse Morel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La violence conjugale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, 2025, Épures, 979-10-413-0519-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04858277v1</w:t>
-              </w:r>
-[...97 lines deleted...]
-                <w:t xml:space="preserve">hal-04859952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poitiers, ses tribunaux, ses prisons et ses gens de justice : passé, présent, futur</w:t>
               </w:r>
@@ -4872,199 +4872,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04858000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La (prétendue) réforme pénitentiaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Leturmy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sébastien Pellé. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quelles mutations pour la justice pénale du XXIe siècle ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, 263 p., 2020, Thèmes et commentaires, 978-2-2471-9738-5 (papier) ; 978-2-247-20093-1 (ebook)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04858008v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Henri Donnedieu de Vabres. Le juge et le professeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Leturmy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Massé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">François Rousseau; Sylvie Grunvald; Gildas Roussel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les mots du droit, les choses de justice. Dire le droit, écrire la justice, défendre les hommes. Mélanges en l'honneur de Jean Danet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalloz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.37-55, 2020, 978-2-2471-9885-6 (papier) ; 978-2-247-20873-9 (numérique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dalloz</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-04858025v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-04858008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Féminicide en France, que dit le droit ?</w:t>
               </w:r>
@@ -5479,242 +5479,242 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04858220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’irresponsabilité pénale des malades mentaux : principe et nuances</w:t>
+                <w:t xml:space="preserve">L’articulation de la prescription des actions publique et civile devant le juge pénal : la nouvelle rédaction de l’article 10 du code de procédure pénale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Leturmy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Obligations, procès et droit savant. Mélanges en hommage au professeur Jean Beauchard</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires juridique de Poitiers, pp.735, 2013, Collection de la Faculté de droit et des sciences sociales. Mélanges, 979-10-90426-20-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04859368v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Obligations de soins et injonction de soins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Leturmy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Louis Senon; Carol Jonas; Mélanie Voyer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychiatrie légale et criminologie clinique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Elsevier Masson, pp.117, 2013, 978-2-2947-3163-1</w:t>
+              <w:t xml:space="preserve">, Elsevier Masson, pp.325, 2013, 978-2-2947-3163-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...49 lines deleted...]
-                <w:t xml:space="preserve">halshs-04859368v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04859364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Obligations de soins et injonction de soins</w:t>
+                <w:t xml:space="preserve">L’irresponsabilité pénale des malades mentaux : principe et nuances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Leturmy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Louis Senon; Carol Jonas; Mélanie Voyer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychiatrie légale et criminologie clinique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Elsevier Masson, pp.325, 2013, 978-2-2947-3163-1</w:t>
+              <w:t xml:space="preserve">, Elsevier Masson, pp.117, 2013, 978-2-2947-3163-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04859364v1</w:t>
+                <w:t xml:space="preserve">halshs-04859361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La protection de la personne malade, de la loi de 1838 à celle de 2011</w:t>
               </w:r>
@@ -5853,268 +5853,268 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04858225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La responsabilité pénale en droit français et l’irresponsabilité pénale des malades mentaux</w:t>
+                <w:t xml:space="preserve">Les soins sous contrainte des malades mentaux depuis la loi du 5 juillet 2011 relative aux droits et à la protection des personnes faisant l’objet de soins psychiatriques et aux modalités de leur prise en charge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Leturmy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Senon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Voyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Louis Senon; Gérard Lopez; Robert Cario. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psycho-criminologie. Clinique, prise en charge, expertise. 2e éd.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dunod, pp.133, 2012, Psychothérapies. Pratiques, ‎978-2-1005-7594-7 (papier) ; 978-21-0058-082-8 (numérique)</w:t>
+              <w:t xml:space="preserve">, Dunod, pp.295, 2012, 978-2-1005-7594-7 (papier) ; 978-21-0058-082-8 (numérique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04859376v1</w:t>
+                <w:t xml:space="preserve">halshs-04859379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les soins sous contrainte des malades mentaux depuis la loi du 5 juillet 2011 relative aux droits et à la protection des personnes faisant l’objet de soins psychiatriques et aux modalités de leur prise en charge</w:t>
+                <w:t xml:space="preserve">La responsabilité pénale en droit français et l’irresponsabilité pénale des malades mentaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Leturmy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Senon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Voyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Louis Senon; Gérard Lopez; Robert Cario. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psycho-criminologie. Clinique, prise en charge, expertise. 2e éd.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dunod, pp.295, 2012, 978-2-1005-7594-7 (papier) ; 978-21-0058-082-8 (numérique)</w:t>
+              <w:t xml:space="preserve">, Dunod, pp.133, 2012, Psychothérapies. Pratiques, ‎978-2-1005-7594-7 (papier) ; 978-21-0058-082-8 (numérique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04859379v1</w:t>
+                <w:t xml:space="preserve">halshs-04859376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La responsabilité pénale en droit français et l’irresponsabilité pénale des malades mentaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Leturmy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Senon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Voyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7139,51 +7139,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D217B92B"/>
+    <w:nsid w:val="02FFAC16"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7370,51 +7370,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurence-leturmy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/050353667" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/54305953" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000118863654" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857768v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Leturmy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03919733v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gautron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/apc.044.0107" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03614020v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225249v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858261v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Delbreil" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Voyer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sapanet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2018.01.015" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2N3XM8K8-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858267v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ducousso-Lacaze" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Grihom" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.211.0069" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01920421v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dubin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Parrot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Matringe" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Alix" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Beauvais" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857778v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857788v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ipe.2012.0936" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858274v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mass&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/apc.034.0085" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225008v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859732v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859735v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/apc.030.0063" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859737v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859738v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859740v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02236669v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02224888v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02236630v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859741v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859744v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859742v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02246713v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859745v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859746v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858100v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Margaine" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861448v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Veillon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858060v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Pollet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858066v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579007v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bossan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04857996v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582265v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Milburn" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858049v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858077v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858095v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04858018v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858299v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858288v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858539v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858213v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.45406" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858548v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04859353v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859706v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859716v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859720v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859724v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410204v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vigier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Augustin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chauvaud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenard Ga&#235;l" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Contet Amandine" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Poitiers, grande cit&#233; judiciaire du Moyen Age &#224; nos jours" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087666v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Danti-Juan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Aubert" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cahn" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/l-adaptation-des-reponses-penales-aux-formes-extremes-de-la-criminalite-9791090426979.html" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391231v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474788v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858277v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859952v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Manzar&#233;na" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Senon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410193v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsatlantique.com/accueil/82-poitiers-grande-cit%C3%A9-judiciaire-du-moyen-%C3%A2ge-%C3%A0-nos-jours-9782911320897.html" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002566v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582260v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05115509v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/unip.faure.2023.01.0249" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04858000v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibliotheque.lefebvre-dalloz.fr/ouvrage/themes-commentaires/droit-face-aux-violences-sexuelles-sexistes_9782247217571" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04858025v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibliotheque.lefebvre-dalloz.fr/ouvrage/etudes-melanges-travaux/melanges-honneur-jean-danet_9782247208739" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04858008v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858082v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.bodio.2019.01.0195" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858039v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858195v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibliotheque.lefebvre-dalloz.fr/ouvrage/etudes-melanges-travaux/humanisme-justice_9782247165926" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01651438v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Melchior" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Zanna" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858220v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Poulet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04859361v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04859368v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04859364v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04859359v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858225v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04859376v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04859379v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858230v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ.scholarvox.com/catalog/book/docid/88920619" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858239v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kalonji" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tinel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859710v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858255v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard M&#233;meteau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859749v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859747v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02371728v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01730702v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mouhanna" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Boirot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Colombet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fouvet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860697v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Esnard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860694v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Billard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cholet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guettier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Joanne" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurence-leturmy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/050353667" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/54305953" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000118863654" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857768v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Leturmy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03919733v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gautron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/apc.044.0107" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03614020v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225249v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858261v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Delbreil" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Voyer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sapanet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2018.01.015" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2N3XM8K8-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858267v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ducousso-Lacaze" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Grihom" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.211.0069" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01920421v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dubin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Parrot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Matringe" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Alix" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Beauvais" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857778v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857788v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ipe.2012.0936" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858274v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mass&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/apc.034.0085" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225008v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859732v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859735v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/apc.030.0063" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859737v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859738v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859740v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02236669v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02224888v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02236630v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859741v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859744v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859742v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02246713v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859745v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859746v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858100v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Margaine" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861448v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Veillon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858060v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Pollet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858066v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579007v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bossan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04857996v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582265v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Milburn" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858049v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858077v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858095v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04858018v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858299v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858288v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858539v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858213v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.45406" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858548v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04859353v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859706v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859716v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859720v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859724v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410204v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vigier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Augustin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chauvaud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenard Ga&#235;l" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Contet Amandine" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Poitiers, grande cit&#233; judiciaire du Moyen Age &#224; nos jours" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087666v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Danti-Juan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Aubert" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cahn" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/l-adaptation-des-reponses-penales-aux-formes-extremes-de-la-criminalite-9791090426979.html" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391231v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474788v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859952v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Manzar&#233;na" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Senon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858277v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410193v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsatlantique.com/accueil/82-poitiers-grande-cit%C3%A9-judiciaire-du-moyen-%C3%A2ge-%C3%A0-nos-jours-9782911320897.html" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002566v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582260v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05115509v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/unip.faure.2023.01.0249" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04858000v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibliotheque.lefebvre-dalloz.fr/ouvrage/themes-commentaires/droit-face-aux-violences-sexuelles-sexistes_9782247217571" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04858008v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04858025v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibliotheque.lefebvre-dalloz.fr/ouvrage/etudes-melanges-travaux/melanges-honneur-jean-danet_9782247208739" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858082v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.bodio.2019.01.0195" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858039v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858195v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibliotheque.lefebvre-dalloz.fr/ouvrage/etudes-melanges-travaux/humanisme-justice_9782247165926" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01651438v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Melchior" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Zanna" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858220v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Poulet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04859368v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04859364v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04859361v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04859359v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858225v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04859379v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04859376v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858230v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ.scholarvox.com/catalog/book/docid/88920619" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858239v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kalonji" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tinel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859710v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858255v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard M&#233;meteau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859749v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859747v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02371728v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01730702v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mouhanna" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Boirot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Colombet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fouvet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860697v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Esnard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860694v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Billard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cholet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guettier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Joanne" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>