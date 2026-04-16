--- v0 (2026-03-16)
+++ v1 (2026-04-16)
@@ -1181,191 +1181,191 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Médias synthétiques : l’émergence d’un nouveau régime de l’image télévisuelle ?</w:t>
+                <w:t xml:space="preserve">Sensibilisation à la protection de la vie privée des adolescents. Perspectives et défis des personnels éducatifs dans les collèges et lycées français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Bullich</w:t>
+                <w:t xml:space="preserve">Valentyna Dymytrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Leveneur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TV ON. Écrans sous tensions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau Télé\Visées; Gresec; Crem, Dec 2025, Echirolles, France</w:t>
+              <w:t xml:space="preserve">ACFAS - 414 - Regards pluriels sur les pratiques numériques des jeunes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Caroline Caron; Normand Landry, May 2025, Montréal (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05505332v1</w:t>
+                <w:t xml:space="preserve">hal-05070575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensibilisation à la protection de la vie privée des adolescents. Perspectives et défis des personnels éducatifs dans les collèges et lycées français</w:t>
+                <w:t xml:space="preserve">Médias synthétiques : l’émergence d’un nouveau régime de l’image télévisuelle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentyna Dymytrova</w:t>
+                <w:t xml:space="preserve">Vincent Bullich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Leveneur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACFAS - 414 - Regards pluriels sur les pratiques numériques des jeunes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Caroline Caron; Normand Landry, May 2025, Montréal (Québec), Canada</w:t>
+              <w:t xml:space="preserve">TV ON. Écrans sous tensions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Télé\Visées; Gresec; Crem, Dec 2025, Echirolles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05070575v1</w:t>
+                <w:t xml:space="preserve">hal-05505332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre la dynamique des marques télévisuelles sur les réseaux socionumériques. Une approche multifocale et temporelle</w:t>
               </w:r>
@@ -1414,273 +1414,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04814634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fragmentations et transformations des contenus télévisuels sur le web social</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adoprivacy - La faible prise de conscience des enjeux des stratégies des plate-formes numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Jehel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentyna Dymytrova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Leveneur</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Thiault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La numérisation des sociétés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les adolescents face aux enjeux de la privacy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MSH Paris Nord, Dec 2023, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.60527/hhpw-pk03⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04361263v1</w:t>
+                <w:t xml:space="preserve">hal-04765283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adoprivacy - La faible prise de conscience des enjeux des stratégies des plate-formes numériques</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fragmentations et transformations des contenus télévisuels sur le web social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Leveneur</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les adolescents face aux enjeux de la privacy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La numérisation des sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 23ème congrès de la Société Française des Sciences de l'Information et de la Communication, 2023, IUT de Bordeaux Montaigne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.60527/hhpw-pk03⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04765283v1</w:t>
+                <w:t xml:space="preserve">hal-04361263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adoprivacy - L’intensité du travail émotionnel des adolescents pour protéger leur vie privée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jehel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentyna Dymytrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Leveneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2341,425 +2341,301 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03054551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+        <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regards croisés sur la droitisation de la ligne éditoriale de CNEWS : de l’évolution de ses programmes à ses publics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adoprivacy, sensibiliser les jeunes à la protection de la vie privée sur les plateformes numériques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Jehel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Boubée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentyna Dymytrova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Favel-Kapoian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Leveneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...39 lines deleted...]
-              <w:t xml:space="preserve"> (working paper)</w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université Paris 8 - Saint-Denis. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04821517v1</w:t>
+                <w:t xml:space="preserve">hal-04765403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (1)</w:t>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adoprivacy, sensibiliser les jeunes à la protection de la vie privée sur les plateformes numériques.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Jehel</w:t>
+                <w:t xml:space="preserve">La professionnalisation des pratiques autour des commentaires numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Leveneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
-              <w:r>
-[...148 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pélissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication &amp; professionnalisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, n°11, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03172036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId67"/>
+      <w:footerReference w:type="default" r:id="rId64"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2827,51 +2703,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3101D908"/>
+    <w:nsid w:val="B7A08B34"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3058,51 +2934,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurence-leveneur" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5330-5906" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/127190481" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935677v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Calandri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Leveneur" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950105v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leveneur Laurence" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.218.0063" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538638v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.230.0171" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172046v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mansouri" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223992v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212524v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118941v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/telev.010.0089" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118936v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communiquer.4542" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457525v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/map.2293" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118969v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120637v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457500v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.7723" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505332v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bullich" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070575v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentyna Dymytrova" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814634v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361263v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765283v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jehel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Thiault" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rossi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/hhpw-pk03" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765273v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bruna" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/2gy5-ck05" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737197v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chagnoux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120559v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581400v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04411554v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Chambat-Houillon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Alexis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/culture-sorties-de-crises-9782370323965.html" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484695v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139068v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054551v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jost" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821517v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Figeac" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bousquet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765403v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Boub&#233;e" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Favel-Kapoian" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172036v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel P&#233;lissier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurence-leveneur" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5330-5906" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/127190481" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935677v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Calandri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Leveneur" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950105v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leveneur Laurence" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.218.0063" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538638v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.230.0171" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172046v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mansouri" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223992v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212524v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118941v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/telev.010.0089" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118936v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communiquer.4542" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457525v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/map.2293" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118969v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120637v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457500v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.7723" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070575v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentyna Dymytrova" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505332v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bullich" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814634v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765283v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jehel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Thiault" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rossi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/hhpw-pk03" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361263v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765273v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bruna" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/2gy5-ck05" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737197v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chagnoux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120559v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581400v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04411554v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Chambat-Houillon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Alexis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/culture-sorties-de-crises-9782370323965.html" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484695v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139068v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054551v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jost" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765403v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Boub&#233;e" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Favel-Kapoian" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172036v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel P&#233;lissier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>