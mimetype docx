--- v1 (2026-04-16)
+++ v2 (2026-05-23)
@@ -388,200 +388,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04950105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les cérémonies Miss France, de la télévision à Twitter. Une ritualisation des commentaires (2015-2019)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La professionnalisation et l’auto-régulation des pratiques de marketing d’influence sur internet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mansouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Calandri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Leveneur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Communication &amp; professionnalisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, n° 11, pp.75-93</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03538638v1</w:t>
+                <w:t xml:space="preserve">hal-03172046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La professionnalisation et l’auto-régulation des pratiques de marketing d’influence sur internet</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les cérémonies Miss France, de la télévision à Twitter. Une ritualisation des commentaires (2015-2019)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Leveneur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication &amp; professionnalisation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, N° 230 (6), pp.171-214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/res.230.0171⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03172046v1</w:t>
+                <w:t xml:space="preserve">hal-03538638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les animateurs et animatrices de jeux et de variétés télévisés. Un double confinement de genres.</w:t>
               </w:r>
@@ -699,183 +699,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03212524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre mutations et résistances : les chaînes de télévision face aux agrégateurs de contenus. Le cas de la chaîne numérique MYTF1/Xtra</w:t>
+                <w:t xml:space="preserve">Commenter et inciter à commenter les publications vidéo des chaînes de télévision sur Facebook : les cas de TF1, France 2 et M6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Leveneur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Télévision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, N° 10 (1), pp.89. </w:t>
+              <w:t xml:space="preserve">Communiquer : Revue de communication sociale et publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27, pp.35-58. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/telev.010.0089⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/communiquer.4542⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03118941v1</w:t>
+                <w:t xml:space="preserve">hal-03118936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commenter et inciter à commenter les publications vidéo des chaînes de télévision sur Facebook : les cas de TF1, France 2 et M6</w:t>
+                <w:t xml:space="preserve">Entre mutations et résistances : les chaînes de télévision face aux agrégateurs de contenus. Le cas de la chaîne numérique MYTF1/Xtra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Leveneur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communiquer : Revue de communication sociale et publique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 27, pp.35-58. </w:t>
+              <w:t xml:space="preserve">Télévision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, N° 10 (1), pp.89. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/communiquer.4542⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/telev.010.0089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03118936v1</w:t>
+                <w:t xml:space="preserve">hal-03118941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tweets et humour : le cas du Gorafi</w:t>
               </w:r>
@@ -1181,191 +1181,191 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensibilisation à la protection de la vie privée des adolescents. Perspectives et défis des personnels éducatifs dans les collèges et lycées français</w:t>
+                <w:t xml:space="preserve">Médias synthétiques : l’émergence d’un nouveau régime de l’image télévisuelle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentyna Dymytrova</w:t>
+                <w:t xml:space="preserve">Vincent Bullich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Leveneur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACFAS - 414 - Regards pluriels sur les pratiques numériques des jeunes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Caroline Caron; Normand Landry, May 2025, Montréal (Québec), Canada</w:t>
+              <w:t xml:space="preserve">TV ON. Écrans sous tensions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Télé\Visées; Gresec; Crem, Dec 2025, Echirolles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05070575v1</w:t>
+                <w:t xml:space="preserve">hal-05505332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Médias synthétiques : l’émergence d’un nouveau régime de l’image télévisuelle ?</w:t>
+                <w:t xml:space="preserve">Sensibilisation à la protection de la vie privée des adolescents. Perspectives et défis des personnels éducatifs dans les collèges et lycées français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Bullich</w:t>
+                <w:t xml:space="preserve">Valentyna Dymytrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Leveneur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TV ON. Écrans sous tensions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau Télé\Visées; Gresec; Crem, Dec 2025, Echirolles, France</w:t>
+              <w:t xml:space="preserve">ACFAS - 414 - Regards pluriels sur les pratiques numériques des jeunes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Caroline Caron; Normand Landry, May 2025, Montréal (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05505332v1</w:t>
+                <w:t xml:space="preserve">hal-05070575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre la dynamique des marques télévisuelles sur les réseaux socionumériques. Une approche multifocale et temporelle</w:t>
               </w:r>
@@ -1414,273 +1414,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04814634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adoprivacy - La faible prise de conscience des enjeux des stratégies des plate-formes numériques</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fragmentations et transformations des contenus télévisuels sur le web social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Leveneur</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les adolescents face aux enjeux de la privacy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La numérisation des sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 23ème congrès de la Société Française des Sciences de l'Information et de la Communication, 2023, IUT de Bordeaux Montaigne, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04765283v1</w:t>
+                <w:t xml:space="preserve">hal-04361263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fragmentations et transformations des contenus télévisuels sur le web social</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adoprivacy - La faible prise de conscience des enjeux des stratégies des plate-formes numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Jehel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentyna Dymytrova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Leveneur</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Thiault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La numérisation des sociétés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les adolescents face aux enjeux de la privacy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MSH Paris Nord, Dec 2023, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.60527/hhpw-pk03⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04361263v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04765283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adoprivacy - L’intensité du travail émotionnel des adolescents pour protéger leur vie privée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jehel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentyna Dymytrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Leveneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2381,77 +2381,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adoprivacy, sensibiliser les jeunes à la protection de la vie privée sur les plateformes numériques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jehel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Boubée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentyna Dymytrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Favel-Kapoian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2703,51 +2703,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B7A08B34"/>
+    <w:nsid w:val="429E7B47"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2934,51 +2934,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurence-leveneur" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5330-5906" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/127190481" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935677v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Calandri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Leveneur" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950105v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leveneur Laurence" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.218.0063" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538638v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.230.0171" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172046v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mansouri" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223992v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212524v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118941v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/telev.010.0089" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118936v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communiquer.4542" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457525v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/map.2293" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118969v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120637v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457500v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.7723" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070575v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentyna Dymytrova" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505332v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bullich" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814634v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765283v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jehel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Thiault" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rossi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/hhpw-pk03" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361263v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765273v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bruna" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/2gy5-ck05" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737197v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chagnoux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120559v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581400v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04411554v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Chambat-Houillon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Alexis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/culture-sorties-de-crises-9782370323965.html" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484695v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139068v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054551v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jost" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765403v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Boub&#233;e" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Favel-Kapoian" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172036v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel P&#233;lissier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurence-leveneur" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5330-5906" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/127190481" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935677v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Calandri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Leveneur" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950105v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leveneur Laurence" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.218.0063" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172046v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mansouri" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538638v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.230.0171" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223992v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212524v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118936v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communiquer.4542" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118941v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/telev.010.0089" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457525v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/map.2293" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118969v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120637v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457500v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.7723" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505332v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bullich" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070575v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentyna Dymytrova" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814634v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361263v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765283v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jehel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Thiault" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rossi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/hhpw-pk03" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765273v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bruna" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/2gy5-ck05" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737197v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chagnoux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120559v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581400v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04411554v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Chambat-Houillon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Alexis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/culture-sorties-de-crises-9782370323965.html" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484695v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139068v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054551v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jost" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765403v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Boub&#233;e" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Favel-Kapoian" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172036v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel P&#233;lissier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>