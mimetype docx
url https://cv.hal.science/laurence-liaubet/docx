--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -66,13864 +66,14132 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (49)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (51)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolomic analysis of the endometrium of Large White and Meishan pigs reveals differences in biological processes during late gestation</w:t>
+                <w:t xml:space="preserve">A comprehensive genome-wide scan for parent-of-origin expressed genes in the pig clarifies the conservation landscape of genomic imprinting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnes Bonnet</w:t>
+                <w:t xml:space="preserve">Mathilde Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alyssa Imbert</w:t>
+                <w:t xml:space="preserve">Nathalie Iannuccelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Gress</w:t>
+                <w:t xml:space="preserve">Sophie Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Marty-Gasset</w:t>
+                <w:t xml:space="preserve">Katia Fève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annabelle Meynadier</w:t>
+                <w:t xml:space="preserve">Patrice Dehais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 27 (1), pp.11. </w:t>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 58 (1), pp.18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12864-025-12276-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12711-026-01031-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05461714v1</w:t>
+                <w:t xml:space="preserve">hal-05560333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decoupling transcriptome layers: the distinct and variable nature of circular RNAs</w:t>
+                <w:t xml:space="preserve">Transcriptomic data of piglet blood compartments with 3′ mRNA sequencing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">María Alonso-García</w:t>
+                <w:t xml:space="preserve">Gaëlle Payros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Kory Jason</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Gress</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Gusmini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christa Kühn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 23 (1), pp.269. </w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 66, pp.112679. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12915-025-02375-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2026.112679⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05227927v1</w:t>
+                <w:t xml:space="preserve">hal-05560625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coprophagia in early life tunes expression of immune genes after weaning in rabbit ileum</w:t>
+                <w:t xml:space="preserve">Decoupling transcriptome layers: the distinct and variable nature of circular RNAs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Cauquil</w:t>
+                <w:t xml:space="preserve">María Alonso-García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Beaumont</w:t>
+                <w:t xml:space="preserve">Thomas Faraut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Dehais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Schmaltz-Panneau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yannick Lippi</w:t>
+                <w:t xml:space="preserve">Christa Kühn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-59591-6⟩</w:t>
+              <w:t xml:space="preserve">BMC Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 23 (1), pp.269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12915-025-02375-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04550565v1</w:t>
+                <w:t xml:space="preserve">hal-05227927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-tissue metabolic and transcriptomic responses to a short-term heat stress in swine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metabolomic analysis of the endometrium of Large White and Meishan pigs reveals differences in biological processes during late gestation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilhem Huau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurence Liaubet</w:t>
+                <w:t xml:space="preserve">Alyssa Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Gress</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Gourdine</w:t>
+                <w:t xml:space="preserve">Nathalie Marty-Gasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Riquet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Annabelle Meynadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 25 (1), pp.99. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12864-024-09999-1⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 27 (1), pp.11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-025-12276-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04449380v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05461714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma 1H-NMR metabolic and amino acid profiles of newborn piglets from two lines divergently selected for residual feed intake</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Multi-tissue metabolic and transcriptomic responses to a short-term heat stress in swine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Huau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Guilmineau</w:t>
+                <w:t xml:space="preserve">Jean-Luc Gourdine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Lefort</w:t>
+                <w:t xml:space="preserve">Juliette Riquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvon Billon</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">David Renaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-023-34279-5⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25 (1), pp.99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-024-09999-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04091374v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04449380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole-genome sequencing of cryopreserved resources from French Large White pigs at two distinct sampling times reveals strong signatures of convergent and divergent selection between the dam and sire lines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coprophagia in early life tunes expression of immune genes after weaning in rabbit ileum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cauquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Boitard</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Martin Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Schmaltz-Panneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katia Fève</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrice Dehais</w:t>
+                <w:t xml:space="preserve">Yannick Lippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 55, pp.13. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.8898. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12711-023-00789-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-59591-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04016249v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04550565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation networks provide new insights into the architecture of testicular steroid pathways in pigs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plasma 1H-NMR metabolic and amino acid profiles of newborn piglets from two lines divergently selected for residual feed intake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Liaubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Robic</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Faraut</w:t>
+                <w:t xml:space="preserve">Camille Guilmineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katia Feve</w:t>
+                <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Djebali</w:t>
+                <w:t xml:space="preserve">Yvon Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armelle Prunier</w:t>
+                <w:t xml:space="preserve">Sébastien Reigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12 (4), pp.1-19. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.7127. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/genes12040551⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-34279-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03222223v1</w:t>
+                <w:t xml:space="preserve">hal-04091374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint automatic metabolite identification and quantification of a set of 1H NMR spectra</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Whole-genome sequencing of cryopreserved resources from French Large White pigs at two distinct sampling times reveals strong signatures of convergent and divergent selection between the dam and sire lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Boitard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyriel Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Marty-Gasset</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
+                <w:t xml:space="preserve">Katia Fève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Dehais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 93 (5), pp.2861-2870. </w:t>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 55, pp.13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.analchem.0c04232⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12711-023-00789-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03224485v1</w:t>
+                <w:t xml:space="preserve">hal-04016249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omics Application in Animal Science—A Special Emphasis on Stress Response and Damaging Behaviour in Pigs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Joint automatic metabolite identification and quantification of a set of 1H NMR spectra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Liaubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Marty-Gasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Kasper</w:t>
+                <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Ribeiro</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Laurence Liaubet</w:t>
+                <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/genes11080920⟩</w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 93 (5), pp.2861-2870. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.0c04232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02921648v1</w:t>
+                <w:t xml:space="preserve">hal-03224485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The maturity in fetal pigs using a multi-fluid metabolomic approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Lefort</w:t>
+                <w:t xml:space="preserve">Correlation networks provide new insights into the architecture of testicular steroid pathways in pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Robic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Faraut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Feve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Servien</w:t>
+                <w:t xml:space="preserve">Sarah Djebali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Quesnel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurianne L. Canario</w:t>
+                <w:t xml:space="preserve">Armelle Prunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-76709-8⟩</w:t>
+              <w:t xml:space="preserve">Genes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (4), pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/genes12040551⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03034560v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03222223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ASICS: an R package for a whole analysis workflow of 1D 1H NMR spectra</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Omics Application in Animal Science—A Special Emphasis on Stress Response and Damaging Behaviour in Pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Kasper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ribeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André L. F. de Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Larzul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Pere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btz248⟩</w:t>
+              <w:t xml:space="preserve">Genes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (8), Non paginé. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/genes11080920⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02626125v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02921648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transgenerational epigenetic inheritance in birds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carlos Guerrero-Bosagna</w:t>
+                <w:t xml:space="preserve">The maturity in fetal pigs using a multi-fluid metabolomic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mireille Morisson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurence Liaubet</w:t>
+                <w:t xml:space="preserve">Rémi Servien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T Bas Rodenburg</w:t>
+                <w:t xml:space="preserve">Hélène Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elske N de Haas</w:t>
+                <w:t xml:space="preserve">Laurianne L. Canario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Epigenetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 4 (2), pp.1-8. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10, pp.19912. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/eep/dvy008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-76709-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01816915v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03034560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated analysis of proteomic and transcriptomic data highlights late fetal muscle maturation process</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ASICS: an R package for a whole analysis workflow of 1D 1H NMR spectra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Liaubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Canlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Voillet</w:t>
+                <w:t xml:space="preserve">Patrick Tardivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali San Cristobal</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Pere</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurianne L. Canario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 17 (4), pp.672-693. </w:t>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 35 (21), pp.4356-4363. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/mcp.M116.066357⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btz248⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01771812v1</w:t>
+                <w:t xml:space="preserve">hal-02626125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteomic analysis of adipose tissue during the last weeks of gestation in pure and crossbred Large White or Meishan fetuses gestated by sows of either breed</w:t>
+                <w:t xml:space="preserve">Transgenerational epigenetic inheritance in birds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Gondret</w:t>
+                <w:t xml:space="preserve">Carlos Guerrero-Bosagna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blandine Guével</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Yvon Billon</w:t>
+                <w:t xml:space="preserve">Mireille Morisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Liaubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Bas Rodenburg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elske N de Haas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science and Biotechnology </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40104-018-0244-2⟩</w:t>
+              <w:t xml:space="preserve">Environmental Epigenetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4 (2), pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eep/dvy008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01763243v1</w:t>
+                <w:t xml:space="preserve">hal-01816915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new approach of gene co-expression network inference reveals significant biological processes involved in porcine muscle development in late gestation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Integrated analysis of proteomic and transcriptomic data highlights late fetal muscle maturation process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Voillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yvette Lahbib Mansais</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali San Cristobal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Pere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne L. Canario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-28173-8⟩</w:t>
+              <w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 17 (4), pp.672-693. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/mcp.M116.066357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02622725v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01771812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(NMR)-N-1H-Based metabolomic profiling method to develop plasma biomarkers for sensitivity to chronic heat stress in growing pigs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A new approach of gene co-expression network inference reveals significant biological processes involved in porcine muscle development in late gestation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Villa-Vialaneix</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yvon Billon</w:t>
+                <w:t xml:space="preserve">Maria Marti-Marimon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Voillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mario Giorgi</w:t>
+                <w:t xml:space="preserve">Martine Bouissou-Matet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvette Lahbib Mansais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0188469⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-28173-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02626025v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02622725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering mechanisms underlying the genetic variation of general production and liver quality traits in the overfed mule duck by pQTL analyses</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Proteomic analysis of adipose tissue during the last weeks of gestation in pure and crossbred Large White or Meishan fetuses gestated by sows of either breed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Vignal</w:t>
+                <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Molette</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Davail</w:t>
+                <w:t xml:space="preserve">Blandine Guével</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Pere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12711-017-0313-6⟩</w:t>
+              <w:t xml:space="preserve">Journal of Animal Science and Biotechnology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (1), pp.28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40104-018-0244-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01510790v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01763243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time course study of the response to LPS targeting the pig immune gene networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">(NMR)-N-1H-Based metabolomic profiling method to develop plasma biomarkers for sensitivity to chronic heat stress in growing pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Dou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Terenina</w:t>
+                <w:t xml:space="preserve">Nathalie Villa-Vialaneix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Liaubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Sautron</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Amélie Sevin-Pujol</w:t>
+                <w:t xml:space="preserve">Mario Giorgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12864-017-4363-5⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (11), Non paginé. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0188469⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02627295v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02626025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing the intestinal transcriptome of Meishan and Large White piglets during late fetal development reveals genes involved in glucose and lipid metabolism and immunity as valuable clues of intestinal maturity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deciphering mechanisms underlying the genetic variation of general production and liver quality traits in the overfed mule duck by pQTL analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoannah François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vignal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Molette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Marty-Gasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ying Yao</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Samir Dou</w:t>
+                <w:t xml:space="preserve">Stéphane Davail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12864-017-4001-2⟩</w:t>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 49 (1), pp.38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12711-017-0313-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01643654v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01510790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intestinal toxicity of the masked mycotoxin deoxynivalenol-3-β-d-glucoside</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Time course study of the response to LPS targeting the pig immune gene networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Terenina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alix Pierron</w:t>
+                <w:t xml:space="preserve">Valérie Sautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabria Mimoun</w:t>
+                <w:t xml:space="preserve">Caroline Ydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leticia S Murate</w:t>
+                <w:t xml:space="preserve">Darya Bazovkina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Loiseau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yannick Lippi</w:t>
+                <w:t xml:space="preserve">Amélie Sevin-Pujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Toxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 90 (8), pp.2037-2046. </w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18, </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00204-015-1592-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12864-017-4363-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03331284v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02627295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Handling missing rows in multi-omics data integration: multiple imputation in multiple factor analysis framework</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Comparing the intestinal transcriptome of Meishan and Large White piglets during late fetal development reveals genes involved in glucose and lipid metabolism and immunity as valuable clues of intestinal maturity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ying Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Voillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva Jégou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali San Cristobal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Dou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 17, 16 p. </w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18 (1), pp.647. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12859-016-1273-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12864-017-4001-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02636549v1</w:t>
+                <w:t xml:space="preserve">hal-01643654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time course of the response to ACTH in pig: biological and transcriptomic study</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Intestinal toxicity of the masked mycotoxin deoxynivalenol-3-β-d-glucoside</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Pierron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabria Mimoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leticia S Murate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Lippi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yvon Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12864-015-2118-8⟩</w:t>
+              <w:t xml:space="preserve">Archives of Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 90 (8), pp.2037-2046. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00204-015-1592-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01271063v1</w:t>
+                <w:t xml:space="preserve">hal-03331284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des marqueurs génomiques au service de la qualité de la viande</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Handling missing rows in multi-omics data integration: multiple imputation in multiple factor analysis framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Voillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Besse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali San Cristobal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio González</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Productions Animales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2015.28.2.3024⟩</w:t>
+              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17, 16 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12859-016-1273-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01194126v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02636549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring transcriptomic diversity in muscle revealed that cellular signaling pathways mainly differentiate five Western porcine breeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali San Cristobal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Rohart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lascor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Bouffaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lidwine Trouilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 16, Non paginé. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12864-015-2259-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01245970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent advances in omic technologies for meat quality management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lebret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meat Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 109, pp.28-26. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.meatsci.2015.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01594439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sperm DNA Methylation Analysis in Swine Reveals Conserved and Species-Specific Methylation Patterns and Highlights an Altered Methylation at the GNAS Locus in Infertile Boars</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Des marqueurs génomiques au service de la qualité de la viande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annabelle Congras</w:t>
+                <w:t xml:space="preserve">Bénédicte Lebret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Yerle-Bouissou</w:t>
+                <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Pinton</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurence Liaubet</w:t>
+                <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology of Reproduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1095/biolreprod.114.119610⟩</w:t>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 28 (2), pp.183-195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2015.28.2.3024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02636581v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01194126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le metabolome, un moyen pour trouver de nouveaux biomarqueurs ?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurence Liaubet</w:t>
+                <w:t xml:space="preserve">Time course of the response to ACTH in pig: biological and transcriptomic study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Sautron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Terenina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Gress</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Lippi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16 (961), pp.PMC4650497. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-015-2118-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01222422v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01271063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muscle transcriptomic investigation of late fetal development identifies candidate genes for piglet maturity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Voillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali San Cristobal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Lippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal G.P. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Iannuccelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 15 (797), pp.1-17. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1471-2164-15-797⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02638427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Structure of a Gene Co-Expression Network Reveals Biological Functions Underlying eQTLs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Sperm DNA Methylation Analysis in Swine Reveals Conserved and Species-Specific Methylation Patterns and Highlights an Altered Methylation at the GNAS Locus in Infertile Boars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Congras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Yerle-Bouissou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Pinton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence F. Vignoles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Adrien Gamot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biology of Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 91 (6), pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1095/biolreprod.114.119610⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00817655v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02636581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Structure of a Gene Co-Expression Network Reveals Biological Functions Underlying eQTLs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Le metabolome, un moyen pour trouver de nouveaux biomarqueurs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali San Cristobal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie‐josé Mercat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Rohart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Adrien Gamot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Février, pp.1-5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02646005v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01222422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NEUROG2 drives cell cycle exit of neuronal precursors by specifically repressing a subset of cyclins acting at the G1 and S phases of the cell cycle</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">The Structure of a Gene Co-Expression Network Reveals Biological Functions Underlying eQTLs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Villa-Vialaneix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cherel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Gamot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Cellular Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.e60045</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02645731v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00817655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression levels of 25 genes in liver and testis located in a QTL region for androstenone on SSC7q1.2</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Annie Robic</w:t>
+                <w:t xml:space="preserve">The Structure of a Gene Co-Expression Network Reveals Biological Functions Underlying eQTLs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Villa-Vialaneix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Liaubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katia K. Feve</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">M. M. van Son</w:t>
+                <w:t xml:space="preserve">Adrien Gamot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2052.2011.02195.x⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8, online (4), Non paginé. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0060045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01001156v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02646005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptome profiling of sheep granulosa cells and oocytes during early follicular development obtained by laser capture microdissection.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">NEUROG2 drives cell cycle exit of neuronal precursors by specifically repressing a subset of cyclins acting at the G1 and S phases of the cell cycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Bevilacqua</w:t>
+                <w:t xml:space="preserve">Marie Lacomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Benne</w:t>
+                <w:t xml:space="preserve">Fabienne Pituello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loys Bodin</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sophie Bel-Vialar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-12-417⟩</w:t>
+              <w:t xml:space="preserve">Molecular and Cellular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 32 (13), pp.2596-2607. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/MCB.06745-11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00842681v1</w:t>
+                <w:t xml:space="preserve">hal-02645731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic variability of transcript abundance in pig peri-mortem skeletal muscle: eQTL localized genes involved in stress response, cell death, muscle disorders and metabolism.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">What is a good (gene) network?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Villa-Vialaneix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali San Cristobal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-12-548⟩</w:t>
+              <w:t xml:space="preserve">Journal of Animal Breeding and Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 128 (1), pp.1-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1439-0388.2010.00916.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00842687v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00658814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What is a good (gene) network?</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Expression levels of 25 genes in liver and testis located in a QTL region for androstenone on SSC7q1.2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Robic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia K. Feve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Larzul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. M. van Son</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Breeding and Genetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Animal Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 42 (6), pp.662-665. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2052.2011.02195.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1439-0388.2010.00916.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00658814v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01001156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pathway results from the chicken data set using GOTM, Pathway studio and ingenuity softwares</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transcriptome profiling of sheep granulosa cells and oocytes during early follicular development obtained by laser capture microdissection.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Bonnet</w:t>
+                <w:t xml:space="preserve">Claudia Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Lagarrigue</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurence Liaubet</w:t>
+                <w:t xml:space="preserve">Francis Benne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christèle Robert-Granié</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Magali San Cristobal</w:t>
+                <w:t xml:space="preserve">Loys Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Cotinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Proceedings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1753-6561-3-S4-S11⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12 (august), pp.417. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-12-417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00730039v1</w:t>
+                <w:t xml:space="preserve">hal-00842681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methods for interpreting lists of affected genes obtained in a DNA microarray experiment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jakob Hedegaard</w:t>
+                <w:t xml:space="preserve">Genetic variability of transcript abundance in pig peri-mortem skeletal muscle: eQTL localized genes involved in stress response, cell death, muscle disorders and metabolism.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristina Arce</w:t>
+                <w:t xml:space="preserve">Valérie Lobjois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Faraut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvio Bicciato</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bart Buitenhuis</w:t>
+                <w:t xml:space="preserve">Aurélie Tircazes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Benne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Proceedings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1753-6561-3-S4-S5⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12 (november), pp.548. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-12-548⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02665629v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00842687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The carnitine acetyltransferase gene (CRAT): a characterization of porcine transcripts with insights into the 5'-end variants of mammalian transcripts and their possible sub-cellular localization</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Pathway results from the chicken data set using GOTM, Pathway studio and ingenuity softwares</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lagarrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christèle Robert-Granié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali San Cristobal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular and Molecular Biology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2478/s11658-008-0036-3⟩</w:t>
+              <w:t xml:space="preserve">BMC Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 3 (Suppl 4), pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1753-6561-3-S4-S11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02663909v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00730039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using microarrays to identify positional candidate genes for QTL: the case study of ACTH response in pigs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Methods for interpreting lists of affected genes obtained in a DNA microarray experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suzanne Rowe</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
+                <w:t xml:space="preserve">Jakob Hedegaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Arce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvio Bicciato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bart Buitenhuis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Henrik Hornshøj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 3 (Suppl.4), Non paginé. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1753-6561-3-S4-S14⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 3, online (Suppl.4), Non paginé. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1753-6561-3-S4-S5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02660710v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02665629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la tendreté du muscle porcin (Longissumus dorsi) par l'analyse du transcriptome</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">The carnitine acetyltransferase gene (CRAT): a characterization of porcine transcripts with insights into the 5'-end variants of mammalian transcripts and their possible sub-cellular localization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Robic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Faraut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale P. Le Roy</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Denis Milan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cellular and Molecular Biology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 14 (1), pp.90-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2478/s11658-008-0036-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02655101v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02663909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene array and real time PCR analysis of the adrenal sensitivity to adrenocorticotropic hormone in pig</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Using microarrays to identify positional candidate genes for QTL: the case study of ACTH response in pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jouffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Rowe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bart Buitenhuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrik Hornshøj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-9-101⟩</w:t>
+              <w:t xml:space="preserve">BMC Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 3 (Suppl.4), Non paginé. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1753-6561-3-S4-S14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02661101v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02660710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of porcine ASB6 gene and transcripts - Comparison of mammalian transcripts</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Etude de la tendreté du muscle porcin (Longissumus dorsi) par l'analyse du transcriptome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Denis Milan</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lobjois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali San Cristobal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Glénisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale P. Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 19, pp.138-143</w:t>
+              <w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.115-116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02657001v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02655101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A muscle transcriptome analysis identifies positional candidate genes for a complex trait in pig</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Gene array and real time PCR analysis of the adrenal sensitivity to adrenocorticotropic hormone in pig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Hazard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali San Cristobal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mormède</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Genetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 9 (101), pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-9-101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02657704v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02661101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longitudinal analysis of gene expression in porcine skeletal muscle after post-injection local injury.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Characterization of porcine ASB6 gene and transcripts - Comparison of mammalian transcripts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Robic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Faraut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Uro-Coste</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Riquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Milan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceutical Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Animal Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 19, pp.138-143</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">inserm-00409866v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02657001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of PRKAG1 coding sequence and mapping of PRKAG1 and PRKAG2 relatively to porcine back fat thickness QTL.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">A muscle transcriptome analysis identifies positional candidate genes for a complex trait in pig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lobjois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali San Cristobal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Glénisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia K. Feve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 35, pp.123-125</w:t>
+              <w:t xml:space="preserve">, 2008, 39, pp.147-162</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02670099v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02657704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of skeletal muscle transcriptome analysis to study pig meat quality</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Longitudinal analysis of gene expression in porcine skeletal muscle after post-injection local injury.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre J. Ferré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Hatey</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Didier Concordet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali San Cristobal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Uro-Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences des aliments = Food science : an international journal of food science and technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pharmaceutical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 24 (8), pp.1480-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11095-007-9266-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02670139v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00409866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise au point d'un protocole d'analyse du transcriptome musculaire appliquée à l'étude de la qualité de la viande de porc</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Determination of PRKAG1 coding sequence and mapping of PRKAG1 and PRKAG2 relatively to porcine back fat thickness QTL.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier O. Demeure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">François Hatey</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Riquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Milan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, HS, pp.139-140</w:t>
+              <w:t xml:space="preserve">Animal Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 35, pp.123-125</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02670290v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02670099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic characterization of RRS1, a recessive locus in Arabidopsis thaliana that confers resistance to the bacterial soilborne pathogen Ralstonia solanacearum</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Development of skeletal muscle transcriptome analysis to study pig meat quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Damon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Herpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hatey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 11 (7), pp.659-667</w:t>
+              <w:t xml:space="preserve">Sciences des aliments = Food science : an international journal of food science and technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 23, pp.79-82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02689557v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02670139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mise au point d'un protocole d'analyse du transcriptome musculaire appliquée à l'étude de la qualité de la viande de porc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Damon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Liaubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Herpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hatey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, HS, pp.139-140</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02670290v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">CYP76C2, an Arabidopsis thaliana cytochrome P450 gene expressed during hypersensitive and developmental cell death</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Godiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Sauviac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Dalbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Callard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEBS Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 438 (3), pp.245-249</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02686327v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genetic characterization of RRS1, a recessive locus in Arabidopsis thaliana that confers resistance to the bacterial soilborne pathogen Ralstonia solanacearum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Deslandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pileur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Liaubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Camut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Can</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 11 (7), pp.659-667</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02689557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (60)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1H-NMR metabolomic study of Large White and Meishan pigs in late gestation: part 1- fetal placenta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alyssa Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Marty-Gasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Gress</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Association for Animal Production (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04591855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-omics and multi-tissues data to improve knowledge of heat stress acclimation mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Huau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gourdine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Riquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. pp.665</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04286310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ASTERICS: A Simple Tool for the ExploRation and Integration of omiCS data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Maigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Noirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaa Adu Kesewaah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien D Éjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Régionale de Bioinformatique et Biostatistique, Génopole Toulouse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Toulouse, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.57745/TCKSTD⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04746181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ASTERICS: A Tool for the ExploRation and Integration of omiCS data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Maigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Noirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Mariette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaa Adu Kesewaah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Déjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Journées Ouvertes en Biologie, Informatique et Mathématiques (JOBIM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Inria; INRAE, Jul 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03697843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution du génome fœtal en fin de développement intra-utérin : focus sur l’expression de gènes soumis à empreinte au niveau de l’endomètre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Gress</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Bluy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne L. Canario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Ravon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">52. Journées de la Recherche Porcine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ASICS: identification and quantification of metabolites in complex 1H NMR spectra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Villa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Servien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European RFMF Metabomeeting 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organisation nucléaire et expression génique lors du développement chez le porc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvette Lahbib Mansais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Marti-Marimon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Foissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Bouissou-Matet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Journée d'Animation Scientifique du réseau épiPhase</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Toulouse, France. 35 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02736301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ASICS : identifier et quantifier des métabolites à partir d'un spectre RMN 1H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Servien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">51. Journées de Statistique de la SFdS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Statistique (SFdS). FRA., Jun 2019, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time trends in genomic variation for commercial pig lines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Boitard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyriel Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Dehais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Bouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. International Seminar of CRB-Anim Infrastructure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02920334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using ASICS to quantify metabolites in 1D 1H NMR spectra: an application to perinatal survival in pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Tardivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des Plateformes BioInfo et BioStat du Génotoul</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02788399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ASICS : un package R pour l'identification et la quantification de métabolites dans un spectre RMN 1H</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Thermoregulation of piglets from two genetic lines divergent for residual feed intake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rémi Servien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Rencontres R</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia. 705 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02791362v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermoregulation of piglets from two genetic lines divergent for residual feed intake</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">ASICS : un package R pour l'identification et la quantification de métabolites dans un spectre RMN 1H</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Canlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Villa-Vialaneix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Servien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia. 705 p</w:t>
+              <w:t xml:space="preserve">7ème Rencontres R</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734459v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02791362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An innovative method of gene co expression network inference reveals significant biological processes involved in fetal porcine muscle development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Marti-Marimon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Villa-Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Voillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Yerle-Bouissou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd International Colloquium on Animal Cytogenetics and Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Saint Petersburg, Russia. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The use of imaging to learn on piglet level of development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélys Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne L. Canario</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. European Conference on Precision Livestock Farming (EC-PLF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02790531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Placenta and adrenal adaptation according to piglet genetic potential for maturity at birth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Dizabeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Bluy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Secula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. International Conference on Pig Reproduction (ICPR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Columbia, United States. pp.38-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delayed development in Large White purebreds than crossbreds with Meishan born in the same litter</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">William Hebrard</w:t>
+                <w:t xml:space="preserve">Evaluation d’un système d’élevage alternatif à l’antibiothérapie sur la mise en place du système immunitaire chez le lapin.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gidenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cauquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Liaubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Lippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">67. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Belfast, United Kingdom</w:t>
+              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02743169v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02794276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D nuclear positioning of IGF2 alleles and trans interactions with imprinted genes in pig fetal cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">3D nuclear positioning of IGF2 alleles and trans interactions with imprinted genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvette Lahbib Mansais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Marti-Marimon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvette Lahbib Mansais</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Valentin Voillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harmonie Barasc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mompart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22. International Colloquim on Animal Cytogenetics and Genomics (ICACG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Toulouse, France. 116 p</w:t>
+              <w:t xml:space="preserve">35. Conference of the International Society for Animal Genetics (ISAG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Salt Lake City, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02743243v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D nuclear positioning of IGF2 alleles and trans interactions with imprinted genes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">3D nuclear positioning of IGF2 alleles and trans interactions with imprinted genes in pig fetal cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvette Lahbib Mansais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Marti-Marimon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvette Lahbib Mansais</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Valentin Voillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harmonie Barasc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mompart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35. Conference of the International Society for Animal Genetics (ISAG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Salt Lake City, United States</w:t>
+              <w:t xml:space="preserve">22. International Colloquim on Animal Cytogenetics and Genomics (ICACG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Toulouse, France. 116 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02742818v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration de l’implication du système immunitaire dans le lien entre les pratiques d’élevage et la santé des lapereaux</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yannick Lippi</w:t>
+                <w:t xml:space="preserve">Delayed development in Large White purebreds than crossbreds with Meishan born in the same litter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne L. Canario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Pere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Hebrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Apr 2016, Tours, France. 115 p</w:t>
+              <w:t xml:space="preserve">67. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Belfast, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02744215v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation d’un système d’élevage alternatif à l’antibiothérapie sur la mise en place du système immunitaire chez le lapin.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId277" w:history="1">
+                <w:t xml:space="preserve">Exploration de l’implication du système immunitaire dans le lien entre les pratiques d’élevage et la santé des lapereaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cauquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Schmaltz Panneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gidenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Lippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2016, Tours, France</w:t>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Apr 2016, Tours, France. 115 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02794276v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02744215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent advances in omic technologies for meat quality management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte B. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lebret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">61. International congress of meat science and technology (ICoMST)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02740130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systems biology of piglet maturity with focus on muscle metabolism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Voillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Lefaucheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne L. Canario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Pere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34. International Society for Animal Genetics Conference (ISAG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Xi'an, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptomic prediction of piglet vitality from umbilical cord blood of purebreds and crossbreds born in the same litter - comparison of Meishan and Large White Sows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne L. Canario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Voillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Iannuccelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Lippi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal G.P. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02744236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génomique et viande : quelles avancées, quelles applications ?</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Comparison of network inference packages and methods for multiple network inference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Villa-Vialaneix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas A. Edwards</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Viguerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali San Cristobal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Journées Sciences du Muscle et Technologies des Viandes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Caen, France. pp.127-134</w:t>
+              <w:t xml:space="preserve">1ères Rencontres R</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Bordeaux, France. pp.93-94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01001256v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00714444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of network inference packages and methods for multiple network inference</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Génomique et viande : quelles avancées, quelles applications ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte B. Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lebret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ères Rencontres R</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Bordeaux, France. pp.93-94</w:t>
+              <w:t xml:space="preserve">14. Journées Sciences du Muscle et Technologies des Viandes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Caen, France. pp.127-134</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00714444v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01001256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of network inference packages and methods for multiple network inference</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Villa-Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas A. Edwards</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Viguerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali San Cristobal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ères Rencontres R</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00717549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PORCINET- Approche intégrée de la maturité des porcelets</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Genetic and phenotypic fine characterizations of French porcine reference populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali San Cristobal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Boitard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Inès Fariello Rico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yvon Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Colloque Génomique Animale et Microbienne AGENAE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">ISAG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Cairns, Australia. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210381v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01019125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic and phenotypic fine characterizations of French porcine reference populations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PORCINET- Approche intégrée de la maturité des porcelets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Liaubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne L. Canario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali San Cristobal</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Laurence Liaubet</w:t>
+                <w:t xml:space="preserve">Marie-Christine Pere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mormède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISAG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Cairns, Australia. pp.1</w:t>
+              <w:t xml:space="preserve">9. Colloque Génomique Animale et Microbienne AGENAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01019125v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systems biology of piglet maturity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne L. Canario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Annual Meeting of the Complex Trait Community</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01000048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systems biology of piglet maturity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle G. Boudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne L. Canario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33. International Society for Animal Genetics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Cairns, Australia. pp.56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01001298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'analyse d'un réseau de co-expression génique met en valeur des groupes fonctionnels homogènes et des gènes importants relatifs a un phénotype d'intérêt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Villa-Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Gamot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la Société Française de Statistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Tunis, Tunisie. pp.172</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00666613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptome profiling of sheep granulosa cells and oocytes during early follicular development obtained by Laser Capture Microdissection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Bonnet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Claudia Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Benne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loys Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Cotinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Meeting of the Ovarian Club "The Oocyte : from Basic Research to Clinical Practice"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01193855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité et biologie intégrative : des pistes à explorer pour combler le gap entre diversité génétique et diversité phénotypique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali San Cristobal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon S. Boitard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel M. Bouffaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonor L. Chaltiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COLLOQUE FRB : Les Ressources Génétiques (RG) face aux nouveaux enjeux environnementaux, économiques et sociétaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01000087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neonatal mortality in piglets: genetics to improve behavioural vitality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Dauberlieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lagant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">62. Annual Meeting of the European Federation of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Federation of Animal Science (EAAP). INT., Aug 2011, Stavanger, Norway. 440 p., </w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3920/978-90-8686-731-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01194050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The structure of a gene network reveals 7 biological functions underlying eQTLs in pig</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">The structure of a gene network reveals 7 biological sub-graphs underlying eQTLs in pig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Villa-Vialaneix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Gamot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Chérel</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Leipzig, Germany</w:t>
+              <w:t xml:space="preserve">World Congress on Genetics Applied to Livestock Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Leipzig, Germany. pp.0147</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02278554v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00666597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The structure of a gene network reveals 7 biological sub-graphs underlying eQTLs in pig</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">The structure of a gene network reveals 7 biological functions underlying eQTLs in pig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Villa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Gamot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Cherel</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chérel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Congress on Genetics Applied to Livestock Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Leipzig, Germany. pp.0147</w:t>
+              <w:t xml:space="preserve">9th World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Leipzig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00666597v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02278554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">REFOLLIS , Restitution des résultats scientifiques dans les projets financés par l'ANR</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Are gene networks always meaningful?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Gamot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Villa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIIe Séminaire Agenae / Genanimal Tours, 21-23 octobre 2009 (oral</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Tours, France</w:t>
+              <w:t xml:space="preserve">European Animal Disease Genomics Network of Excellence for Animal Health and Food Safety (EADGENE Days 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02817818v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00668239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are gene networks always meaningful ?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Using microarrays to identify positional candidate genes for QTL: the case study of ACTH response in pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jouffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Rowe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bart Buitenhuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrik Hornshøj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EADGENE Genomics for Animal Health: Outlook for the Future</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EADGENE and SABRE Post-analyses Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Lelystad, Netherlands. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1753-6561-3-S4-S14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02816128v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02818888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of early folliculogenesis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
+                <w:t xml:space="preserve">REFOLLIS , Restitution des résultats scientifiques dans les projets financés par l'ANR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Benne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loys L. Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Corinne Cotinot</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien J. Sarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Jacques Monod : L’ARN au centre de la régulation des gènes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Roscoff, France. n.p</w:t>
+              <w:t xml:space="preserve">VIIe Séminaire Agenae / Genanimal Tours, 21-23 octobre 2009 (oral</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02815521v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02817818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using microarrays to identify positional candidate genes for QTL: the case study of ACTH response in pigs</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Are gene networks always meaningful ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Gamot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Villa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Henrik Hornshøj</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EADGENE and SABRE Post-analyses Workshop</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EADGENE Genomics for Animal Health: Outlook for the Future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02818888v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02816128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are gene networks always meaningful?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t>
+                <w:t xml:space="preserve">Regulation of early folliculogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Benne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Bevilacqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loys L. Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Cotinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Animal Disease Genomics Network of Excellence for Animal Health and Food Safety (EADGENE Days 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Paris, France</w:t>
+              <w:t xml:space="preserve">Conférence Jacques Monod : L’ARN au centre de la régulation des gènes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Roscoff, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00668239v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02815521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pathway results from the chicken data set using several softwares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Robert-Granié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali San Cristobal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EADGENE and SABRE Post-Analyses, Animal Sciences Group</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, Lelystad, Netherlands</w:t>
+              <w:t xml:space="preserve">, Nov 2008, Lelystad (NL), Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02811912v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation du transcriptome du muscle porcin pour proposer des gènes candidats positionnels de QTL de la tendreté de la viande</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">RH mapping and real time evaluation of seven porcine candidate genes for meat quality previously identified by means of microarray.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Iacuaniello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Stella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Denis Milan</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gorni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Mariani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Lacanau, France</w:t>
+              <w:t xml:space="preserve">18th International Colloquium on Animal Cytogenetics and Gene Mapping</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Bucarest, pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02816869v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02816939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de cinétique de données transcriptomiques : modélisation et classification de profils d'expression de gènes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Génomique fonctionnelle de la réactivité surrénalienne à l'ACTH chez le porc.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Hazard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali San Cristobal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mormède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2008, Lacanau, France</w:t>
+              <w:t xml:space="preserve">, Apr 2008, Lacanau</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02813626v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02753227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche de bio-marqueurs de la tendreté de la viande de porc</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Génomique fonctionnelle de la réactivité surrénalienne à l'ACTH chez le porc.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Hazard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali San Cristobal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mormède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Lacanau, France</w:t>
+              <w:t xml:space="preserve">40èmes Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02816503v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02753478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la tendreté du muscle porcin (Longissumus dorsi) par l'analyse du transcriptome</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Analyse de cinétique de données transcriptomiques : modélisation et classification de profils d'expression de gènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christèle Robert-Granié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali San Cristobal</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Journées des Sciences du Muscle et Technologies de la Viande</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Tours, France</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Lacanau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02821929v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02813626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetics analysis of microarray data : modelling and clustering of gene expression profiles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
+                <w:t xml:space="preserve">Pathway results from the chicken data set using several softwares</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lagarrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Liaubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Robert-Granié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali San Cristobal</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Workshop on Statistical Method for Post-genomic Data</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Rennes, France. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">EADGENE and SABRE Post-Analyses, Animal Sciences Group</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Lelystad, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02822402v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02811912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deux exemples d'épissage alternatif (ASB6 et CRAT) pour montrer l'intérêt de l'étude de ce phénomène chez les espèces d'élevage</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Utilisation du transcriptome du muscle porcin pour proposer des gènes candidats positionnels de QTL de la tendreté de la viande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lobjois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali San Cristobal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale P. Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Milan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2008, Lacanau</w:t>
+              <w:t xml:space="preserve">, Apr 2008, Lacanau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02752629v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02816869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génomique fonctionnelle de la réactivité surrénalienne à l'ACTH chez le porc.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Recherche de bio-marqueurs de la tendreté de la viande de porc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lobjois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cherel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hatey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali San Cristobal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Mormède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40èmes Journées de la Recherche Porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Lacanau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02753478v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02816503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RH mapping and real time evaluation of seven porcine candidate genes for meat quality previously identified by means of microarray.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Etude de la tendreté du muscle porcin (Longissumus dorsi) par l'analyse du transcriptome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patricia Mariani</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lobjoie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali San Cristobal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Glénisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale P. Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Colloquium on Animal Cytogenetics and Gene Mapping</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Bucarest, pp.Inconnu</w:t>
+              <w:t xml:space="preserve">12. Journées des Sciences du Muscle et Technologies de la Viande</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02816939v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02821929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génomique fonctionnelle de la réactivité surrénalienne à l'ACTH chez le porc.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Kinetics analysis of microarray data : modelling and clustering of gene expression profiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christèle Robert-Granié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Dejean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pgp Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali San Cristobal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Mormède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Lacanau</w:t>
+              <w:t xml:space="preserve">6th Workshop on Statistical Method for Post-genomic Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Rennes, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02753227v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02822402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pathway results from the chicken data set using several softwares</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Deux exemples d'épissage alternatif (ASB6 et CRAT) pour montrer l'intérêt de l'étude de ce phénomène chez les espèces d'élevage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Robic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Faraut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EADGENE and SABRE Post-Analyses, Animal Sciences Group</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Lelystad (NL), Netherlands</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Lacanau</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00729781v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02752629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génomique fonctionnelle de la réactivité surrénalienne à l'ACTH chez le porc.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Hazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali San Cristobal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mormède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34ème Colloque de la Société de Neuroendocrinologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Tours, pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02813179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A study of a meat quality trait, tenderness, by the analysis of the transcriptome of a pig muscle (Longissimus dorsi)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId344" w:history="1">
+                <w:t xml:space="preserve">Etude d'un critère de qualité de la viande, la tendreté, par l'analyse du transcriptome du muscle porcin (Longissimus dorsi)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Lobjois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali San Cristobal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale P. Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First European Conference on Pig Genomics, 20-21th February 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Lodi, Italy</w:t>
+              <w:t xml:space="preserve">38. Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02814026v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02821725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude d'un critère de qualité de la viande, la tendreté, par l'analyse du transcriptome du muscle porcin (Longissimus dorsi)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId344" w:history="1">
+                <w:t xml:space="preserve">A study of a meat quality trait, tenderness, by the analysis of the transcriptome of a pig muscle (Longissimus dorsi)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Lobjois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali San Cristobal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale P. Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38. Journées de la Recherche Porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Paris, France</w:t>
+              <w:t xml:space="preserve">First European Conference on Pig Genomics, 20-21th February 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Lodi, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02821725v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02814026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetics analysis of microarray data using semiparametric mixed models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Robert-Granié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Baccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Besse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Déjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.J. Ferre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. World Congress on Genetics Applied to Livestock Production, Belo Horizonte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Belo Horizonte, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02817816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colocalization of quantitative trait loci for meat pH and differentially expressed genes in skeletal muscles in pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Glénisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie M. Damon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. World Congress on Genetics Applied to Livestock Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2006, Belo Horizonte, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02754627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remaniements du muscle strié après injection intra-musculaire chez le porc : analyse du transcriptome et étude cinétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.J. Ferre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Concordet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali San Cristobal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37. Journées de la Recherche Porcine en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02831961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of biomarkers for tenderness in pig meat by transcriptomic analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Lobjois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali San Cristobal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale P. Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. European Farm Animal Functional Genomics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Edinburgh, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02829008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise au point d'un protocole d'analyse du transcriptome musculaire appliquée à l'étude de la qualité de la viande de porc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Damon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Herpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hatey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Journées des sciences du muscle et technologies de la viande</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2002, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02825959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13933,4821 +14201,4821 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular phenotyping to predict neonatal maturity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Characterization of the endometrial metabolome in late gestation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alyssa Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Marty-Gasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Gress</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Agnès Bonnet</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Bonnefont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EAAP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">International Conference on Pig Reproduction 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04239517v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04126140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neonatal metabolic profiling shows relationships between metabolites and biometric phenotypes related to piglet maturity at birth</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean Bailly</w:t>
+                <w:t xml:space="preserve">Transcriptome of the feto-maternal interface in pigs in late gestation: part1fetal placenta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Maman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Gress</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Suin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bravo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. International Conference on Pig Reproduction (ICPR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Ghent, Belgium. 90 (7), p. 732, n°49, 2023</w:t>
+              <w:t xml:space="preserve">Joint International Congress on Animal Science (EEAP 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Lyon, France. pp.37.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04121651v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04193423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of fetal genome and sex to late gestation endometrial gene expression</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Molecular phenotyping to predict neonatal maturity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Liaubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Marty-Gasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Brenaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Gress</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Pig Reproduction 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Ghent, Belgium. 90 (7), p;730; n°45, 2023</w:t>
+              <w:t xml:space="preserve">EAAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04126206v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04239517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptome of the feto-maternal interface in pigs in late gestation: part2 - sow endometrium</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Contribution of fetal genome and sex to late gestation endometrial gene expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Gress</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Bluy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne Canario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Liaubet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint International Congress on Animal Science (EEAP 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Lyon, France. pp.37.21</w:t>
+              <w:t xml:space="preserve">International Conference on Pig Reproduction 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Ghent, Belgium. 90 (7), p;730; n°45, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04193444v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04126206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1H-NMR metabolomic study of Large White and Meishan pigs in late gestation: part 2 - sow endometrium</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cécile Canlet</w:t>
+                <w:t xml:space="preserve">Neonatal metabolic profiling shows relationships between metabolites and biometric phenotypes related to piglet maturity at birth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Liaubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Reigner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint International Congress on Animal Science (EEAP 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Lyon, France. pp.37.22</w:t>
+              <w:t xml:space="preserve">11. International Conference on Pig Reproduction (ICPR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Ghent, Belgium. 90 (7), p. 732, n°49, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04193451v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04121651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the endometrial metabolome in late gestation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Transcriptome of the feto-maternal interface in pigs in late gestation: part2 - sow endometrium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Maman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Gress</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Suin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Legoueix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Pig Reproduction 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Ghent, Belgium</w:t>
+              <w:t xml:space="preserve">Joint International Congress on Animal Science (EEAP 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Lyon, France. pp.37.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04126140v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04193444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptome of the feto-maternal interface in pigs in late gestation: part1fetal placenta</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">1H-NMR metabolomic study of Large White and Meishan pigs in late gestation: part 2 - sow endometrium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alyssa Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Duprat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Marty-Gasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Gress</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Céline Bravo</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint International Congress on Animal Science (EEAP 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2023, Lyon, France. pp.37.20</w:t>
+              <w:t xml:space="preserve">, Aug 2023, Lyon, France. pp.37.22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04193423v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04193451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ASTERICS: A Tool for the ExploRation and Integration of omiCS data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Maigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Noirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme J. Mariette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaa Adu Kesewaah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCB: 21st European Conference on Computational Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journée Régional Bioinfo/Biostat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03890660v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03882998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-omics and multi-tissues data to improve the understanding of heat stress adaptation mechanisms</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yannick Lippi</w:t>
+                <w:t xml:space="preserve">ASTERICS: A Tool for the ExploRation and Integration of omiCS data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Maigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Noirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme J. Mariette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaa Adu Kesewaah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Ouvertes en Biologie, Informatique et Mathématiques (JOBIM)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECCB: 21st European Conference on Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Sitges, Spain. , 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7490/f1000research.1119290.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03881017v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03890660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular phenotyping to predict neonatal maturity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Agnès Bonnet</w:t>
+                <w:t xml:space="preserve">Multi-omics and multi-tissues data to improve the understanding of heat stress adaptation mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Huau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Renaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Gourdine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Feve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Lippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques du départment Génétique Animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Journées Ouvertes en Biologie, Informatique et Mathématiques (JOBIM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Rennes, France. , pp.99, Proceedings</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04239539v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03881017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ASTERICS: A Tool for the ExploRation and Integration of omiCS data</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yaa Adu Kesewaah</w:t>
+                <w:t xml:space="preserve">Molecular phenotyping to predict neonatal maturity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Liaubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Marty-Gasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Dejean</w:t>
+                <w:t xml:space="preserve">Pauline Brenaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Gress</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Régional Bioinfo/Biostat</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques du départment Génétique Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03882998v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04239539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de la maturité des porcelets en fin de gestation par une approche métabolomique multifluide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Pere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">52. Journées de la Recherche Porcine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IFIP - Institut du Porc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Journées de la Recherche Porcine en France, pp.411-412, 2020, 52èmes journées de la recherche porcine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02479994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint automatic metabolite identification and quantification of a set of 1H NMR spectra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Marty-Gasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metabolomics 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02984360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ASICS: identification and quantification of metabolites in complex 1D 1H NMR spectra</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
+                <w:t xml:space="preserve">Thermorégulation des porcelets issus de deux lignées divergentes pour l’efficacité alimentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oceane Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Reigner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Ravon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th Annual Conference of the Metabolomics Society (Metabolomics 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, La Haye, Netherlands. , 2019</w:t>
+              <w:t xml:space="preserve">51. Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Paris, France. IFIP - Institut du Porc, Journées de la Recherche Porcine en France, 2019, 51ème Journées de la Recherche Porcine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02790207v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02735040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ASICS : un package R pour l'identification et la quantification de métabolites dans un spectre RMN 1H</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Study of fetal pig maturity in relation with neonatal survival using a multi-fluids metabolomic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Pere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Iannuccelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Régionale de Bioinformatique et Biostatistique, Génopole Toulouse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Toulouse, France. 2019</w:t>
+              <w:t xml:space="preserve">15. Annual Conference of the Metabolomics Society (Metabolomics 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, La Haye, Netherlands. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02788670v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02791588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of fetal genome and sex to fetal maturity, searching at the interface with sow endometrium</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">ASICS: identification and quantification of metabolites in complex 1D 1H NMR spectra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Canlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reprosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">15th Annual Conference of the Metabolomics Society (Metabolomics 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, La Haye, Netherlands. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04795342v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02790207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ASICS: a new R package for identification and quantification of metabolites in complex 1H NMR spectra</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">ASICS : un package R pour l'identification et la quantification de métabolites dans un spectre RMN 1H</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Servien</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">useR! 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Toulouse, France. , 2019</w:t>
+              <w:t xml:space="preserve">Journée Régionale de Bioinformatique et Biostatistique, Génopole Toulouse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Toulouse, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02788659v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02788670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of fetal pig maturity in relation with neonatal survival using a multi-fluids metabolomic approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">ASICS: a new R package for identification and quantification of metabolites in complex 1H NMR spectra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Liaubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Canlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Iannuccelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. Annual Conference of the Metabolomics Society (Metabolomics 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, La Haye, Netherlands. , 2019</w:t>
+              <w:t xml:space="preserve">useR! 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Toulouse, France. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02791588v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02788659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermorégulation des porcelets issus de deux lignées divergentes pour l’efficacité alimentaire</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contribution of fetal genome and sex to fetal maturity, searching at the interface with sow endometrium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Bluy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Gress</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne Canario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Liaubet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">51. Journées de la Recherche Porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Paris, France. IFIP - Institut du Porc, Journées de la Recherche Porcine en France, 2019, 51ème Journées de la Recherche Porcine</w:t>
+              <w:t xml:space="preserve">Reprosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02735040v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04795342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developpement de biomarqueurs sanguins pour évaluer la sensibilité des porcs à la chaleur</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">ASICS: a new R package for identification and quantification of metabolites in complex 1D 1H NMR spectra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Canlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Servien</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Rennes, France. , 2018, Journées d’animation scientifiques du département Phase - Recueil des résumés</w:t>
+              <w:t xml:space="preserve">European Conference on Computational Biology (ECCB 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Athènes, Greece. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02736216v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02789726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ASICS: a new R package for identification and quantification of metabolites in complex 1D 1H NMR spectra</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Developpement de biomarqueurs sanguins pour évaluer la sensibilité des porcs à la chaleur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Dou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Villa-Vialaneix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Gourdine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Computational Biology (ECCB 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Athènes, Greece. , 2018</w:t>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Rennes, France. , 2018, Journées d’animation scientifiques du département Phase - Recueil des résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02789726v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Placenta and adrenal adaptation according to piglet genetic potential for maturity at birth</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Comte</w:t>
+                <w:t xml:space="preserve">Intégration de données &amp;quot;Omic&amp;quot; et compréhension des mécanismes sous-jacents à la production de foie gras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoannah François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Liaubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Molette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vignal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Marty-Gasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. International Conference on Pig Reproduction (ICPR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Columbia, United States. 2017</w:t>
+              <w:t xml:space="preserve">12. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Tours, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ITAVI - Institut Technique de l'Aviculture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1124 p., 2017, 12èmes Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02786597v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration de données &amp;quot;Omic&amp;quot; et compréhension des mécanismes sous-jacents à la production de foie gras</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Marty-Gasset</w:t>
+                <w:t xml:space="preserve">Placenta and adrenal adaptation according to piglet genetic potential for maturity at birth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Dizabeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Bluy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Secula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 1124 p., 2017, 12èmes Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
+              <w:t xml:space="preserve">10. International Conference on Pig Reproduction (ICPR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Columbia, United States. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606333v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02786597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An intestinal transcriptome analysis in fetal pigs reveals genes involved in glucose and lipid metabolism and immunity as valuable clues of maturity at birth</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Late Fetal Blood Transcriptomic Approach To Get Insight Into Biology Related To Birth Survival</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Liaubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Voillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Samir Dou</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Lippi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Iannuccelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lascor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50. Annual Meeting of the European Society for Pediatric Gastroenterology, Hepatology and Nutrition (ESPGHAN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Prague, Czech Republic. , 64 (Suppl. 1), 2017, Journal of Pediatric Gastroenterology and Nutrition</w:t>
+              <w:t xml:space="preserve">36. Conference of the International Society for Animal Genetics (ISAG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Dublin, Ireland. Interntinal Society for Animal Genetics, 222 p., 2017, ISAG 2017 - Genomes to Phenomes - Abstract Book</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01575939v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01618411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of 3D genomic interactions in fetal pig muscle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Marti-Marimon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Acloque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Zytnicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Djebali Quelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Villa-Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36th International Society for Animal Genetics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Dublin, Ireland. 2017, ISAG 2017 - Genomes to Phenomes - Abstract Book</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01608046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late Fetal Blood Transcriptomic Approach To Get Insight Into Biology Related To Birth Survival</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">An intestinal transcriptome analysis in fetal pigs reveals genes involved in glucose and lipid metabolism and immunity as valuable clues of maturity at birth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ying Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Voillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christine Lascor</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva Jégou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali San Cristobal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Dou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36. Conference of the International Society for Animal Genetics (ISAG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Dublin, Ireland. Interntinal Society for Animal Genetics, 222 p., 2017, ISAG 2017 - Genomes to Phenomes - Abstract Book</w:t>
+              <w:t xml:space="preserve">50. Annual Meeting of the European Society for Pediatric Gastroenterology, Hepatology and Nutrition (ESPGHAN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Prague, Czech Republic. , 64 (Suppl. 1), 2017, Journal of Pediatric Gastroenterology and Nutrition</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01618411v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01575939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasticité de l’Empreinte du placeNta Et de L’EndOmetre en lien avec la maturité du PorcElet (Projet PENELOPE)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Transcriptome profiling to predict piglet early development and vitality from umbilical cord blood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne L. Canario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurence Liaubet</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Voillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Iannuccelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Lippi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Réunion d'Animation épiPHASE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Saint-Pée-sur-Nivelle, France. 2016</w:t>
+              <w:t xml:space="preserve">67. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Belfast, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wageningen Academic Publishers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 22 (1ère Edition), 721 p., 2016, Annual Meeting of the European Association for Animal Production</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02800387v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D nuclear positioning of IGF2 alleles and trans interactions with imprinted genes in pig fetal cells</w:t>
+                <w:t xml:space="preserve">Integrated network multi-omics approach highlights muscle late fetal maturation process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvette Lahbib Mansais</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Valentin Voillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali San Cristobal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Lefaucheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Liaubet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Genome Architecture in Space and Time</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">35. Conference of the International Society for Animal Genetics (ISAG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Salt Lake City, United States. ASAS - American Society of Animal Science, 94 (suppl. 4), 2016, 35th International Society for Animal Genetics Conference. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2134/jas2016.94supplement454x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02794242v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptome profiling to predict piglet early development and vitality from umbilical cord blood</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Plasticité de l’Empreinte du placeNta Et de L’EndOmetre en lien avec la maturité du PorcElet (Projet PENELOPE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne L. Canario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Yvon Billon</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Riquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">67. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 22 (1ère Edition), 721 p., 2016, Annual Meeting of the European Association for Animal Production</w:t>
+              <w:t xml:space="preserve">2. Réunion d'Animation épiPHASE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Saint-Pée-sur-Nivelle, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01602897v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02800387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated network multi-omics approach highlights muscle late fetal maturation process</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">3D nuclear positioning of IGF2 alleles and trans interactions with imprinted genes in pig fetal cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvette Lahbib Mansais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Marti-Marimon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Voillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Lefaucheur</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Harmonie Barasc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mompart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35. Conference of the International Society for Animal Genetics (ISAG)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conference on Genome Architecture in Space and Time</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Trieste, Italy. 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02742587v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02794242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of high ambient temperature and genotype on thermoregulatory responses and gene expression in various tissues in growing pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gourdine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Riquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASAS/ADSA midwest meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Des Moines, United States. Journal of Animal Science, 93 (Suppl. 2), 2015, Abstract book of the ASAS/ADSA midwest meeting</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des approches multi-omiques pour caractériser la fin du développement foetal et mieux comprendre le déterminisme de la maturité à la naissance en lien avec la survie néonatale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Voillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Luron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">46. Journées de la Recherche Porcine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2014, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IFIP - Institut du Porc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Journées de la Recherche Porcine en France, 46, 2014, Journées de la Recherche Porcine en France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Placenta and endometrium imprinting related of piglet maturity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Riquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne L. Canario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Colloque de la SF-DOHaD, Origine Développementale de la santé et des maladies et épigénétique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Nantes, France. , 57 p., 2014, Second Colloque SF-DOHAD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muscle Transcriptomic Investigation of Late Fetal Development and Determinism of Maturity at Birth in Two Extreme Breeds: Meishan and Large White</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentin Voillet</w:t>
+                <w:t xml:space="preserve">Influences génétiques - Large White et Meishan - sur la fin du développement de foetus purs et croisés de la même portée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne L. Canario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali San Cristobal</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Iannuccelli</w:t>
+                <w:t xml:space="preserve">Marie-Christine Pere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Hebrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 10th World Congress on Genetic Applied to Livestock production</w:t>
+              <w:t xml:space="preserve">46. Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IFIP - Institut du Porc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Journées de la Recherche Porcine en France, 46, 2014, Journées de la Recherche Porcine en France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01136288v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influences génétiques - Large White et Meishan - sur la fin du développement de foetus purs et croisés de la même portée</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">William Hebrard</w:t>
+                <w:t xml:space="preserve">Muscle Transcriptomic Investigation of Late Fetal Development and Determinism of Maturity at Birth in Two Extreme Breeds: Meishan and Large White</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Voillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali San Cristobal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Lippi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Iannuccelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46. Journées de la Recherche Porcine</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, Journées de la Recherche Porcine en France, 46, 2014, Journées de la Recherche Porcine en France</w:t>
+              <w:t xml:space="preserve">10. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Vancouver, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">American Society of Animal Science</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 10th World Congress on Genetic Applied to Livestock production</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210570v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01136288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the development of adipose tissue of pure and crossbred fetuses from Meishan and Large White sows during the last month of pregnancy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne L. Canario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal G.P. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Pig Reproducion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Olsztyn, Poland. , 2013, 9th International Conference on Pig Reproducion : Program and Abstract Book</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-tissue analysis in fetal pigs to identify genes involved in the determinism of maturity and survival at birth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Jégou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Luron Le Huërou-Luron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Lippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami S. Yammine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th Intenational Conference on Pig Reproduction (ICPR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Olsztyn, Poland. , 2013, Programm and Abstract Book</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02749790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the porcine Sscrofa10.2 assembly and associated annotations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Robic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Faraut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25. International Conference Genetic Days</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Wroclaw, Poland. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02804016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18757,130 +19025,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sequencing of PRKAG1 coding sequence and mapping of PRKAG1 and PRKAG2 relatively to porcine back fat thickness QTL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Demeure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Riquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Milan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">5 p., 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02826668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18890,284 +19158,284 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lean and fat development in piglets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Lefaucheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Farmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The suckling and weaned piglet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wageningen Academic Publishers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.41-69, 2020, 978-90-8686-343-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3920/978-90-8686-894-0_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02955307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Depicting gene co-expression networks underlying eQTLs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali San Cristobal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Haja N. Kadarmideen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systems Biology in Animal Production and Health vol 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, Springer International Publishing, pp.1-31, 2016, 978-3-319-43330-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-43332-5_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01390589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19177,151 +19445,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation to heat in pig production : the genetic pathway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gourdine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Riquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Bidanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contract] ANR-12-ADAP-0015, INRA. 2012, pp.43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01193706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19331,91 +19599,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génomique du muscle porcin et survie néonatale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Life Sciences [q-bio]. INPT, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04795730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19425,170 +19693,170 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ASTERICS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Maigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Noirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaa Adu Kesewaah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:313f6ac758c7daab63c6b81a0fe5717de3da7b08;origin=https://forgemia.inra.fr/asterics/asterics;visit=swh:1:snp:241132a0f4b9dc0a22a1f6df8ac9be0f7035428b;anchor=swh:1:rev:fce1072b8cc351d499edf7f700351732ce81a29d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04095877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId440"/>
+      <w:footerReference w:type="default" r:id="rId449"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -19735,51 +20003,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05461714v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bonnet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Imbert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gress" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marty-Gasset" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Meynadier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-025-12276-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05227927v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Alonso-Garc&#237;a" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Liaubet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Faraut" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dehais" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christa K&#252;hn" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-025-02375-9" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04550565v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cauquil" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Beaumont" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schmaltz-Panneau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lippi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-59591-6" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04449380v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Huau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gourdine" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Riquet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renaudeau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-024-09999-1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091374v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Guilmineau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefort" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Billon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Reigner" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-34279-5" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04016249v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boitard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyriel Paris" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia F&#232;ve" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-023-00789-z" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03222223v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Robic" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Feve" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Djebali" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Prunier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes12040551" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224485v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vialaneix" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.0c04232" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921648v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Kasper" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ribeiro" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; L. F. de Almeida" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Larzul" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes11080920" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034560v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Servien" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Quesnel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne L. Canario" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-76709-8" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626125v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tardivel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Pere" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btz248" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816915v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Guerrero-Bosagna" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Morisson" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Bas Rodenburg" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elske N de Haas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eep/dvy008" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771812v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Voillet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali San Cristobal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M116.066357" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763243v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Gu&#233;vel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40104-018-0244-2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622725v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Marti-Marimon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bouissou-Matet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Lahbib Mansais" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-28173-8" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626025v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Dou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Villa-Vialaneix" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Giorgi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0188469" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510790v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoannah Fran&#231;ois" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vignal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Molette" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Davail" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-017-0313-6" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627295v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Terenina" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sautron" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ydier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darya Bazovkina" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Sevin-Pujol" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-4363-5" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643654v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Yao" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va J&#233;gou" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-4001-2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03331284v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Pierron" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabria Mimoun" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia S Murate" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Loiseau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00204-015-1592-8" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636549v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Besse" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-016-1273-5" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271063v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-2118-8" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194126v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Picard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lebret" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cassar-Malek" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berri" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2015.28.2.3024" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245970v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Rohart" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lascor" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Bouffaud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidwine Trouilh" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-2259-9" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594439v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2015.05.003" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SH5JD0B3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636581v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Congras" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Yerle-Bouissou" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pinton" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Vignoles" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.114.119610" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222422v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Sanchez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;jos&#233; Mercat" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638427v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal G.P. Martin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Iannuccelli" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-797" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817655v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Laurent" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cherel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gamot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646005v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Villa-Vialaneix" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0060045" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645731v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lacomme" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Pituello" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bel-Vialar" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.06745-11" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001156v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia K. Feve" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. van Son" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2052.2011.02195.x" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L2XBM220-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842681v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bevilacqua" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Benne" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loys Bodin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cotinot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-12-417" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842687v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lobjois" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Tircazes" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-12-548" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658814v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0388.2010.00916.x" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730039v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bonnet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lagarrigue" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Robert-Grani&#233;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1753-6561-3-S4-S11" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665629v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Hedegaard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Arce" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Bicciato" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Buitenhuis" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1753-6561-3-S4-S5" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663909v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Milan" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/s11658-008-0036-3" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660710v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jouffe" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Rowe" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Hornsh&#248;j" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1753-6561-3-S4-S14" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655101v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lobjois" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Gl&#233;nisson" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale P. Le Roy" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661101v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hazard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morm&#232;de" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-9-101" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657001v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657704v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00409866v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre J. Ferr&#233;" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Concordet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Uro-Coste" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11095-007-9266-8" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8VSKDDMN-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670099v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Demeure" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670139v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Damon" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Vincent" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Herpin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hatey" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670290v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689557v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Deslandes" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pileur" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Camut" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Can" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686327v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Godiard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sauviac" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dalbin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Callard" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04591855v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guibert" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286310v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fleury" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04746181v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Maign&#233;" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Noirot" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Henry" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaa Adu Kesewaah" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien D &#201;jean" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/TCKSTD" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697843v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mariette" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien D&#233;jean" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737499v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Bluy" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ravon" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737383v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Villa" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736301v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Foissac" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737497v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920334v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Bouquet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788399v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tremblay-Franco" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791362v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734459v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Schmitt" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gilbert" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734342v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790531v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lys Antoine" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605222v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dizabeau" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Secula" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Comte" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743169v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Hebrard" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743243v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmonie Barasc" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mompart" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742818v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744215v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Schmaltz Panneau" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gidenne" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794276v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Combes" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740130v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Picard" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173403v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lefaucheur" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Paris" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744236v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001256v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lef&#232;vre" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714444v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas A. Edwards" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Viguerie" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717549v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210381v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019125v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria In&#232;s Fariello Rico" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000048v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001298v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle G. Boudry" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666613v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193855v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000087v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon S. Boitard" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel M. Bouffaud" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonor L. Chaltiel" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194050v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dauberlieu" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bailly" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Launay" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lagant" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-731-8" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02278554v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rossi" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ch&#233;rel" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666597v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rossi" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817818v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loys L. Bodin" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien J. Sarry" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816128v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Tosser-Klopp" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815521v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818888v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668239v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811912v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816869v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813626v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816503v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cherel" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821929v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lobjoie" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822402v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Dejean" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pgp Martin" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752629v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753478v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816939v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Iacuaniello" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stella" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gorni" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Mariani" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753227v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729781v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813179v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814026v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Lobjois" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821725v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817816v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baccini" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Besse" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D&#233;jean" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Ferre" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754627v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pires" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M. Damon" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831961v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829008v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825959v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04239517v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Brenaut" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121651v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04126206v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Canario" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193444v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Maman" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Suin" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Legoueix" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193451v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Duprat" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04126140v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Bonnefont" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193423v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bravo" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03890660v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Mariette" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dejean" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1119290.1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881017v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04239539v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882998v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479994v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees-recherche-porcine.com/texte/2020.php" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984360v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790207v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788670v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795342v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788659v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791588v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Iannuccelli" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735040v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oceane Schmitt" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736216v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789726v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786597v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606333v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.itavi.asso.fr/jra/2017" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575939v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608046v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Acloque" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Zytnicki" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Djebali Quelen" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618411v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800387v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chavatte-Palmer" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794242v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602897v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eaap2016.org" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742587v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/jas2016.94supplement454x" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210982v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173389v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Luron" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Louveau" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees-recherche-porcine.com/texte/" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743916v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Couturier-Tarrade" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136288v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martin" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.wcgalp.com" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210570v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210458v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749790v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Luron Le Hu&#235;rou-Luron" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami S. Yammine" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804016v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826668v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Demeure" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02955307v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Perruchot" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Farmer" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wageningenacademic.com/doi/book/10.3920/978-90-8686-894-0" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-894-0_2" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390589v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-43332-5_1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193706v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bidanel" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04795730v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04095877v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Maign&#233;" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Badin" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:313f6ac758c7daab63c6b81a0fe5717de3da7b08;origin=https://forgemia.inra.fr/asterics/asterics;visit=swh:1:snp:241132a0f4b9dc0a22a1f6df8ac9be0f7035428b;anchor=swh:1:rev:fce1072b8cc351d499edf7f700351732ce81a29d" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05560333v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Perret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Iannuccelli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leroux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia F&#232;ve" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dehais" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-026-01031-2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560625v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Payros" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kory Jason" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gress" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Gusmini" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Liaubet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2026.112679" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05227927v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Alonso-Garc&#237;a" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Faraut" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christa K&#252;hn" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-025-02375-9" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05461714v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bonnet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Imbert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marty-Gasset" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Meynadier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-025-12276-4" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04449380v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Huau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gourdine" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Riquet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renaudeau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-024-09999-1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04550565v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cauquil" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Beaumont" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schmaltz-Panneau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lippi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-59591-6" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091374v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Guilmineau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefort" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Billon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Reigner" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-34279-5" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04016249v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boitard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyriel Paris" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-023-00789-z" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224485v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vialaneix" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.0c04232" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03222223v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Robic" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Feve" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Djebali" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Prunier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes12040551" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921648v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Kasper" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ribeiro" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; L. F. de Almeida" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Larzul" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes11080920" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034560v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Servien" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Quesnel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne L. Canario" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-76709-8" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626125v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tardivel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Pere" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btz248" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816915v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Guerrero-Bosagna" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Morisson" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Bas Rodenburg" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elske N de Haas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eep/dvy008" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771812v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Voillet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali San Cristobal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M116.066357" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622725v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Marti-Marimon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bouissou-Matet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Lahbib Mansais" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-28173-8" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763243v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Gu&#233;vel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40104-018-0244-2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626025v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Dou" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Villa-Vialaneix" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Giorgi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0188469" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510790v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoannah Fran&#231;ois" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vignal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Molette" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Davail" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-017-0313-6" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627295v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Terenina" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sautron" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ydier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darya Bazovkina" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Sevin-Pujol" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-4363-5" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643654v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Yao" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va J&#233;gou" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-4001-2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03331284v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Pierron" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabria Mimoun" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia S Murate" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Loiseau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00204-015-1592-8" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636549v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Besse" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-016-1273-5" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245970v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Rohart" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lascor" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Bouffaud" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidwine Trouilh" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-2259-9" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594439v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Picard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lebret" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cassar-Malek" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berri" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2015.05.003" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SH5JD0B3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194126v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2015.28.2.3024" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271063v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-2118-8" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638427v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal G.P. Martin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Iannuccelli" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-797" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636581v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Congras" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Yerle-Bouissou" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pinton" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Vignoles" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.114.119610" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222422v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Sanchez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;jos&#233; Mercat" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817655v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Laurent" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cherel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gamot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646005v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Villa-Vialaneix" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0060045" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645731v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lacomme" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Pituello" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bel-Vialar" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.06745-11" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658814v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0388.2010.00916.x" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001156v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia K. Feve" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. van Son" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2052.2011.02195.x" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L2XBM220-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842681v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bevilacqua" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Benne" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loys Bodin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cotinot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-12-417" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842687v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lobjois" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Tircazes" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-12-548" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730039v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bonnet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lagarrigue" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Robert-Grani&#233;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1753-6561-3-S4-S11" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665629v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Hedegaard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Arce" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Bicciato" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Buitenhuis" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1753-6561-3-S4-S5" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663909v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Milan" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/s11658-008-0036-3" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660710v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jouffe" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Rowe" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Hornsh&#248;j" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1753-6561-3-S4-S14" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655101v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lobjois" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Gl&#233;nisson" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale P. Le Roy" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661101v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hazard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morm&#232;de" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-9-101" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657001v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657704v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00409866v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre J. Ferr&#233;" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Concordet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Uro-Coste" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11095-007-9266-8" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8VSKDDMN-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670099v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Demeure" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670139v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Damon" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Vincent" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Herpin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hatey" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670290v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686327v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Godiard" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sauviac" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dalbin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Callard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689557v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Deslandes" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pileur" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Camut" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Can" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04591855v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guibert" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286310v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fleury" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04746181v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Maign&#233;" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Noirot" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Henry" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaa Adu Kesewaah" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien D &#201;jean" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/TCKSTD" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697843v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mariette" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien D&#233;jean" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737499v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Bluy" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ravon" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737383v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Villa" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736301v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Foissac" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737497v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920334v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Bouquet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788399v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tremblay-Franco" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734459v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Schmitt" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gilbert" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791362v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734342v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790531v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lys Antoine" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605222v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dizabeau" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Secula" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Comte" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794276v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gidenne" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Combes" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742818v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmonie Barasc" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mompart" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743243v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743169v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Hebrard" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744215v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Schmaltz Panneau" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740130v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Picard" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173403v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lefaucheur" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Paris" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744236v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714444v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas A. Edwards" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Viguerie" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001256v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lef&#232;vre" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717549v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019125v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria In&#232;s Fariello Rico" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210381v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000048v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001298v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle G. Boudry" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666613v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193855v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000087v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon S. Boitard" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel M. Bouffaud" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonor L. Chaltiel" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194050v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dauberlieu" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bailly" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Launay" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lagant" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-731-8" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666597v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rossi" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02278554v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rossi" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ch&#233;rel" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668239v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Tosser-Klopp" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818888v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817818v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loys L. Bodin" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien J. Sarry" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816128v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815521v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729781v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816939v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Iacuaniello" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stella" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gorni" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Mariani" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753227v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753478v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813626v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811912v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816869v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816503v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cherel" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821929v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lobjoie" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822402v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Dejean" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pgp Martin" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752629v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813179v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821725v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Lobjois" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814026v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817816v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baccini" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Besse" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D&#233;jean" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Ferre" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754627v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pires" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M. Damon" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831961v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829008v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825959v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04126140v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Bonnefont" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193423v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Maman" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Suin" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bravo" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04239517v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Brenaut" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04126206v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Canario" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121651v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193444v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Legoueix" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193451v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Duprat" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882998v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Mariette" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dejean" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03890660v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1119290.1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881017v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04239539v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479994v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees-recherche-porcine.com/texte/2020.php" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984360v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735040v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oceane Schmitt" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791588v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790207v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788670v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788659v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795342v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789726v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736216v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606333v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.itavi.asso.fr/jra/2017" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786597v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618411v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608046v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Acloque" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Zytnicki" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Djebali Quelen" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575939v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602897v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eaap2016.org" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742587v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/jas2016.94supplement454x" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800387v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chavatte-Palmer" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794242v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210982v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173389v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Luron" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Louveau" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees-recherche-porcine.com/texte/" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743916v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Couturier-Tarrade" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210570v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136288v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martin" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.wcgalp.com" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210458v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749790v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Luron Le Hu&#235;rou-Luron" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami S. Yammine" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804016v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826668v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Demeure" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02955307v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Perruchot" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Farmer" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wageningenacademic.com/doi/book/10.3920/978-90-8686-894-0" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-894-0_2" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390589v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-43332-5_1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193706v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bidanel" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04795730v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04095877v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Maign&#233;" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Badin" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:313f6ac758c7daab63c6b81a0fe5717de3da7b08;origin=https://forgemia.inra.fr/asterics/asterics;visit=swh:1:snp:241132a0f4b9dc0a22a1f6df8ac9be0f7035428b;anchor=swh:1:rev:fce1072b8cc351d499edf7f700351732ce81a29d" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>