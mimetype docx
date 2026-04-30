--- v1 (2026-04-06)
+++ v2 (2026-04-30)
@@ -335,592 +335,596 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data in Brief</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 66, pp.112679. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.dib.2026.112679⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05560625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decoupling transcriptome layers: the distinct and variable nature of circular RNAs</w:t>
+                <w:t xml:space="preserve">Metabolomic analysis of the endometrium of Large White and Meishan pigs reveals differences in biological processes during late gestation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">María Alonso-García</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurence Liaubet</w:t>
+                <w:t xml:space="preserve">Agnes Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Faraut</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrice Dehais</w:t>
+                <w:t xml:space="preserve">Alyssa Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Gress</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christa Kühn</w:t>
+                <w:t xml:space="preserve">Nathalie Marty-Gasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Meynadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12915-025-02375-9⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 27 (1), pp.11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-025-12276-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05227927v1</w:t>
+                <w:t xml:space="preserve">hal-05461714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolomic analysis of the endometrium of Large White and Meishan pigs reveals differences in biological processes during late gestation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Decoupling transcriptome layers: the distinct and variable nature of circular RNAs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alyssa Imbert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laure Gress</w:t>
+                <w:t xml:space="preserve">María Alonso-García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Marty-Gasset</w:t>
+                <w:t xml:space="preserve">Thomas Faraut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Dehais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annabelle Meynadier</w:t>
+                <w:t xml:space="preserve">Christa Kühn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 27 (1), pp.11. </w:t>
+              <w:t xml:space="preserve">BMC Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 23 (1), pp.269. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12864-025-12276-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12915-025-02375-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05461714v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05227927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-tissue metabolic and transcriptomic responses to a short-term heat stress in swine</w:t>
+                <w:t xml:space="preserve">Coprophagia in early life tunes expression of immune genes after weaning in rabbit ileum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilhem Huau</w:t>
+                <w:t xml:space="preserve">Laurent Cauquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Schmaltz-Panneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Renaudeau</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yannick Lippi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 25 (1), pp.99. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.8898. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12864-024-09999-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-59591-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04449380v1</w:t>
+                <w:t xml:space="preserve">hal-04550565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coprophagia in early life tunes expression of immune genes after weaning in rabbit ileum</w:t>
+                <w:t xml:space="preserve">Multi-tissue metabolic and transcriptomic responses to a short-term heat stress in swine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Cauquil</w:t>
+                <w:t xml:space="preserve">Guilhem Huau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Beaumont</w:t>
+                <w:t xml:space="preserve">Jean-Luc Gourdine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Schmaltz-Panneau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurence Liaubet</w:t>
+                <w:t xml:space="preserve">Juliette Riquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Lippi</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">David Renaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 14 (1), pp.8898. </w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25 (1), pp.99. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-59591-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12864-024-09999-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04550565v1</w:t>
+                <w:t xml:space="preserve">hal-04449380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasma 1H-NMR metabolic and amino acid profiles of newborn piglets from two lines divergently selected for residual feed intake</w:t>
               </w:r>
@@ -1168,567 +1172,567 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04016249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint automatic metabolite identification and quantification of a set of 1H NMR spectra</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurence Liaubet</w:t>
+                <w:t xml:space="preserve">Correlation networks provide new insights into the architecture of testicular steroid pathways in pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Robic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Marty-Gasset</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cécile Canlet</w:t>
+                <w:t xml:space="preserve">Thomas Faraut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
+                <w:t xml:space="preserve">Katia Feve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Djebali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Prunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.analchem.0c04232⟩</w:t>
+              <w:t xml:space="preserve">Genes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (4), pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/genes12040551⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03224485v1</w:t>
+                <w:t xml:space="preserve">hal-03222223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation networks provide new insights into the architecture of testicular steroid pathways in pigs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Katia Feve</w:t>
+                <w:t xml:space="preserve">Joint automatic metabolite identification and quantification of a set of 1H NMR spectra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Liaubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Marty-Gasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Djebali</w:t>
+                <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armelle Prunier</w:t>
+                <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12 (4), pp.1-19. </w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 93 (5), pp.2861-2870. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/genes12040551⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.0c04232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03222223v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03224485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omics Application in Animal Science—A Special Emphasis on Stress Response and Damaging Behaviour in Pigs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The maturity in fetal pigs using a multi-fluid metabolomic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Kasper</w:t>
+                <w:t xml:space="preserve">Rémi Servien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Ribeiro</w:t>
+                <w:t xml:space="preserve">Hélène Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André L. F. de Almeida</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurence Liaubet</w:t>
+                <w:t xml:space="preserve">Laurianne L. Canario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/genes11080920⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10, pp.19912. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-76709-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02921648v1</w:t>
+                <w:t xml:space="preserve">hal-03034560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The maturity in fetal pigs using a multi-fluid metabolomic approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Lefort</w:t>
+                <w:t xml:space="preserve">Omics Application in Animal Science—A Special Emphasis on Stress Response and Damaging Behaviour in Pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Kasper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Servien</w:t>
+                <w:t xml:space="preserve">David Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Quesnel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yvon Billon</w:t>
+                <w:t xml:space="preserve">André L. F. de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurianne L. Canario</w:t>
+                <w:t xml:space="preserve">Catherine Larzul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10, pp.19912. </w:t>
+              <w:t xml:space="preserve">Genes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (8), Non paginé. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-76709-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/genes11080920⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03034560v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02921648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ASICS: an R package for a whole analysis workflow of 1D 1H NMR spectra</w:t>
               </w:r>
@@ -1740,51 +1744,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Tardivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2038,51 +2042,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Pere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne L. Canario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 17 (4), pp.672-693. </w:t>
@@ -2133,51 +2137,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new approach of gene co-expression network inference reveals significant biological processes involved in porcine muscle development in late gestation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Marti-Marimon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Voillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2293,51 +2297,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Guével</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Pere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2561,51 +2565,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Molette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Marty-Gasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Davail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2650,295 +2654,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01510790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time course study of the response to LPS targeting the pig immune gene networks</w:t>
+                <w:t xml:space="preserve">Comparing the intestinal transcriptome of Meishan and Large White piglets during late fetal development reveals genes involved in glucose and lipid metabolism and immunity as valuable clues of intestinal maturity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Terenina</w:t>
+                <w:t xml:space="preserve">Ying Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Voillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Sautron</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Amélie Sevin-Pujol</w:t>
+                <w:t xml:space="preserve">Maëva Jégou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali San Cristobal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Dou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 18, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12864-017-4363-5⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 18 (1), pp.647. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-017-4001-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02627295v1</w:t>
+                <w:t xml:space="preserve">hal-01643654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing the intestinal transcriptome of Meishan and Large White piglets during late fetal development reveals genes involved in glucose and lipid metabolism and immunity as valuable clues of intestinal maturity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Time course study of the response to LPS targeting the pig immune gene networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Terenina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Sautron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Ydier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ying Yao</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valentin Voillet</w:t>
+                <w:t xml:space="preserve">Darya Bazovkina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maëva Jégou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Samir Dou</w:t>
+                <w:t xml:space="preserve">Amélie Sevin-Pujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 18 (1), pp.647. </w:t>
+              <w:t xml:space="preserve">, 2017, 18, </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12864-017-4001-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12864-017-4363-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01643654v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02627295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intestinal toxicity of the masked mycotoxin deoxynivalenol-3-β-d-glucoside</w:t>
               </w:r>
@@ -2976,51 +2980,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leticia S Murate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Lippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives of Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 90 (8), pp.2037-2046. </w:t>
@@ -3182,976 +3186,976 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02636549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring transcriptomic diversity in muscle revealed that cellular signaling pathways mainly differentiate five Western porcine breeds</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lidwine Trouilh</w:t>
+                <w:t xml:space="preserve">Time course of the response to ACTH in pig: biological and transcriptomic study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Sautron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Terenina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Gress</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Lippi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 16, Non paginé. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12864-015-2259-9⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 16 (961), pp.PMC4650497. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-015-2118-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01245970v1</w:t>
+                <w:t xml:space="preserve">hal-01271063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent advances in omic technologies for meat quality management</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cécile Berri</w:t>
+                <w:t xml:space="preserve">Exploring transcriptomic diversity in muscle revealed that cellular signaling pathways mainly differentiate five Western porcine breeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali San Cristobal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Rohart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lascor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Bouffaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lidwine Trouilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meat Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2015.05.003⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16, Non paginé. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-015-2259-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">hal-01594439v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01245970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des marqueurs génomiques au service de la qualité de la viande</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">Recent advances in omic technologies for meat quality management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lebret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Productions Animales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Meat Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 109, pp.28-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2015.05.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2015.28.2.3024⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-01194126v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time course of the response to ACTH in pig: biological and transcriptomic study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yvon Billon</w:t>
+                <w:t xml:space="preserve">Des marqueurs génomiques au service de la qualité de la viande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lebret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Liaubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 16 (961), pp.PMC4650497. </w:t>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 28 (2), pp.183-195. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12864-015-2118-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2015.28.2.3024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01271063v1</w:t>
+                <w:t xml:space="preserve">hal-01194126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muscle transcriptomic investigation of late fetal development identifies candidate genes for piglet maturity</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sperm DNA Methylation Analysis in Swine Reveals Conserved and Species-Specific Methylation Patterns and Highlights an Altered Methylation at the GNAS Locus in Infertile Boars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal G.P. Martin</w:t>
+                <w:t xml:space="preserve">Annabelle Congras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie N. Iannuccelli</w:t>
+                <w:t xml:space="preserve">Martine Yerle-Bouissou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Pinton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence F. Vignoles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-15-797⟩</w:t>
+              <w:t xml:space="preserve">Biology of Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 91 (6), pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1095/biolreprod.114.119610⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02638427v1</w:t>
+                <w:t xml:space="preserve">hal-02636581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sperm DNA Methylation Analysis in Swine Reveals Conserved and Species-Specific Methylation Patterns and Highlights an Altered Methylation at the GNAS Locus in Infertile Boars</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Martine Yerle-Bouissou</w:t>
+                <w:t xml:space="preserve">Le metabolome, un moyen pour trouver de nouveaux biomarqueurs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali San Cristobal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Pinton</w:t>
+                <w:t xml:space="preserve">Marie-Pierre Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence F. Vignoles</w:t>
+                <w:t xml:space="preserve">Marie‐josé Mercat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Rohart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology of Reproduction</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Février, pp.1-5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02636581v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01222422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le metabolome, un moyen pour trouver de nouveaux biomarqueurs ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Muscle transcriptomic investigation of late fetal development identifies candidate genes for piglet maturity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Voillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali San Cristobal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Lippi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal G.P. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Pierre Sanchez</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Laurence Liaubet</w:t>
+                <w:t xml:space="preserve">Nathalie N. Iannuccelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15 (797), pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-15-797⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01222422v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02638427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Structure of a Gene Co-Expression Network Reveals Biological Functions Underlying eQTLs</w:t>
               </w:r>
@@ -4507,545 +4511,545 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02645731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What is a good (gene) network?</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Expression levels of 25 genes in liver and testis located in a QTL region for androstenone on SSC7q1.2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Robic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia K. Feve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Larzul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. M. van Son</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Breeding and Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1439-0388.2010.00916.x⟩</w:t>
+              <w:t xml:space="preserve">Animal Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 42 (6), pp.662-665. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2052.2011.02195.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00658814v1</w:t>
+                <w:t xml:space="preserve">hal-01001156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression levels of 25 genes in liver and testis located in a QTL region for androstenone on SSC7q1.2</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. M. van Son</w:t>
+                <w:t xml:space="preserve">Genetic variability of transcript abundance in pig peri-mortem skeletal muscle: eQTL localized genes involved in stress response, cell death, muscle disorders and metabolism.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Liaubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lobjois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Faraut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Tircazes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Benne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Genetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12 (november), pp.548. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-12-548⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2052.2011.02195.x⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01001156v1</w:t>
+                <w:t xml:space="preserve">hal-00842687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptome profiling of sheep granulosa cells and oocytes during early follicular development obtained by laser capture microdissection.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Bevilacqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Bevilacqua</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Francis Benne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loys Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Cotinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 12 (august), pp.417. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1471-2164-12-417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00842681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic variability of transcript abundance in pig peri-mortem skeletal muscle: eQTL localized genes involved in stress response, cell death, muscle disorders and metabolism.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">What is a good (gene) network?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Villa-Vialaneix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali San Cristobal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 12 (november), pp.548. </w:t>
+              <w:t xml:space="preserve">Journal of Animal Breeding and Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 128 (1), pp.1-2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-12-548⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1439-0388.2010.00916.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00842687v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00658814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pathway results from the chicken data set using GOTM, Pathway studio and ingenuity softwares</w:t>
               </w:r>
@@ -5299,64 +5303,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The carnitine acetyltransferase gene (CRAT): a characterization of porcine transcripts with insights into the 5'-end variants of mammalian transcripts and their possible sub-cellular localization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Robic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Faraut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5792,90 +5796,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of porcine ASB6 gene and transcripts - Comparison of mammalian transcripts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Robic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Faraut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Riquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Milan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5917,51 +5921,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A muscle transcriptome analysis identifies positional candidate genes for a complex trait in pig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lobjois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5969,51 +5973,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali San Cristobal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Glénisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia K. Feve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 39, pp.147-162</w:t>
@@ -6214,51 +6218,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier O. Demeure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Riquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Milan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6532,277 +6536,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02670290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CYP76C2, an Arabidopsis thaliana cytochrome P450 gene expressed during hypersensitive and developmental cell death</w:t>
+                <w:t xml:space="preserve">Genetic characterization of RRS1, a recessive locus in Arabidopsis thaliana that confers resistance to the bacterial soilborne pathogen Ralstonia solanacearum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Godiard</w:t>
+                <w:t xml:space="preserve">L. Deslandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Sauviac</w:t>
+                <w:t xml:space="preserve">F. Pileur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Dalbin</w:t>
+                <w:t xml:space="preserve">Sylvie Camut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Callard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurence Liaubet</w:t>
+                <w:t xml:space="preserve">C. Can</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 438 (3), pp.245-249</w:t>
+              <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 11 (7), pp.659-667</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02686327v1</w:t>
+                <w:t xml:space="preserve">hal-02689557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic characterization of RRS1, a recessive locus in Arabidopsis thaliana that confers resistance to the bacterial soilborne pathogen Ralstonia solanacearum</w:t>
+                <w:t xml:space="preserve">CYP76C2, an Arabidopsis thaliana cytochrome P450 gene expressed during hypersensitive and developmental cell death</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Deslandes</w:t>
+                <w:t xml:space="preserve">Laurence Godiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Pileur</w:t>
+                <w:t xml:space="preserve">Laurent Sauviac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Dalbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Callard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Can</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 11 (7), pp.659-667</w:t>
+              <w:t xml:space="preserve">FEBS Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 438 (3), pp.245-249</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02689557v1</w:t>
+                <w:t xml:space="preserve">hal-02686327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (60)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6833,90 +6837,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1H-NMR metabolomic study of Large White and Meishan pigs in late gestation: part 1- fetal placenta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alyssa Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Marty-Gasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Gress</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Association for Animal Production (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t>
@@ -6945,103 +6949,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-omics and multi-tissues data to improve knowledge of heat stress acclimation mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Huau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gourdine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Riquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. pp.665</w:t>
@@ -7323,273 +7327,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03697843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution du génome fœtal en fin de développement intra-utérin : focus sur l’expression de gènes soumis à empreinte au niveau de l’endomètre</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laure Gress</w:t>
+                <w:t xml:space="preserve">ASICS: identification and quantification of metabolites in complex 1H NMR spectra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Liaubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Bluy</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nathalie Villa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Servien</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52. Journées de la Recherche Porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">European RFMF Metabomeeting 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02737499v1</w:t>
+                <w:t xml:space="preserve">hal-02737383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ASICS: identification and quantification of metabolites in complex 1H NMR spectra</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cécile Canlet</w:t>
+                <w:t xml:space="preserve">Contribution du génome fœtal en fin de développement intra-utérin : focus sur l’expression de gènes soumis à empreinte au niveau de l’endomètre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Gress</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Bluy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne L. Canario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Villa</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laure Ravon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European RFMF Metabomeeting 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2020, Toulouse, France</w:t>
+              <w:t xml:space="preserve">52. Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737383v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organisation nucléaire et expression génique lors du développement chez le porc</w:t>
               </w:r>
@@ -7601,51 +7605,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvette Lahbib Mansais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Marti-Marimon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Foissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7726,77 +7730,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Servien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">51. Journées de Statistique de la SFdS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Statistique (SFdS). FRA., Jun 2019, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7940,394 +7944,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02920334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using ASICS to quantify metabolites in 1D 1H NMR spectra: an application to perinatal survival in pigs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Lefort</w:t>
+                <w:t xml:space="preserve">Thermoregulation of piglets from two genetic lines divergent for residual feed intake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des Plateformes BioInfo et BioStat du Génotoul</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Toulouse, France</w:t>
+              <w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia. 705 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02788399v1</w:t>
+                <w:t xml:space="preserve">hal-02734459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermoregulation of piglets from two genetic lines divergent for residual feed intake</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Agnès Bonnet</w:t>
+                <w:t xml:space="preserve">ASICS : un package R pour l'identification et la quantification de métabolites dans un spectre RMN 1H</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Canlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Villa-Vialaneix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Servien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia. 705 p</w:t>
+              <w:t xml:space="preserve">7ème Rencontres R</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734459v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02791362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ASICS : un package R pour l'identification et la quantification de métabolites dans un spectre RMN 1H</w:t>
+                <w:t xml:space="preserve">Using ASICS to quantify metabolites in 1D 1H NMR spectra: an application to perinatal survival in pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Tardivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Rencontres R</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">Journée des Plateformes BioInfo et BioStat du Génotoul</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02791362v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02788399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An innovative method of gene co expression network inference reveals significant biological processes involved in fetal porcine muscle development</w:t>
               </w:r>
@@ -8352,51 +8356,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Villa-Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Voillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Yerle-Bouissou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8477,51 +8481,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne L. Canario</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. European Conference on Precision Livestock Farming (EC-PLF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8572,51 +8576,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Dizabeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Bluy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Secula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8665,734 +8669,734 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation d’un système d’élevage alternatif à l’antibiothérapie sur la mise en place du système immunitaire chez le lapin.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">3D nuclear positioning of IGF2 alleles and trans interactions with imprinted genes in pig fetal cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvette Lahbib Mansais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Marti-Marimon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Voillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Gidenne</w:t>
+                <w:t xml:space="preserve">Harmonie Barasc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Combes</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Yannick Lippi</w:t>
+                <w:t xml:space="preserve">Florence Mompart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Tours, France</w:t>
+              <w:t xml:space="preserve">22. International Colloquim on Animal Cytogenetics and Genomics (ICACG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Toulouse, France. 116 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02794276v1</w:t>
+                <w:t xml:space="preserve">hal-02743243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D nuclear positioning of IGF2 alleles and trans interactions with imprinted genes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Valentin Voillet</w:t>
+                <w:t xml:space="preserve">Delayed development in Large White purebreds than crossbreds with Meishan born in the same litter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne L. Canario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Pere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harmonie Barasc</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florence Mompart</w:t>
+                <w:t xml:space="preserve">William Hebrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35. Conference of the International Society for Animal Genetics (ISAG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Salt Lake City, United States</w:t>
+              <w:t xml:space="preserve">67. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Belfast, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02742818v1</w:t>
+                <w:t xml:space="preserve">hal-02743169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D nuclear positioning of IGF2 alleles and trans interactions with imprinted genes in pig fetal cells</w:t>
+                <w:t xml:space="preserve">3D nuclear positioning of IGF2 alleles and trans interactions with imprinted genes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvette Lahbib Mansais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Marti-Marimon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Voillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harmonie Barasc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mompart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22. International Colloquim on Animal Cytogenetics and Genomics (ICACG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Toulouse, France. 116 p</w:t>
+              <w:t xml:space="preserve">35. Conference of the International Society for Animal Genetics (ISAG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Salt Lake City, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02743243v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delayed development in Large White purebreds than crossbreds with Meishan born in the same litter</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yvon Billon</w:t>
+                <w:t xml:space="preserve">Exploration de l’implication du système immunitaire dans le lien entre les pratiques d’élevage et la santé des lapereaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cauquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Schmaltz Panneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Hebrard</w:t>
+                <w:t xml:space="preserve">Thierry Gidenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Liaubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Lippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">67. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Belfast, United Kingdom</w:t>
+              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Apr 2016, Tours, France. 115 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02743169v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02744215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration de l’implication du système immunitaire dans le lien entre les pratiques d’élevage et la santé des lapereaux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Evaluation d’un système d’élevage alternatif à l’antibiothérapie sur la mise en place du système immunitaire chez le lapin.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gidenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Lippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Apr 2016, Tours, France. 115 p</w:t>
+              <w:t xml:space="preserve">, Apr 2016, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02744215v1</w:t>
+                <w:t xml:space="preserve">hal-02794276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent advances in omic technologies for meat quality management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte B. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lebret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">61. International congress of meat science and technology (ICoMST)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Clermont-Ferrand, France</w:t>
@@ -9447,51 +9451,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Voillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Lefaucheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne L. Canario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Pere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9546,103 +9550,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptomic prediction of piglet vitality from umbilical cord blood of purebreds and crossbreds born in the same litter - comparison of Meishan and Large White Sows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne L. Canario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Voillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Iannuccelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Lippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal G.P. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Vancouver, Canada</w:t>
@@ -9665,342 +9669,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02744236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of network inference packages and methods for multiple network inference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Villa-Vialaneix</w:t>
+                <w:t xml:space="preserve">Génomique et viande : quelles avancées, quelles applications ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte B. Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lebret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas A. Edwards</w:t>
+                <w:t xml:space="preserve">Florence Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ères Rencontres R</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Bordeaux, France. pp.93-94</w:t>
+              <w:t xml:space="preserve">14. Journées Sciences du Muscle et Technologies des Viandes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Caen, France. pp.127-134</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00714444v1</w:t>
+                <w:t xml:space="preserve">hal-01001256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génomique et viande : quelles avancées, quelles applications ?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Lebret</w:t>
+                <w:t xml:space="preserve">Comparison of network inference packages and methods for multiple network inference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Villa-Vialaneix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas A. Edwards</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Lefèvre</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nathalie Viguerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali San Cristobal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Journées Sciences du Muscle et Technologies des Viandes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Caen, France. pp.127-134</w:t>
+              <w:t xml:space="preserve">1ères Rencontres R</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Bordeaux, France. pp.93-94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01001256v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00714444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of network inference packages and methods for multiple network inference</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Villa-Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas A. Edwards</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Viguerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali San Cristobal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10077,51 +10081,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Boitard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Inès Fariello Rico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10176,51 +10180,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PORCINET- Approche intégrée de la maturité des porcelets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne L. Canario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Pere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10301,77 +10305,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systems biology of piglet maturity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne L. Canario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10452,51 +10456,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle G. Boudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne L. Canario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10676,90 +10680,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptome profiling of sheep granulosa cells and oocytes during early follicular development obtained by Laser Capture Microdissection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Bevilacqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Bevilacqua</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Francis Benne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loys Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Cotinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Meeting of the Ovarian Club "The Oocyte : from Basic Research to Clinical Practice"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Barcelone, Spain</w:t>
@@ -10827,51 +10831,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon S. Boitard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel M. Bouffaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonor L. Chaltiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11041,2184 +11045,2184 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01194050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The structure of a gene network reveals 7 biological sub-graphs underlying eQTLs in pig</w:t>
+                <w:t xml:space="preserve">The structure of a gene network reveals 7 biological functions underlying eQTLs in pig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Villa-Vialaneix</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Villa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Gamot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Rossi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Cherel</w:t>
+                <w:t xml:space="preserve">F. Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chérel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Congress on Genetics Applied to Livestock Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Leipzig, Germany. pp.0147</w:t>
+              <w:t xml:space="preserve">9th World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Leipzig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00666597v1</w:t>
+                <w:t xml:space="preserve">hal-02278554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The structure of a gene network reveals 7 biological functions underlying eQTLs in pig</w:t>
+                <w:t xml:space="preserve">The structure of a gene network reveals 7 biological sub-graphs underlying eQTLs in pig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Villa</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Villa-Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Gamot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Chérel</w:t>
+                <w:t xml:space="preserve">Fabrice Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Leipzig, Germany</w:t>
+              <w:t xml:space="preserve">World Congress on Genetics Applied to Livestock Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Leipzig, Germany. pp.0147</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02278554v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00666597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are gene networks always meaningful?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Villa</w:t>
+                <w:t xml:space="preserve">REFOLLIS , Restitution des résultats scientifiques dans les projets financés par l'ANR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Benne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loys L. Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien J. Sarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Animal Disease Genomics Network of Excellence for Animal Health and Food Safety (EADGENE Days 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Paris, France</w:t>
+              <w:t xml:space="preserve">VIIe Séminaire Agenae / Genanimal Tours, 21-23 octobre 2009 (oral</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00668239v1</w:t>
+                <w:t xml:space="preserve">hal-02817818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using microarrays to identify positional candidate genes for QTL: the case study of ACTH response in pigs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Suzanne Rowe</w:t>
+                <w:t xml:space="preserve">Are gene networks always meaningful ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Gamot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Villa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Henrik Hornshøj</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EADGENE and SABRE Post-analyses Workshop</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EADGENE Genomics for Animal Health: Outlook for the Future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02818888v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02816128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">REFOLLIS , Restitution des résultats scientifiques dans les projets financés par l'ANR</w:t>
+                <w:t xml:space="preserve">Regulation of early folliculogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Benne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Bevilacqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loys L. Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurence Liaubet</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Cotinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIIe Séminaire Agenae / Genanimal Tours, 21-23 octobre 2009 (oral</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Tours, France</w:t>
+              <w:t xml:space="preserve">Conférence Jacques Monod : L’ARN au centre de la régulation des gènes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Roscoff, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02817818v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02815521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are gene networks always meaningful ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Villa</w:t>
+                <w:t xml:space="preserve">Using microarrays to identify positional candidate genes for QTL: the case study of ACTH response in pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jouffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Rowe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bart Buitenhuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrik Hornshøj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EADGENE Genomics for Animal Health: Outlook for the Future</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EADGENE and SABRE Post-analyses Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Lelystad, Netherlands. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1753-6561-3-S4-S14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02816128v1</w:t>
+                <w:t xml:space="preserve">hal-02818888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of early folliculogenesis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Claudia Bevilacqua</w:t>
+                <w:t xml:space="preserve">Are gene networks always meaningful?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Gamot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Villa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Liaubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loys L. Bodin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Corinne Cotinot</w:t>
+                <w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Jacques Monod : L’ARN au centre de la régulation des gènes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Roscoff, France. n.p</w:t>
+              <w:t xml:space="preserve">European Animal Disease Genomics Network of Excellence for Animal Health and Food Safety (EADGENE Days 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02815521v1</w:t>
+                <w:t xml:space="preserve">hal-00668239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pathway results from the chicken data set using several softwares</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Lagarrigue</w:t>
+                <w:t xml:space="preserve">Analyse de cinétique de données transcriptomiques : modélisation et classification de profils d'expression de gènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christèle Robert-Granié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali San Cristobal</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EADGENE and SABRE Post-Analyses, Animal Sciences Group</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Lelystad (NL), Netherlands</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Lacanau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00729781v1</w:t>
+                <w:t xml:space="preserve">hal-02813626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RH mapping and real time evaluation of seven porcine candidate genes for meat quality previously identified by means of microarray.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Stella</w:t>
+                <w:t xml:space="preserve">Pathway results from the chicken data set using several softwares</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patricia Mariani</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christèle Robert-Granié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali San Cristobal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Colloquium on Animal Cytogenetics and Gene Mapping</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Bucarest, pp.Inconnu</w:t>
+              <w:t xml:space="preserve">EADGENE and SABRE Post-Analyses, Animal Sciences Group</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Lelystad, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02816939v1</w:t>
+                <w:t xml:space="preserve">hal-02811912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génomique fonctionnelle de la réactivité surrénalienne à l'ACTH chez le porc.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Hazard</w:t>
+                <w:t xml:space="preserve">Utilisation du transcriptome du muscle porcin pour proposer des gènes candidats positionnels de QTL de la tendreté de la viande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lobjois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali San Cristobal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale P. Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Milan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2008, Lacanau</w:t>
+              <w:t xml:space="preserve">, Apr 2008, Lacanau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02753227v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02816869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génomique fonctionnelle de la réactivité surrénalienne à l'ACTH chez le porc.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recherche de bio-marqueurs de la tendreté de la viande de porc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lobjois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cherel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hatey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali San Cristobal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Mormède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40èmes Journées de la Recherche Porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Lacanau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02753478v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02816503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de cinétique de données transcriptomiques : modélisation et classification de profils d'expression de gènes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etude de la tendreté du muscle porcin (Longissumus dorsi) par l'analyse du transcriptome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lobjoie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali San Cristobal</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Glénisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale P. Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Lacanau, France</w:t>
+              <w:t xml:space="preserve">12. Journées des Sciences du Muscle et Technologies de la Viande</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02813626v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02821929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pathway results from the chicken data set using several softwares</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Lagarrigue</w:t>
+                <w:t xml:space="preserve">Kinetics analysis of microarray data : modelling and clustering of gene expression profiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christèle Robert-Granié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Dejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christèle Robert-Granié</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pgp Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali San Cristobal</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EADGENE and SABRE Post-Analyses, Animal Sciences Group</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Lelystad, Netherlands</w:t>
+              <w:t xml:space="preserve">6th Workshop on Statistical Method for Post-genomic Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Rennes, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02811912v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02822402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation du transcriptome du muscle porcin pour proposer des gènes candidats positionnels de QTL de la tendreté de la viande</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Lobjois</w:t>
+                <w:t xml:space="preserve">Deux exemples d'épissage alternatif (ASB6 et CRAT) pour montrer l'intérêt de l'étude de ce phénomène chez les espèces d'élevage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Robic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Faraut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2008, Lacanau, France</w:t>
+              <w:t xml:space="preserve">, Apr 2008, Lacanau</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02816869v1</w:t>
+                <w:t xml:space="preserve">hal-02752629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche de bio-marqueurs de la tendreté de la viande de porc</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Génomique fonctionnelle de la réactivité surrénalienne à l'ACTH chez le porc.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Hazard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali San Cristobal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mormède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Lacanau, France</w:t>
+              <w:t xml:space="preserve">40èmes Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02816503v1</w:t>
+                <w:t xml:space="preserve">hal-02753478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la tendreté du muscle porcin (Longissumus dorsi) par l'analyse du transcriptome</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Génomique fonctionnelle de la réactivité surrénalienne à l'ACTH chez le porc.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Hazard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali San Cristobal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mormède</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Journées des Sciences du Muscle et Technologies de la Viande</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Tours, France</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Lacanau</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02821929v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02753227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetics analysis of microarray data : modelling and clustering of gene expression profiles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christèle Robert-Granié</w:t>
+                <w:t xml:space="preserve">RH mapping and real time evaluation of seven porcine candidate genes for meat quality previously identified by means of microarray.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Iacuaniello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Stella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Dejean</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurence Liaubet</w:t>
+                <w:t xml:space="preserve">C. Gorni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pgp Martin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Patricia Mariani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Workshop on Statistical Method for Post-genomic Data</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Rennes, France. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">18th International Colloquium on Animal Cytogenetics and Gene Mapping</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Bucarest, pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02822402v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02816939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deux exemples d'épissage alternatif (ASB6 et CRAT) pour montrer l'intérêt de l'étude de ce phénomène chez les espèces d'élevage</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Faraut</w:t>
+                <w:t xml:space="preserve">Pathway results from the chicken data set using several softwares</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christèle Robert-Granié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali San Cristobal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Lacanau</w:t>
+              <w:t xml:space="preserve">EADGENE and SABRE Post-Analyses, Animal Sciences Group</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Lelystad (NL), Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02752629v1</w:t>
+                <w:t xml:space="preserve">hal-00729781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génomique fonctionnelle de la réactivité surrénalienne à l'ACTH chez le porc.</w:t>
               </w:r>
@@ -13364,51 +13368,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali San Cristobal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale P. Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38. Journées de la Recherche Porcine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Paris, France</w:t>
@@ -13489,51 +13493,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali San Cristobal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale P. Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First European Conference on Pig Genomics, 20-21th February 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Lodi, Italy</w:t>
@@ -13864,51 +13868,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Concordet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali San Cristobal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37. Journées de la Recherche Porcine en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Paris, France</w:t>
@@ -13989,51 +13993,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali San Cristobal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale P. Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. European Farm Animal Functional Genomics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Edinburgh, Netherlands</w:t>
@@ -14209,898 +14213,898 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the endometrial metabolome in late gestation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Molecular phenotyping to predict neonatal maturity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Liaubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Marty-Gasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Brenaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Gress</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Pig Reproduction 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Ghent, Belgium</w:t>
+              <w:t xml:space="preserve">EAAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04126140v1</w:t>
+                <w:t xml:space="preserve">hal-04239517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptome of the feto-maternal interface in pigs in late gestation: part1fetal placenta</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Céline Bravo</w:t>
+                <w:t xml:space="preserve">Neonatal metabolic profiling shows relationships between metabolites and biometric phenotypes related to piglet maturity at birth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Liaubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Reigner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint International Congress on Animal Science (EEAP 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Lyon, France. pp.37.20</w:t>
+              <w:t xml:space="preserve">11. International Conference on Pig Reproduction (ICPR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Ghent, Belgium. 90 (7), p. 732, n°49, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04193423v1</w:t>
+                <w:t xml:space="preserve">hal-04121651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular phenotyping to predict neonatal maturity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contribution of fetal genome and sex to late gestation endometrial gene expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Gress</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Bluy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne Canario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EAAP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">International Conference on Pig Reproduction 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Ghent, Belgium. 90 (7), p;730; n°45, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04239517v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04126206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of fetal genome and sex to late gestation endometrial gene expression</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agnes Bonnet</w:t>
+                <w:t xml:space="preserve">1H-NMR metabolomic study of Large White and Meishan pigs in late gestation: part 2 - sow endometrium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alyssa Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Duprat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Marty-Gasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Gress</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Canlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Pig Reproduction 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Ghent, Belgium. 90 (7), p;730; n°45, 2023</w:t>
+              <w:t xml:space="preserve">Joint International Congress on Animal Science (EEAP 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Lyon, France. pp.37.22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04126206v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04193451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neonatal metabolic profiling shows relationships between metabolites and biometric phenotypes related to piglet maturity at birth</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean Bailly</w:t>
+                <w:t xml:space="preserve">Transcriptome of the feto-maternal interface in pigs in late gestation: part2 - sow endometrium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Maman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Gress</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Suin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Legoueix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. International Conference on Pig Reproduction (ICPR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Ghent, Belgium. 90 (7), p. 732, n°49, 2023</w:t>
+              <w:t xml:space="preserve">Joint International Congress on Animal Science (EEAP 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Lyon, France. pp.37.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04121651v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04193444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptome of the feto-maternal interface in pigs in late gestation: part2 - sow endometrium</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sarah Maman</w:t>
+                <w:t xml:space="preserve">Characterization of the endometrial metabolome in late gestation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alyssa Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Marty-Gasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Gress</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Legoueix</w:t>
+                <w:t xml:space="preserve">Cecile Bonnefont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint International Congress on Animal Science (EEAP 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Lyon, France. pp.37.21</w:t>
+              <w:t xml:space="preserve">International Conference on Pig Reproduction 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04193444v1</w:t>
+                <w:t xml:space="preserve">hal-04126140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1H-NMR metabolomic study of Large White and Meishan pigs in late gestation: part 2 - sow endometrium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alyssa Imbert</w:t>
+                <w:t xml:space="preserve">Transcriptome of the feto-maternal interface in pigs in late gestation: part1fetal placenta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Maman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Gress</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Suin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nassim Duprat</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Cécile Canlet</w:t>
+                <w:t xml:space="preserve">Céline Bravo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint International Congress on Animal Science (EEAP 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2023, Lyon, France. pp.37.22</w:t>
+              <w:t xml:space="preserve">, Aug 2023, Lyon, France. pp.37.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04193451v1</w:t>
+                <w:t xml:space="preserve">hal-04193423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ASTERICS: A Tool for the ExploRation and Integration of omiCS data</w:t>
               </w:r>
@@ -15159,513 +15163,513 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Régional Bioinfo/Biostat</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECCB: 21st European Conference on Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Sitges, Spain. , 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7490/f1000research.1119290.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03882998v1</w:t>
+                <w:t xml:space="preserve">hal-03890660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ASTERICS: A Tool for the ExploRation and Integration of omiCS data</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Dejean</w:t>
+                <w:t xml:space="preserve">Multi-omics and multi-tissues data to improve the understanding of heat stress adaptation mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Huau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Renaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Gourdine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Feve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Lippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCB: 21st European Conference on Computational Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées Ouvertes en Biologie, Informatique et Mathématiques (JOBIM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Rennes, France. , pp.99, Proceedings</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7490/f1000research.1119290.1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03890660v1</w:t>
+                <w:t xml:space="preserve">hal-03881017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-omics and multi-tissues data to improve the understanding of heat stress adaptation mechanisms</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yannick Lippi</w:t>
+                <w:t xml:space="preserve">Molecular phenotyping to predict neonatal maturity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Liaubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Marty-Gasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Brenaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Gress</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Ouvertes en Biologie, Informatique et Mathématiques (JOBIM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Rennes, France. , pp.99, Proceedings</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques du départment Génétique Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03881017v1</w:t>
+                <w:t xml:space="preserve">hal-04239539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular phenotyping to predict neonatal maturity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Agnès Bonnet</w:t>
+                <w:t xml:space="preserve">ASTERICS: A Tool for the ExploRation and Integration of omiCS data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Maigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Noirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme J. Mariette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaa Adu Kesewaah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques du départment Génétique Animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Journée Régional Bioinfo/Biostat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04239539v1</w:t>
+                <w:t xml:space="preserve">hal-03882998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de la maturité des porcelets en fin de gestation par une approche métabolomique multifluide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Pere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15759,77 +15763,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Marty-Gasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metabolomics 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Online, France</w:t>
@@ -15852,2240 +15856,2240 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02984360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermorégulation des porcelets issus de deux lignées divergentes pour l’efficacité alimentaire</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yvon Billon</w:t>
+                <w:t xml:space="preserve">ASICS: identification and quantification of metabolites in complex 1D 1H NMR spectra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Liaubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Canlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">51. Journées de la Recherche Porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Paris, France. IFIP - Institut du Porc, Journées de la Recherche Porcine en France, 2019, 51ème Journées de la Recherche Porcine</w:t>
+              <w:t xml:space="preserve">15th Annual Conference of the Metabolomics Society (Metabolomics 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, La Haye, Netherlands. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02735040v1</w:t>
+                <w:t xml:space="preserve">hal-02790207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of fetal pig maturity in relation with neonatal survival using a multi-fluids metabolomic approach</w:t>
+                <w:t xml:space="preserve">ASICS : un package R pour l'identification et la quantification de métabolites dans un spectre RMN 1H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Liaubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Canlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Servien</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. Annual Conference of the Metabolomics Society (Metabolomics 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, La Haye, Netherlands. , 2019</w:t>
+              <w:t xml:space="preserve">Journée Régionale de Bioinformatique et Biostatistique, Génopole Toulouse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Toulouse, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02791588v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02788670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ASICS: identification and quantification of metabolites in complex 1D 1H NMR spectra</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Lefort</w:t>
+                <w:t xml:space="preserve">Contribution of fetal genome and sex to fetal maturity, searching at the interface with sow endometrium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Bluy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Gress</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne Canario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th Annual Conference of the Metabolomics Society (Metabolomics 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, La Haye, Netherlands. , 2019</w:t>
+              <w:t xml:space="preserve">Reprosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02790207v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04795342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ASICS : un package R pour l'identification et la quantification de métabolites dans un spectre RMN 1H</w:t>
+                <w:t xml:space="preserve">ASICS: a new R package for identification and quantification of metabolites in complex 1H NMR spectra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Régionale de Bioinformatique et Biostatistique, Génopole Toulouse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Toulouse, France. 2019</w:t>
+              <w:t xml:space="preserve">useR! 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Toulouse, France. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02788670v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02788659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ASICS: a new R package for identification and quantification of metabolites in complex 1H NMR spectra</w:t>
+                <w:t xml:space="preserve">Study of fetal pig maturity in relation with neonatal survival using a multi-fluids metabolomic approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Pere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Iannuccelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">useR! 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Toulouse, France. , 2019</w:t>
+              <w:t xml:space="preserve">15. Annual Conference of the Metabolomics Society (Metabolomics 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, La Haye, Netherlands. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02788659v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02791588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of fetal genome and sex to fetal maturity, searching at the interface with sow endometrium</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thermorégulation des porcelets issus de deux lignées divergentes pour l’efficacité alimentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oceane Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Reigner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Ravon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reprosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">51. Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Paris, France. IFIP - Institut du Porc, Journées de la Recherche Porcine en France, 2019, 51ème Journées de la Recherche Porcine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04795342v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02735040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ASICS: a new R package for identification and quantification of metabolites in complex 1D 1H NMR spectra</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Lefort</w:t>
+                <w:t xml:space="preserve">Developpement de biomarqueurs sanguins pour évaluer la sensibilité des porcs à la chaleur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Dou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Villa-Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Gourdine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Computational Biology (ECCB 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Athènes, Greece. , 2018</w:t>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Rennes, France. , 2018, Journées d’animation scientifiques du département Phase - Recueil des résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02789726v1</w:t>
+                <w:t xml:space="preserve">hal-02736216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developpement de biomarqueurs sanguins pour évaluer la sensibilité des porcs à la chaleur</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Villa-Vialaneix</w:t>
+                <w:t xml:space="preserve">ASICS: a new R package for identification and quantification of metabolites in complex 1D 1H NMR spectra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Canlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Servien</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Rennes, France. , 2018, Journées d’animation scientifiques du département Phase - Recueil des résumés</w:t>
+              <w:t xml:space="preserve">European Conference on Computational Biology (ECCB 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Athènes, Greece. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02736216v1</w:t>
+                <w:t xml:space="preserve">hal-02789726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration de données &amp;quot;Omic&amp;quot; et compréhension des mécanismes sous-jacents à la production de foie gras</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Marty-Gasset</w:t>
+                <w:t xml:space="preserve">Characterization of 3D genomic interactions in fetal pig muscle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Marti-Marimon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Acloque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Zytnicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Djebali Quelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Villa-Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 1124 p., 2017, 12èmes Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
+              <w:t xml:space="preserve">36th International Society for Animal Genetics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Dublin, Ireland. 2017, ISAG 2017 - Genomes to Phenomes - Abstract Book</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01606333v1</w:t>
+                <w:t xml:space="preserve">hal-01608046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Placenta and adrenal adaptation according to piglet genetic potential for maturity at birth</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Comte</w:t>
+                <w:t xml:space="preserve">An intestinal transcriptome analysis in fetal pigs reveals genes involved in glucose and lipid metabolism and immunity as valuable clues of maturity at birth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ying Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Voillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva Jégou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali San Cristobal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Dou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. International Conference on Pig Reproduction (ICPR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Columbia, United States. 2017</w:t>
+              <w:t xml:space="preserve">50. Annual Meeting of the European Society for Pediatric Gastroenterology, Hepatology and Nutrition (ESPGHAN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Prague, Czech Republic. , 64 (Suppl. 1), 2017, Journal of Pediatric Gastroenterology and Nutrition</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02786597v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01575939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late Fetal Blood Transcriptomic Approach To Get Insight Into Biology Related To Birth Survival</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intégration de données &amp;quot;Omic&amp;quot; et compréhension des mécanismes sous-jacents à la production de foie gras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoannah François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Christine Lascor</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Molette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vignal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Marty-Gasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36. Conference of the International Society for Animal Genetics (ISAG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Dublin, Ireland. Interntinal Society for Animal Genetics, 222 p., 2017, ISAG 2017 - Genomes to Phenomes - Abstract Book</w:t>
+              <w:t xml:space="preserve">12. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Tours, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ITAVI - Institut Technique de l'Aviculture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1124 p., 2017, 12èmes Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01618411v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of 3D genomic interactions in fetal pig muscle</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Villa-Vialaneix</w:t>
+                <w:t xml:space="preserve">Placenta and adrenal adaptation according to piglet genetic potential for maturity at birth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Dizabeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Bluy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Secula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36th International Society for Animal Genetics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Dublin, Ireland. 2017, ISAG 2017 - Genomes to Phenomes - Abstract Book</w:t>
+              <w:t xml:space="preserve">10. International Conference on Pig Reproduction (ICPR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Columbia, United States. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01608046v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02786597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An intestinal transcriptome analysis in fetal pigs reveals genes involved in glucose and lipid metabolism and immunity as valuable clues of maturity at birth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ying Yao</w:t>
+                <w:t xml:space="preserve">Late Fetal Blood Transcriptomic Approach To Get Insight Into Biology Related To Birth Survival</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Voillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Samir Dou</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Lippi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Iannuccelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lascor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50. Annual Meeting of the European Society for Pediatric Gastroenterology, Hepatology and Nutrition (ESPGHAN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Prague, Czech Republic. , 64 (Suppl. 1), 2017, Journal of Pediatric Gastroenterology and Nutrition</w:t>
+              <w:t xml:space="preserve">36. Conference of the International Society for Animal Genetics (ISAG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Dublin, Ireland. Interntinal Society for Animal Genetics, 222 p., 2017, ISAG 2017 - Genomes to Phenomes - Abstract Book</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01575939v1</w:t>
+                <w:t xml:space="preserve">hal-01618411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptome profiling to predict piglet early development and vitality from umbilical cord blood</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Plasticité de l’Empreinte du placeNta Et de L’EndOmetre en lien avec la maturité du PorcElet (Projet PENELOPE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne L. Canario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Yvon Billon</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Riquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">67. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 22 (1ère Edition), 721 p., 2016, Annual Meeting of the European Association for Animal Production</w:t>
+              <w:t xml:space="preserve">2. Réunion d'Animation épiPHASE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Saint-Pée-sur-Nivelle, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01602897v1</w:t>
+                <w:t xml:space="preserve">hal-02800387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated network multi-omics approach highlights muscle late fetal maturation process</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">3D nuclear positioning of IGF2 alleles and trans interactions with imprinted genes in pig fetal cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvette Lahbib Mansais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Marti-Marimon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Voillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harmonie Barasc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mompart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35. Conference of the International Society for Animal Genetics (ISAG)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conference on Genome Architecture in Space and Time</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Trieste, Italy. 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02742587v1</w:t>
+                <w:t xml:space="preserve">hal-02794242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasticité de l’Empreinte du placeNta Et de L’EndOmetre en lien avec la maturité du PorcElet (Projet PENELOPE)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Transcriptome profiling to predict piglet early development and vitality from umbilical cord blood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne L. Canario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurence Liaubet</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Voillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Iannuccelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Lippi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Réunion d'Animation épiPHASE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Saint-Pée-sur-Nivelle, France. 2016</w:t>
+              <w:t xml:space="preserve">67. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Belfast, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wageningen Academic Publishers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 22 (1ère Edition), 721 p., 2016, Annual Meeting of the European Association for Animal Production</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02800387v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D nuclear positioning of IGF2 alleles and trans interactions with imprinted genes in pig fetal cells</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Integrated network multi-omics approach highlights muscle late fetal maturation process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Voillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali San Cristobal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Lefaucheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Liaubet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Genome Architecture in Space and Time</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">35. Conference of the International Society for Animal Genetics (ISAG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Salt Lake City, United States. ASAS - American Society of Animal Science, 94 (suppl. 4), 2016, 35th International Society for Animal Genetics Conference. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2134/jas2016.94supplement454x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02794242v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of high ambient temperature and genotype on thermoregulatory responses and gene expression in various tissues in growing pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gourdine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Riquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASAS/ADSA midwest meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Des Moines, United States. Journal of Animal Science, 93 (Suppl. 2), 2015, Abstract book of the ASAS/ADSA midwest meeting</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18261,90 +18265,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Placenta and endometrium imprinting related of piglet maturity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Riquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne L. Canario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Colloque de la SF-DOHaD, Origine Développementale de la santé et des maladies et épigénétique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Nantes, France. , 57 p., 2014, Second Colloque SF-DOHAD</w:t>
@@ -18373,103 +18377,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influences génétiques - Large White et Meishan - sur la fin du développement de foetus purs et croisés de la même portée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne L. Canario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Pere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Hebrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">46. Journées de la Recherche Porcine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2014, Paris, France. </w:t>
@@ -18537,51 +18541,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Voillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali San Cristobal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Lippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18675,77 +18679,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne L. Canario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal G.P. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Pig Reproducion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Olsztyn, Poland. , 2013, 9th International Conference on Pig Reproducion : Program and Abstract Book</w:t>
@@ -18787,77 +18791,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-tissue analysis in fetal pigs to identify genes involved in the determinism of maturity and survival at birth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Jégou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Luron Le Huërou-Luron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Lippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami S. Yammine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18899,90 +18903,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the porcine Sscrofa10.2 assembly and associated annotations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Robic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Faraut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25. International Conference Genetic Days</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Wroclaw, Poland. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19065,51 +19069,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Demeure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Riquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Milan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19319,51 +19323,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Depicting gene co-expression networks underlying eQTLs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19459,90 +19463,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation to heat in pig production : the genetic pathway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gourdine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Riquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Bidanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20003,51 +20007,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05560333v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Perret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Iannuccelli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leroux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia F&#232;ve" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dehais" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-026-01031-2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560625v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Payros" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kory Jason" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gress" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Gusmini" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Liaubet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2026.112679" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05227927v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Alonso-Garc&#237;a" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Faraut" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christa K&#252;hn" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-025-02375-9" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05461714v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bonnet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Imbert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marty-Gasset" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Meynadier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-025-12276-4" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04449380v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Huau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gourdine" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Riquet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renaudeau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-024-09999-1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04550565v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cauquil" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Beaumont" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schmaltz-Panneau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lippi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-59591-6" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091374v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Guilmineau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefort" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Billon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Reigner" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-34279-5" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04016249v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boitard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyriel Paris" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-023-00789-z" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224485v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vialaneix" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.0c04232" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03222223v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Robic" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Feve" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Djebali" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Prunier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes12040551" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921648v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Kasper" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ribeiro" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; L. F. de Almeida" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Larzul" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes11080920" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034560v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Servien" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Quesnel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne L. Canario" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-76709-8" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626125v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tardivel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Pere" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btz248" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816915v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Guerrero-Bosagna" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Morisson" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Bas Rodenburg" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elske N de Haas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eep/dvy008" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771812v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Voillet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali San Cristobal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M116.066357" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622725v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Marti-Marimon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bouissou-Matet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Lahbib Mansais" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-28173-8" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763243v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Gu&#233;vel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40104-018-0244-2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626025v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Dou" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Villa-Vialaneix" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Giorgi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0188469" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510790v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoannah Fran&#231;ois" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vignal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Molette" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Davail" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-017-0313-6" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627295v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Terenina" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sautron" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ydier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darya Bazovkina" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Sevin-Pujol" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-4363-5" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643654v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Yao" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va J&#233;gou" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-4001-2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03331284v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Pierron" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabria Mimoun" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia S Murate" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Loiseau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00204-015-1592-8" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636549v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Besse" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-016-1273-5" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245970v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Rohart" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lascor" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Bouffaud" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidwine Trouilh" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-2259-9" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594439v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Picard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lebret" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cassar-Malek" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berri" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2015.05.003" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SH5JD0B3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194126v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2015.28.2.3024" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271063v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-2118-8" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638427v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal G.P. Martin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Iannuccelli" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-797" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636581v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Congras" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Yerle-Bouissou" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pinton" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Vignoles" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.114.119610" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222422v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Sanchez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;jos&#233; Mercat" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817655v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Laurent" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cherel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gamot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646005v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Villa-Vialaneix" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0060045" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645731v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lacomme" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Pituello" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bel-Vialar" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.06745-11" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658814v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0388.2010.00916.x" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001156v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia K. Feve" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. van Son" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2052.2011.02195.x" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L2XBM220-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842681v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bevilacqua" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Benne" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loys Bodin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cotinot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-12-417" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842687v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lobjois" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Tircazes" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-12-548" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730039v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bonnet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lagarrigue" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Robert-Grani&#233;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1753-6561-3-S4-S11" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665629v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Hedegaard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Arce" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Bicciato" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Buitenhuis" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1753-6561-3-S4-S5" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663909v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Milan" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/s11658-008-0036-3" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660710v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jouffe" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Rowe" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Hornsh&#248;j" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1753-6561-3-S4-S14" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655101v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lobjois" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Gl&#233;nisson" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale P. Le Roy" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661101v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hazard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morm&#232;de" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-9-101" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657001v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657704v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00409866v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre J. Ferr&#233;" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Concordet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Uro-Coste" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11095-007-9266-8" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8VSKDDMN-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670099v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Demeure" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670139v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Damon" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Vincent" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Herpin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hatey" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670290v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686327v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Godiard" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sauviac" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dalbin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Callard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689557v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Deslandes" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pileur" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Camut" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Can" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04591855v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guibert" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286310v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fleury" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04746181v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Maign&#233;" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Noirot" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Henry" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaa Adu Kesewaah" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien D &#201;jean" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/TCKSTD" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697843v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mariette" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien D&#233;jean" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737499v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Bluy" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ravon" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737383v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Villa" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736301v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Foissac" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737497v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920334v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Bouquet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788399v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tremblay-Franco" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734459v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Schmitt" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gilbert" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791362v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734342v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790531v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lys Antoine" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605222v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dizabeau" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Secula" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Comte" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794276v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gidenne" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Combes" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742818v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmonie Barasc" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mompart" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743243v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743169v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Hebrard" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744215v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Schmaltz Panneau" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740130v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Picard" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173403v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lefaucheur" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Paris" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744236v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714444v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas A. Edwards" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Viguerie" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001256v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lef&#232;vre" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717549v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019125v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria In&#232;s Fariello Rico" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210381v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000048v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001298v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle G. Boudry" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666613v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193855v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000087v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon S. Boitard" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel M. Bouffaud" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonor L. Chaltiel" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194050v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dauberlieu" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bailly" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Launay" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lagant" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-731-8" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666597v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rossi" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02278554v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rossi" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ch&#233;rel" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668239v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Tosser-Klopp" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818888v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817818v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loys L. Bodin" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien J. Sarry" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816128v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815521v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729781v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816939v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Iacuaniello" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stella" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gorni" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Mariani" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753227v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753478v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813626v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811912v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816869v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816503v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cherel" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821929v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lobjoie" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822402v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Dejean" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pgp Martin" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752629v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813179v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821725v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Lobjois" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814026v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817816v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baccini" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Besse" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D&#233;jean" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Ferre" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754627v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pires" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M. Damon" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831961v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829008v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825959v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04126140v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Bonnefont" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193423v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Maman" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Suin" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bravo" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04239517v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Brenaut" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04126206v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Canario" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121651v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193444v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Legoueix" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193451v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Duprat" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882998v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Mariette" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dejean" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03890660v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1119290.1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881017v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04239539v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479994v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees-recherche-porcine.com/texte/2020.php" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984360v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735040v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oceane Schmitt" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791588v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790207v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788670v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788659v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795342v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789726v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736216v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606333v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.itavi.asso.fr/jra/2017" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786597v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618411v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608046v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Acloque" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Zytnicki" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Djebali Quelen" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575939v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602897v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eaap2016.org" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742587v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/jas2016.94supplement454x" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800387v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chavatte-Palmer" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794242v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210982v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173389v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Luron" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Louveau" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees-recherche-porcine.com/texte/" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743916v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Couturier-Tarrade" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210570v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136288v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martin" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.wcgalp.com" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210458v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749790v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Luron Le Hu&#235;rou-Luron" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami S. Yammine" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804016v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826668v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Demeure" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02955307v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Perruchot" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Farmer" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wageningenacademic.com/doi/book/10.3920/978-90-8686-894-0" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-894-0_2" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390589v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-43332-5_1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193706v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bidanel" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04795730v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04095877v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Maign&#233;" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Badin" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:313f6ac758c7daab63c6b81a0fe5717de3da7b08;origin=https://forgemia.inra.fr/asterics/asterics;visit=swh:1:snp:241132a0f4b9dc0a22a1f6df8ac9be0f7035428b;anchor=swh:1:rev:fce1072b8cc351d499edf7f700351732ce81a29d" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05560333v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Perret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Iannuccelli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leroux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia F&#232;ve" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dehais" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-026-01031-2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560625v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Payros" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kory Jason" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gress" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Gusmini" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Liaubet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2026.112679" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05461714v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bonnet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Imbert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marty-Gasset" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Meynadier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-025-12276-4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05227927v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Alonso-Garc&#237;a" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Faraut" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christa K&#252;hn" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-025-02375-9" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04550565v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cauquil" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Beaumont" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schmaltz-Panneau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lippi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-59591-6" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04449380v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Huau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gourdine" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Riquet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renaudeau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-024-09999-1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091374v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Guilmineau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefort" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Billon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Reigner" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-34279-5" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04016249v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boitard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyriel Paris" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-023-00789-z" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03222223v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Robic" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Feve" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Djebali" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Prunier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes12040551" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224485v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vialaneix" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.0c04232" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034560v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Servien" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Quesnel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne L. Canario" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-76709-8" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921648v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Kasper" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ribeiro" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; L. F. de Almeida" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Larzul" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes11080920" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626125v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tardivel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Pere" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btz248" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816915v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Guerrero-Bosagna" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Morisson" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Bas Rodenburg" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elske N de Haas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eep/dvy008" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771812v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Voillet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali San Cristobal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M116.066357" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622725v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Marti-Marimon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bouissou-Matet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Lahbib Mansais" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-28173-8" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763243v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Gu&#233;vel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40104-018-0244-2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626025v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Dou" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Villa-Vialaneix" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Giorgi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0188469" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510790v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoannah Fran&#231;ois" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vignal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Molette" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Davail" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-017-0313-6" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643654v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Yao" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va J&#233;gou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-4001-2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627295v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Terenina" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sautron" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ydier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darya Bazovkina" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Sevin-Pujol" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-4363-5" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03331284v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Pierron" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabria Mimoun" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia S Murate" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Loiseau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00204-015-1592-8" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636549v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Besse" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-016-1273-5" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271063v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-2118-8" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245970v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Rohart" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lascor" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Bouffaud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidwine Trouilh" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-2259-9" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594439v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Picard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lebret" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cassar-Malek" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berri" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2015.05.003" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SH5JD0B3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194126v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2015.28.2.3024" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636581v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Congras" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Yerle-Bouissou" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pinton" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Vignoles" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.114.119610" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222422v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Sanchez" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;jos&#233; Mercat" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638427v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal G.P. Martin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Iannuccelli" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-797" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817655v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Laurent" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cherel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gamot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646005v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Villa-Vialaneix" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0060045" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645731v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lacomme" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Pituello" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bel-Vialar" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.06745-11" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001156v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia K. Feve" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. van Son" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2052.2011.02195.x" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L2XBM220-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842687v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lobjois" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Tircazes" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Benne" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-12-548" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842681v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bevilacqua" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loys Bodin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cotinot" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-12-417" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658814v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0388.2010.00916.x" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730039v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bonnet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lagarrigue" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Robert-Grani&#233;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1753-6561-3-S4-S11" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665629v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Hedegaard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Arce" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Bicciato" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Buitenhuis" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1753-6561-3-S4-S5" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663909v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Milan" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/s11658-008-0036-3" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660710v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jouffe" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Rowe" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Hornsh&#248;j" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1753-6561-3-S4-S14" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655101v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lobjois" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Gl&#233;nisson" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale P. Le Roy" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661101v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hazard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morm&#232;de" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-9-101" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657001v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657704v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00409866v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre J. Ferr&#233;" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Concordet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Uro-Coste" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11095-007-9266-8" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8VSKDDMN-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670099v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Demeure" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670139v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Damon" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Vincent" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Herpin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hatey" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670290v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689557v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Deslandes" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pileur" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Camut" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Can" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686327v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Godiard" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sauviac" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dalbin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Callard" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04591855v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guibert" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286310v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fleury" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04746181v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Maign&#233;" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Noirot" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Henry" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaa Adu Kesewaah" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien D &#201;jean" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/TCKSTD" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697843v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mariette" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien D&#233;jean" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737383v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Villa" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737499v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Bluy" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ravon" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736301v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Foissac" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737497v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920334v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Bouquet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734459v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Schmitt" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gilbert" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791362v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788399v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tremblay-Franco" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734342v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790531v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lys Antoine" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605222v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dizabeau" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Secula" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Comte" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743243v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmonie Barasc" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mompart" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743169v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Hebrard" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742818v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744215v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Schmaltz Panneau" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gidenne" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794276v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Combes" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740130v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Picard" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173403v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lefaucheur" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Paris" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744236v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001256v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lef&#232;vre" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714444v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas A. Edwards" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Viguerie" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717549v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019125v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria In&#232;s Fariello Rico" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210381v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000048v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001298v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle G. Boudry" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666613v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193855v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000087v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon S. Boitard" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel M. Bouffaud" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonor L. Chaltiel" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194050v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dauberlieu" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bailly" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Launay" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lagant" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-731-8" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02278554v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rossi" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ch&#233;rel" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666597v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rossi" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817818v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loys L. Bodin" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien J. Sarry" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816128v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Tosser-Klopp" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815521v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818888v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668239v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813626v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811912v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816869v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816503v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cherel" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821929v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lobjoie" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822402v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Dejean" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pgp Martin" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752629v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753478v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753227v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816939v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Iacuaniello" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stella" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gorni" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Mariani" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729781v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813179v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821725v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Lobjois" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814026v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817816v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baccini" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Besse" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D&#233;jean" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Ferre" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754627v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pires" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M. Damon" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831961v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829008v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825959v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04239517v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Brenaut" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121651v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04126206v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Canario" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193451v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Duprat" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193444v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Maman" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Suin" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Legoueix" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04126140v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Bonnefont" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193423v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bravo" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03890660v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Mariette" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dejean" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1119290.1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881017v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04239539v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882998v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479994v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees-recherche-porcine.com/texte/2020.php" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984360v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790207v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788670v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795342v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788659v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791588v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735040v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oceane Schmitt" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736216v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789726v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608046v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Acloque" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Zytnicki" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Djebali Quelen" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575939v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606333v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.itavi.asso.fr/jra/2017" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786597v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618411v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800387v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chavatte-Palmer" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794242v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602897v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eaap2016.org" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742587v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/jas2016.94supplement454x" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210982v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173389v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Luron" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Louveau" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees-recherche-porcine.com/texte/" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743916v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Couturier-Tarrade" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210570v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136288v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martin" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.wcgalp.com" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210458v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749790v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Luron Le Hu&#235;rou-Luron" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami S. Yammine" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804016v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826668v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Demeure" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02955307v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Perruchot" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Farmer" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wageningenacademic.com/doi/book/10.3920/978-90-8686-894-0" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-894-0_2" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390589v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-43332-5_1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193706v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bidanel" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04795730v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04095877v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Maign&#233;" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Badin" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:313f6ac758c7daab63c6b81a0fe5717de3da7b08;origin=https://forgemia.inra.fr/asterics/asterics;visit=swh:1:snp:241132a0f4b9dc0a22a1f6df8ac9be0f7035428b;anchor=swh:1:rev:fce1072b8cc351d499edf7f700351732ce81a29d" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>