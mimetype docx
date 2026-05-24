--- v2 (2026-04-30)
+++ v3 (2026-05-24)
@@ -372,295 +372,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05560625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolomic analysis of the endometrium of Large White and Meishan pigs reveals differences in biological processes during late gestation</w:t>
+                <w:t xml:space="preserve">Decoupling transcriptome layers: the distinct and variable nature of circular RNAs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnes Bonnet</w:t>
+                <w:t xml:space="preserve">María Alonso-García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alyssa Imbert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laure Gress</w:t>
+                <w:t xml:space="preserve">Thomas Faraut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Dehais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Marty-Gasset</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Annabelle Meynadier</w:t>
+                <w:t xml:space="preserve">Christa Kühn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12864-025-12276-4⟩</w:t>
+              <w:t xml:space="preserve">BMC Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 23 (1), pp.269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12915-025-02375-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05461714v1</w:t>
+                <w:t xml:space="preserve">hal-05227927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decoupling transcriptome layers: the distinct and variable nature of circular RNAs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metabolomic analysis of the endometrium of Large White and Meishan pigs reveals differences in biological processes during late gestation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">María Alonso-García</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurence Liaubet</w:t>
+                <w:t xml:space="preserve">Alyssa Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Gress</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Faraut</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrice Dehais</w:t>
+                <w:t xml:space="preserve">Nathalie Marty-Gasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christa Kühn</w:t>
+                <w:t xml:space="preserve">Annabelle Meynadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 23 (1), pp.269. </w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 27 (1), pp.11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12915-025-02375-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12864-025-12276-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05227927v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05461714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coprophagia in early life tunes expression of immune genes after weaning in rabbit ileum</w:t>
               </w:r>
@@ -1191,51 +1191,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlation networks provide new insights into the architecture of testicular steroid pathways in pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Robic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Faraut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Feve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1338,51 +1338,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Marty-Gasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1440,299 +1440,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03224485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The maturity in fetal pigs using a multi-fluid metabolomic approach</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Omics Application in Animal Science—A Special Emphasis on Stress Response and Damaging Behaviour in Pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Servien</w:t>
+                <w:t xml:space="preserve">Claudia Kasper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Quesnel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yvon Billon</w:t>
+                <w:t xml:space="preserve">David Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurianne L. Canario</w:t>
+                <w:t xml:space="preserve">André L. F. de Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Larzul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-76709-8⟩</w:t>
+              <w:t xml:space="preserve">Genes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (8), Non paginé. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/genes11080920⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03034560v1</w:t>
+                <w:t xml:space="preserve">hal-02921648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omics Application in Animal Science—A Special Emphasis on Stress Response and Damaging Behaviour in Pigs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claudia Kasper</w:t>
+                <w:t xml:space="preserve">The maturity in fetal pigs using a multi-fluid metabolomic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Ribeiro</w:t>
+                <w:t xml:space="preserve">Rémi Servien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André L. F. de Almeida</w:t>
+                <w:t xml:space="preserve">Hélène Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Larzul</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurence Liaubet</w:t>
+                <w:t xml:space="preserve">Laurianne L. Canario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11 (8), Non paginé. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10, pp.19912. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/genes11080920⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-76709-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02921648v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03034560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ASICS: an R package for a whole analysis workflow of 1D 1H NMR spectra</w:t>
               </w:r>
@@ -2042,51 +2042,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Pere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne L. Canario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 17 (4), pp.672-693. </w:t>
@@ -2297,51 +2297,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Guével</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Pere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2565,51 +2565,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Molette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Marty-Gasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Davail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3320,393 +3320,393 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01271063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring transcriptomic diversity in muscle revealed that cellular signaling pathways mainly differentiate five Western porcine breeds</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recent advances in omic technologies for meat quality management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Rohart</w:t>
+                <w:t xml:space="preserve">Brigitte Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Lascor</w:t>
+                <w:t xml:space="preserve">Bénédicte Lebret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcel Bouffaud</w:t>
+                <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lidwine Trouilh</w:t>
+                <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 16, Non paginé. </w:t>
+              <w:t xml:space="preserve">Meat Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 109, pp.28-26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12864-015-2259-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2015.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01245970v1</w:t>
+                <w:t xml:space="preserve">hal-01594439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent advances in omic technologies for meat quality management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Picard</w:t>
+                <w:t xml:space="preserve">Exploring transcriptomic diversity in muscle revealed that cellular signaling pathways mainly differentiate five Western porcine breeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali San Cristobal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Lebret</w:t>
+                <w:t xml:space="preserve">Florian Rohart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurence Liaubet</w:t>
+                <w:t xml:space="preserve">Christine Lascor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Berri</w:t>
+                <w:t xml:space="preserve">Marcel Bouffaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lidwine Trouilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meat Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2015.05.003⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16, Non paginé. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-015-2259-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">hal-01594439v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01245970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des marqueurs génomiques au service de la qualité de la viande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lebret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRA Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 28 (2), pp.183-195. </w:t>
@@ -3921,51 +3921,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie‐josé Mercat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Rohart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4543,51 +4543,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Robic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia K. Feve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larzul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4657,295 +4657,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01001156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic variability of transcript abundance in pig peri-mortem skeletal muscle: eQTL localized genes involved in stress response, cell death, muscle disorders and metabolism.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence Liaubet</w:t>
+                <w:t xml:space="preserve">Transcriptome profiling of sheep granulosa cells and oocytes during early follicular development obtained by laser capture microdissection.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Lobjois</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Faraut</w:t>
+                <w:t xml:space="preserve">Claudia Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Tircazes</w:t>
+                <w:t xml:space="preserve">Francis Benne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Benne</w:t>
+                <w:t xml:space="preserve">Loys Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Cotinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 12 (november), pp.548. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-12-548⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 12 (august), pp.417. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-12-417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00842687v1</w:t>
+                <w:t xml:space="preserve">hal-00842681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptome profiling of sheep granulosa cells and oocytes during early follicular development obtained by laser capture microdissection.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
+                <w:t xml:space="preserve">Genetic variability of transcript abundance in pig peri-mortem skeletal muscle: eQTL localized genes involved in stress response, cell death, muscle disorders and metabolism.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Liaubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lobjois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Faraut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Tircazes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Benne</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Corinne Cotinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 12 (august), pp.417. </w:t>
+              <w:t xml:space="preserve">, 2011, 12 (november), pp.548. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-12-417⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-12-548⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00842681v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00842687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What is a good (gene) network?</w:t>
               </w:r>
@@ -5316,51 +5316,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The carnitine acetyltransferase gene (CRAT): a characterization of porcine transcripts with insights into the 5'-end variants of mammalian transcripts and their possible sub-cellular localization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Robic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Faraut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5809,51 +5809,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of porcine ASB6 gene and transcripts - Comparison of mammalian transcripts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Robic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Faraut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5921,51 +5921,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A muscle transcriptome analysis identifies positional candidate genes for a complex trait in pig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lobjois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6837,64 +6837,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1H-NMR metabolomic study of Large White and Meishan pigs in late gestation: part 1- fetal placenta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alyssa Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Marty-Gasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Gress</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7385,51 +7385,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Villa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Servien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European RFMF Metabomeeting 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7493,51 +7493,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Gress</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Bluy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne L. Canario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Ravon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7756,51 +7756,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Servien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">51. Journées de Statistique de la SFdS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Statistique (SFdS). FRA., Jun 2019, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8123,51 +8123,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Villa-Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Servien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème Rencontres R</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8481,51 +8481,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne L. Canario</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. European Conference on Precision Livestock Farming (EC-PLF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8800,77 +8800,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delayed development in Large White purebreds than crossbreds with Meishan born in the same litter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne L. Canario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Pere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9313,90 +9313,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent advances in omic technologies for meat quality management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte B. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lebret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">61. International congress of meat science and technology (ICoMST)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Clermont-Ferrand, France</w:t>
@@ -9451,51 +9451,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Voillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Lefaucheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne L. Canario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Pere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9550,51 +9550,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptomic prediction of piglet vitality from umbilical cord blood of purebreds and crossbreds born in the same litter - comparison of Meishan and Large White Sows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne L. Canario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Voillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9688,64 +9688,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génomique et viande : quelles avancées, quelles applications ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte B. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lebret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10180,51 +10180,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PORCINET- Approche intégrée de la maturité des porcelets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne L. Canario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Pere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10305,51 +10305,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systems biology of piglet maturity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne L. Canario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10456,51 +10456,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle G. Boudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne L. Canario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10536,277 +10536,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01001298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'analyse d'un réseau de co-expression génique met en valeur des groupes fonctionnels homogènes et des gènes importants relatifs a un phénotype d'intérêt</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Cherel</w:t>
+                <w:t xml:space="preserve">Transcriptome profiling of sheep granulosa cells and oocytes during early follicular development obtained by Laser Capture Microdissection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Bevilacqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Benne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loys Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Cotinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la Société Française de Statistique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Tunis, Tunisie. pp.172</w:t>
+              <w:t xml:space="preserve">1. Meeting of the Ovarian Club "The Oocyte : from Basic Research to Clinical Practice"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00666613v1</w:t>
+                <w:t xml:space="preserve">hal-01193855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptome profiling of sheep granulosa cells and oocytes during early follicular development obtained by Laser Capture Microdissection</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Corinne Cotinot</w:t>
+                <w:t xml:space="preserve">L'analyse d'un réseau de co-expression génique met en valeur des groupes fonctionnels homogènes et des gènes importants relatifs a un phénotype d'intérêt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Villa-Vialaneix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Liaubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Gamot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Meeting of the Ovarian Club "The Oocyte : from Basic Research to Clinical Practice"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">Journées de la Société Française de Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Tunis, Tunisie. pp.172</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01193855v1</w:t>
+                <w:t xml:space="preserve">hal-00666613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité et biologie intégrative : des pistes à explorer pour combler le gap entre diversité génétique et diversité phénotypique</w:t>
               </w:r>
@@ -11314,51 +11314,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">REFOLLIS , Restitution des résultats scientifiques dans les projets financés par l'ANR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Benne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loys L. Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11564,90 +11564,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of early folliculogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Benne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loys L. Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Cotinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Jacques Monod : L’ARN au centre de la régulation des gènes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Roscoff, France. n.p</w:t>
@@ -11929,493 +11929,493 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00668239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de cinétique de données transcriptomiques : modélisation et classification de profils d'expression de gènes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recherche de bio-marqueurs de la tendreté de la viande de porc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lobjois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cherel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hatey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali San Cristobal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Lacanau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02813626v1</w:t>
+                <w:t xml:space="preserve">hal-02816503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pathway results from the chicken data set using several softwares</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Lagarrigue</w:t>
+                <w:t xml:space="preserve">Analyse de cinétique de données transcriptomiques : modélisation et classification de profils d'expression de gènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christèle Robert-Granié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali San Cristobal</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EADGENE and SABRE Post-Analyses, Animal Sciences Group</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Lelystad, Netherlands</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Lacanau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02811912v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02813626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation du transcriptome du muscle porcin pour proposer des gènes candidats positionnels de QTL de la tendreté de la viande</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Lobjois</w:t>
+                <w:t xml:space="preserve">Pathway results from the chicken data set using several softwares</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christèle Robert-Granié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali San Cristobal</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Denis Milan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Lacanau, France</w:t>
+              <w:t xml:space="preserve">EADGENE and SABRE Post-Analyses, Animal Sciences Group</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Lelystad, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02816869v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02811912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche de bio-marqueurs de la tendreté de la viande de porc</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Utilisation du transcriptome du muscle porcin pour proposer des gènes candidats positionnels de QTL de la tendreté de la viande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lobjois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali San Cristobal</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale P. Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Milan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Lacanau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02816503v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02816869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la tendreté du muscle porcin (Longissumus dorsi) par l'analyse du transcriptome</w:t>
               </w:r>
@@ -12660,51 +12660,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deux exemples d'épissage alternatif (ASB6 et CRAT) pour montrer l'intérêt de l'étude de ce phénomène chez les espèces d'élevage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Robic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Faraut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13368,51 +13368,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali San Cristobal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale P. Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38. Journées de la Recherche Porcine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Paris, France</w:t>
@@ -13493,51 +13493,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali San Cristobal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale P. Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First European Conference on Pig Genomics, 20-21th February 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Lodi, Italy</w:t>
@@ -13993,51 +13993,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali San Cristobal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale P. Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. European Farm Animal Functional Genomics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Edinburgh, Netherlands</w:t>
@@ -14232,51 +14232,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular phenotyping to predict neonatal maturity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Marty-Gasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Brenaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14469,51 +14469,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of fetal genome and sex to late gestation endometrial gene expression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Gress</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14584,320 +14584,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04126206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1H-NMR metabolomic study of Large White and Meishan pigs in late gestation: part 2 - sow endometrium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alyssa Imbert</w:t>
+                <w:t xml:space="preserve">Transcriptome of the feto-maternal interface in pigs in late gestation: part2 - sow endometrium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nassim Duprat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Marty-Gasset</w:t>
+                <w:t xml:space="preserve">Sarah Maman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Gress</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cécile Canlet</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Suin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Legoueix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint International Congress on Animal Science (EEAP 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2023, Lyon, France. pp.37.22</w:t>
+              <w:t xml:space="preserve">, Aug 2023, Lyon, France. pp.37.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04193451v1</w:t>
+                <w:t xml:space="preserve">hal-04193444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptome of the feto-maternal interface in pigs in late gestation: part2 - sow endometrium</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sarah Maman</w:t>
+                <w:t xml:space="preserve">1H-NMR metabolomic study of Large White and Meishan pigs in late gestation: part 2 - sow endometrium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alyssa Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Duprat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Marty-Gasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Gress</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Legoueix</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint International Congress on Animal Science (EEAP 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2023, Lyon, France. pp.37.21</w:t>
+              <w:t xml:space="preserve">, Aug 2023, Lyon, France. pp.37.22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04193444v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04193451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the endometrial metabolome in late gestation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alyssa Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Marty-Gasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Gress</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14978,77 +14978,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptome of the feto-maternal interface in pigs in late gestation: part1fetal placenta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Maman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Gress</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Suin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bravo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15362,51 +15362,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular phenotyping to predict neonatal maturity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Marty-Gasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Brenaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15625,51 +15625,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Pere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15763,51 +15763,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Marty-Gasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15888,51 +15888,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16039,51 +16039,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Servien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Régionale de Bioinformatique et Biostatistique, Génopole Toulouse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Toulouse, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16102,273 +16102,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02788670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of fetal genome and sex to fetal maturity, searching at the interface with sow endometrium</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurianne Canario</w:t>
+                <w:t xml:space="preserve">ASICS: a new R package for identification and quantification of metabolites in complex 1H NMR spectra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Canlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reprosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">useR! 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Toulouse, France. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04795342v1</w:t>
+                <w:t xml:space="preserve">hal-02788659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ASICS: a new R package for identification and quantification of metabolites in complex 1H NMR spectra</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Lefort</w:t>
+                <w:t xml:space="preserve">Contribution of fetal genome and sex to fetal maturity, searching at the interface with sow endometrium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Bluy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Gress</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne Canario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">useR! 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Toulouse, France. , 2019</w:t>
+              <w:t xml:space="preserve">Reprosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02788659v1</w:t>
+                <w:t xml:space="preserve">hal-04795342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of fetal pig maturity in relation with neonatal survival using a multi-fluids metabolomic approach</w:t>
               </w:r>
@@ -16380,51 +16380,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Pere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16781,51 +16781,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Servien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Computational Biology (ECCB 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Athènes, Greece. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17094,415 +17094,415 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01575939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration de données &amp;quot;Omic&amp;quot; et compréhension des mécanismes sous-jacents à la production de foie gras</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Late Fetal Blood Transcriptomic Approach To Get Insight Into Biology Related To Birth Survival</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Marty-Gasset</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Voillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Lippi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Iannuccelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lascor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 1124 p., 2017, 12èmes Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
+              <w:t xml:space="preserve">36. Conference of the International Society for Animal Genetics (ISAG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Dublin, Ireland. Interntinal Society for Animal Genetics, 222 p., 2017, ISAG 2017 - Genomes to Phenomes - Abstract Book</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01606333v1</w:t>
+                <w:t xml:space="preserve">hal-01618411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Placenta and adrenal adaptation according to piglet genetic potential for maturity at birth</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Comte</w:t>
+                <w:t xml:space="preserve">Intégration de données &amp;quot;Omic&amp;quot; et compréhension des mécanismes sous-jacents à la production de foie gras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoannah François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Liaubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Molette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vignal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Marty-Gasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. International Conference on Pig Reproduction (ICPR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Columbia, United States. 2017</w:t>
+              <w:t xml:space="preserve">12. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Tours, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ITAVI - Institut Technique de l'Aviculture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1124 p., 2017, 12èmes Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02786597v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late Fetal Blood Transcriptomic Approach To Get Insight Into Biology Related To Birth Survival</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christine Lascor</w:t>
+                <w:t xml:space="preserve">Placenta and adrenal adaptation according to piglet genetic potential for maturity at birth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Dizabeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Bluy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Secula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36. Conference of the International Society for Animal Genetics (ISAG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Dublin, Ireland. Interntinal Society for Animal Genetics, 222 p., 2017, ISAG 2017 - Genomes to Phenomes - Abstract Book</w:t>
+              <w:t xml:space="preserve">10. International Conference on Pig Reproduction (ICPR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Columbia, United States. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01618411v1</w:t>
+                <w:t xml:space="preserve">hal-02786597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasticité de l’Empreinte du placeNta Et de L’EndOmetre en lien avec la maturité du PorcElet (Projet PENELOPE)</w:t>
               </w:r>
@@ -17514,51 +17514,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne L. Canario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Riquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17738,51 +17738,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptome profiling to predict piglet early development and vitality from umbilical cord blood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne L. Canario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Voillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18304,51 +18304,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Riquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne L. Canario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Colloque de la SF-DOHaD, Origine Développementale de la santé et des maladies et épigénétique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Nantes, France. , 57 p., 2014, Second Colloque SF-DOHAD</w:t>
@@ -18377,77 +18377,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influences génétiques - Large White et Meishan - sur la fin du développement de foetus purs et croisés de la même portée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne L. Canario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Pere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18679,64 +18679,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne L. Canario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal G.P. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18942,51 +18942,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Faraut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25. International Conference Genetic Days</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Wroclaw, Poland. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20007,51 +20007,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05560333v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Perret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Iannuccelli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leroux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia F&#232;ve" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dehais" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-026-01031-2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560625v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Payros" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kory Jason" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gress" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Gusmini" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Liaubet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2026.112679" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05461714v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bonnet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Imbert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marty-Gasset" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Meynadier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-025-12276-4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05227927v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Alonso-Garc&#237;a" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Faraut" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christa K&#252;hn" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-025-02375-9" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04550565v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cauquil" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Beaumont" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schmaltz-Panneau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lippi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-59591-6" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04449380v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Huau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gourdine" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Riquet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renaudeau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-024-09999-1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091374v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Guilmineau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefort" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Billon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Reigner" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-34279-5" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04016249v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boitard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyriel Paris" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-023-00789-z" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03222223v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Robic" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Feve" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Djebali" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Prunier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes12040551" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224485v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vialaneix" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.0c04232" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034560v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Servien" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Quesnel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne L. Canario" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-76709-8" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921648v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Kasper" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ribeiro" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; L. F. de Almeida" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Larzul" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes11080920" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626125v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tardivel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Pere" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btz248" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816915v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Guerrero-Bosagna" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Morisson" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Bas Rodenburg" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elske N de Haas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eep/dvy008" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771812v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Voillet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali San Cristobal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M116.066357" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622725v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Marti-Marimon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bouissou-Matet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Lahbib Mansais" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-28173-8" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763243v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Gu&#233;vel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40104-018-0244-2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626025v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Dou" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Villa-Vialaneix" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Giorgi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0188469" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510790v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoannah Fran&#231;ois" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vignal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Molette" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Davail" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-017-0313-6" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643654v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Yao" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va J&#233;gou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-4001-2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627295v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Terenina" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sautron" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ydier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darya Bazovkina" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Sevin-Pujol" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-4363-5" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03331284v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Pierron" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabria Mimoun" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia S Murate" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Loiseau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00204-015-1592-8" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636549v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Besse" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-016-1273-5" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271063v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-2118-8" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245970v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Rohart" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lascor" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Bouffaud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidwine Trouilh" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-2259-9" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594439v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Picard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lebret" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cassar-Malek" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berri" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2015.05.003" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SH5JD0B3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194126v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2015.28.2.3024" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636581v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Congras" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Yerle-Bouissou" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pinton" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Vignoles" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.114.119610" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222422v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Sanchez" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;jos&#233; Mercat" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638427v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal G.P. Martin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Iannuccelli" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-797" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817655v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Laurent" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cherel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gamot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646005v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Villa-Vialaneix" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0060045" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645731v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lacomme" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Pituello" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bel-Vialar" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.06745-11" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001156v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia K. Feve" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. van Son" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2052.2011.02195.x" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L2XBM220-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842687v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lobjois" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Tircazes" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Benne" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-12-548" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842681v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bevilacqua" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loys Bodin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cotinot" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-12-417" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658814v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0388.2010.00916.x" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730039v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bonnet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lagarrigue" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Robert-Grani&#233;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1753-6561-3-S4-S11" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665629v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Hedegaard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Arce" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Bicciato" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Buitenhuis" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1753-6561-3-S4-S5" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663909v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Milan" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/s11658-008-0036-3" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660710v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jouffe" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Rowe" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Hornsh&#248;j" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1753-6561-3-S4-S14" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655101v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lobjois" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Gl&#233;nisson" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale P. Le Roy" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661101v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hazard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morm&#232;de" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-9-101" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657001v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657704v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00409866v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre J. Ferr&#233;" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Concordet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Uro-Coste" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11095-007-9266-8" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8VSKDDMN-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670099v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Demeure" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670139v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Damon" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Vincent" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Herpin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hatey" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670290v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689557v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Deslandes" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pileur" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Camut" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Can" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686327v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Godiard" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sauviac" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dalbin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Callard" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04591855v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guibert" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286310v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fleury" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04746181v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Maign&#233;" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Noirot" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Henry" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaa Adu Kesewaah" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien D &#201;jean" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/TCKSTD" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697843v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mariette" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien D&#233;jean" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737383v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Villa" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737499v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Bluy" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ravon" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736301v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Foissac" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737497v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920334v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Bouquet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734459v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Schmitt" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gilbert" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791362v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788399v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tremblay-Franco" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734342v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790531v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lys Antoine" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605222v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dizabeau" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Secula" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Comte" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743243v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmonie Barasc" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mompart" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743169v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Hebrard" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742818v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744215v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Schmaltz Panneau" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gidenne" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794276v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Combes" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740130v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Picard" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173403v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lefaucheur" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Paris" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744236v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001256v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lef&#232;vre" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714444v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas A. Edwards" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Viguerie" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717549v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019125v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria In&#232;s Fariello Rico" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210381v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000048v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001298v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle G. Boudry" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666613v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193855v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000087v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon S. Boitard" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel M. Bouffaud" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonor L. Chaltiel" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194050v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dauberlieu" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bailly" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Launay" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lagant" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-731-8" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02278554v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rossi" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ch&#233;rel" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666597v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rossi" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817818v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loys L. Bodin" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien J. Sarry" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816128v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Tosser-Klopp" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815521v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818888v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668239v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813626v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811912v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816869v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816503v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cherel" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821929v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lobjoie" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822402v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Dejean" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pgp Martin" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752629v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753478v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753227v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816939v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Iacuaniello" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stella" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gorni" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Mariani" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729781v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813179v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821725v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Lobjois" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814026v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817816v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baccini" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Besse" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D&#233;jean" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Ferre" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754627v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pires" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M. Damon" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831961v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829008v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825959v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04239517v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Brenaut" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121651v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04126206v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Canario" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193451v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Duprat" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193444v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Maman" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Suin" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Legoueix" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04126140v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Bonnefont" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193423v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bravo" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03890660v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Mariette" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dejean" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1119290.1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881017v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04239539v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882998v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479994v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees-recherche-porcine.com/texte/2020.php" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984360v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790207v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788670v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795342v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788659v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791588v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735040v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oceane Schmitt" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736216v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789726v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608046v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Acloque" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Zytnicki" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Djebali Quelen" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575939v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606333v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.itavi.asso.fr/jra/2017" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786597v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618411v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800387v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chavatte-Palmer" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794242v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602897v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eaap2016.org" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742587v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/jas2016.94supplement454x" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210982v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173389v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Luron" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Louveau" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees-recherche-porcine.com/texte/" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743916v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Couturier-Tarrade" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210570v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136288v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martin" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.wcgalp.com" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210458v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749790v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Luron Le Hu&#235;rou-Luron" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami S. Yammine" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804016v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826668v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Demeure" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02955307v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Perruchot" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Farmer" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wageningenacademic.com/doi/book/10.3920/978-90-8686-894-0" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-894-0_2" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390589v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-43332-5_1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193706v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bidanel" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04795730v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04095877v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Maign&#233;" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Badin" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:313f6ac758c7daab63c6b81a0fe5717de3da7b08;origin=https://forgemia.inra.fr/asterics/asterics;visit=swh:1:snp:241132a0f4b9dc0a22a1f6df8ac9be0f7035428b;anchor=swh:1:rev:fce1072b8cc351d499edf7f700351732ce81a29d" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05560333v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Perret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Iannuccelli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leroux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia F&#232;ve" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dehais" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-026-01031-2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560625v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Payros" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kory Jason" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gress" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Gusmini" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Liaubet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2026.112679" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05227927v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Alonso-Garc&#237;a" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Faraut" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christa K&#252;hn" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-025-02375-9" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05461714v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bonnet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Imbert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marty-Gasset" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Meynadier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-025-12276-4" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04550565v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cauquil" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Beaumont" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schmaltz-Panneau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lippi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-59591-6" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04449380v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Huau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gourdine" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Riquet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renaudeau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-024-09999-1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091374v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Guilmineau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefort" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Billon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Reigner" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-34279-5" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04016249v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boitard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyriel Paris" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-023-00789-z" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03222223v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Robic" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Feve" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Djebali" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Prunier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes12040551" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224485v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vialaneix" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.0c04232" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921648v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Kasper" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ribeiro" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; L. F. de Almeida" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Larzul" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes11080920" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034560v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Servien" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Quesnel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne L. Canario" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-76709-8" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626125v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tardivel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Pere" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btz248" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816915v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Guerrero-Bosagna" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Morisson" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Bas Rodenburg" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elske N de Haas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eep/dvy008" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771812v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Voillet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali San Cristobal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M116.066357" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622725v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Marti-Marimon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bouissou-Matet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Lahbib Mansais" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-28173-8" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763243v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Gu&#233;vel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40104-018-0244-2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626025v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Dou" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Villa-Vialaneix" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Giorgi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0188469" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510790v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoannah Fran&#231;ois" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vignal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Molette" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Davail" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-017-0313-6" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643654v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Yao" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va J&#233;gou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-4001-2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627295v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Terenina" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sautron" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ydier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darya Bazovkina" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Sevin-Pujol" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-4363-5" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03331284v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Pierron" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabria Mimoun" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia S Murate" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Loiseau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00204-015-1592-8" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636549v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Besse" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-016-1273-5" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271063v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-2118-8" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594439v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Picard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lebret" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cassar-Malek" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berri" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2015.05.003" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SH5JD0B3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245970v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Rohart" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lascor" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Bouffaud" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidwine Trouilh" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-2259-9" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194126v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2015.28.2.3024" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636581v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Congras" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Yerle-Bouissou" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pinton" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Vignoles" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.114.119610" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222422v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Sanchez" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;jos&#233; Mercat" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638427v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal G.P. Martin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Iannuccelli" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-797" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817655v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Laurent" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cherel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gamot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646005v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Villa-Vialaneix" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0060045" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645731v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lacomme" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Pituello" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bel-Vialar" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.06745-11" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001156v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia K. Feve" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. van Son" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2052.2011.02195.x" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L2XBM220-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842681v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bevilacqua" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Benne" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loys Bodin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cotinot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-12-417" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842687v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lobjois" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Tircazes" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-12-548" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658814v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0388.2010.00916.x" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730039v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bonnet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lagarrigue" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Robert-Grani&#233;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1753-6561-3-S4-S11" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665629v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Hedegaard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Arce" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Bicciato" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Buitenhuis" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1753-6561-3-S4-S5" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663909v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Milan" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/s11658-008-0036-3" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660710v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jouffe" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Rowe" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Hornsh&#248;j" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1753-6561-3-S4-S14" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655101v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lobjois" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Gl&#233;nisson" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale P. Le Roy" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661101v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hazard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morm&#232;de" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-9-101" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657001v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657704v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00409866v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre J. Ferr&#233;" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Concordet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Uro-Coste" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11095-007-9266-8" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8VSKDDMN-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670099v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Demeure" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670139v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Damon" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Vincent" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Herpin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hatey" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670290v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689557v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Deslandes" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pileur" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Camut" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Can" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686327v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Godiard" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sauviac" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dalbin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Callard" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04591855v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guibert" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286310v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fleury" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04746181v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Maign&#233;" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Noirot" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Henry" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaa Adu Kesewaah" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien D &#201;jean" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/TCKSTD" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697843v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mariette" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien D&#233;jean" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737383v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Villa" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737499v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Bluy" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ravon" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736301v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Foissac" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737497v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920334v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Bouquet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734459v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Schmitt" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gilbert" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791362v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788399v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tremblay-Franco" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734342v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790531v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lys Antoine" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605222v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dizabeau" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Secula" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Comte" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743243v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmonie Barasc" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mompart" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743169v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Hebrard" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742818v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744215v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Schmaltz Panneau" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gidenne" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794276v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Combes" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740130v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Picard" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173403v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lefaucheur" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Paris" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744236v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001256v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lef&#232;vre" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714444v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas A. Edwards" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Viguerie" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717549v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019125v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria In&#232;s Fariello Rico" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210381v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000048v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001298v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle G. Boudry" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193855v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666613v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000087v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon S. Boitard" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel M. Bouffaud" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonor L. Chaltiel" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194050v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dauberlieu" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bailly" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Launay" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lagant" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-731-8" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02278554v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rossi" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ch&#233;rel" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666597v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rossi" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817818v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loys L. Bodin" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien J. Sarry" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816128v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Tosser-Klopp" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815521v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818888v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668239v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816503v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cherel" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813626v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811912v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816869v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821929v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lobjoie" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822402v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Dejean" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pgp Martin" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752629v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753478v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753227v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816939v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Iacuaniello" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stella" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gorni" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Mariani" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729781v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813179v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821725v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Lobjois" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814026v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817816v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baccini" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Besse" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D&#233;jean" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Ferre" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754627v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pires" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M. Damon" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831961v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829008v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825959v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04239517v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Brenaut" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121651v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04126206v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Canario" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193444v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Maman" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Suin" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Legoueix" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193451v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Duprat" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04126140v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Bonnefont" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193423v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bravo" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03890660v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Mariette" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dejean" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1119290.1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881017v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04239539v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882998v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479994v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees-recherche-porcine.com/texte/2020.php" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984360v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790207v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788670v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788659v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795342v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791588v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735040v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oceane Schmitt" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736216v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789726v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608046v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Acloque" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Zytnicki" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Djebali Quelen" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575939v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618411v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606333v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.itavi.asso.fr/jra/2017" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786597v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800387v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chavatte-Palmer" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794242v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602897v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eaap2016.org" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742587v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/jas2016.94supplement454x" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210982v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173389v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Luron" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Louveau" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees-recherche-porcine.com/texte/" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743916v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Couturier-Tarrade" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210570v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136288v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martin" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.wcgalp.com" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210458v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749790v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Luron Le Hu&#235;rou-Luron" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami S. Yammine" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804016v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826668v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Demeure" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02955307v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Perruchot" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Farmer" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wageningenacademic.com/doi/book/10.3920/978-90-8686-894-0" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-894-0_2" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390589v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-43332-5_1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193706v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bidanel" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04795730v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04095877v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Maign&#233;" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Badin" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:313f6ac758c7daab63c6b81a0fe5717de3da7b08;origin=https://forgemia.inra.fr/asterics/asterics;visit=swh:1:snp:241132a0f4b9dc0a22a1f6df8ac9be0f7035428b;anchor=swh:1:rev:fce1072b8cc351d499edf7f700351732ce81a29d" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>