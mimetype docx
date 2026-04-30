--- v0 (2026-03-19)
+++ v1 (2026-04-30)
@@ -401,220 +401,220 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02967180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les entreprises de la branche du numérique : modes d'acquisition des compétences par le recrutement et la formation. Une exploitation de l'enquête DEFIS du Céreq</w:t>
+                <w:t xml:space="preserve">Sens du travail pour les salariés et contexte économique des entreprises, une exploitation de l'enquête Conditions de travail 2013</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie Dubois</w:t>
+                <w:t xml:space="preserve">Mireille Bruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lizé</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01836566v1</w:t>
+                <w:t xml:space="preserve">halshs-01854029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sens du travail pour les salariés et contexte économique des entreprises, une exploitation de l'enquête Conditions de travail 2013</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les entreprises de la branche du numérique : modes d'acquisition des compétences par le recrutement et la formation. Une exploitation de l'enquête DEFIS du Céreq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Lizé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mireille Bruyère</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurence Lizé</w:t>
+                <w:t xml:space="preserve">Patrick Rousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01854029v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01836566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution des salaires dans la crise : quels sont les liens avec l'externalisation de la production et la financiarisation du capital ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Bruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lizé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -834,51 +834,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Lemière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lizé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -935,51 +935,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Lemière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lizé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -997,51 +997,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles sont les contraintes qui pèsent sur les mobilités professionnelles ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Bruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lizé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1072,51 +1072,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Passé professionnel et sécurité des trajectoires. Une exploitation de l'enquête FQP de 2003</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Bruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lizé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1255,476 +1255,2369 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00193793v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (23)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sous-traitance et intensification du travail des salariés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Lize</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Pensée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 422, pp.81-91</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05419604v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment « la sélection » pour l’accès et le maintien dans l’emploi s’exerce-t-elle chez les salariés de la sous-traitance ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Lizé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Céreq Echanges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16, pp.415-426</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03578910v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’impact des contextes économique et organisationnel des entreprises sur le sens du travail chez les salariés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Lizé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Bruyère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Relations Industrielles / Industrial Relations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 75 (2), pp.225-248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1070347ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03023385v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du recrutement à la formation : le renouvellement des compétences au cœur de la politique des entreprises du numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Lizé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Céreq Echanges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Formation continue et parcours professionnels : entre aspirations des salariés et contexte de l’entreprise, 15, pp.135-146</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03023479v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S’insérer dans une entreprise où l’on travaillait pendant les études</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Lizé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Rieucau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Quand le tutorat questionne le travail et son analyse, 141, pp.153-173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/formationemploi.5380⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02366058v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Travailler pendant ses études et s'insérer dans la vie active : premières tendances et résultats, Générations 1998, 2004 et 2010</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Lizé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Rieucau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Céreq Echanges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01730591v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Travailler dans une même entreprise pendant et après ses études</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Lizé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Rieucau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Céreq Echanges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01730581v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comptes rendus d’ouvrages: Le travail avant la retraite. Emploi, travail et savoirs professionnels des seniors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Lizé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Socio-Economie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, hors série, 2, p. 293-298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfse.hs1.0277⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01297650v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un regard sur la qualité de l'emploi après le chômage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Lizé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Prokovas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Socio-Economie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14, pp.1-19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00976130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Au sortir du chômage : précaires malgré un contrat à durée indéterminée ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Lizé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Prokovas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 125, pp.89-112</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00976252v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quel métier à la sortie du chômage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Lizé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Prokovas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Relief - Rapports et Échanges sur les liens Emploi Formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 42, pp.233-246</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00943520v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Feeling of Discrimination and Job-Market Entry in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Joseph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Lemière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Lizé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Brussels Economic Review </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 56 (1), pp.5-42</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00943434v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comptes rendus d'ouvrage : La mobilité professionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Lizé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Socio-Economie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 11, pp.250-255</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01071329v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contrat de travail et sécurité des parcours sur le marché du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Lizé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Bruyère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Économies et sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 6 (34), pp.1129-1155</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00734858v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emploi et sécurité des trajectoires professionnelles : la nature de l'emploi détermine la sécurité des parcours professionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Bruyère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Lizé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 431-432, pp.95-113</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00541065v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Itinéraires de chômeurs sur longue période : étude des parcours déclassants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Lizé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Prokovas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Relief - Rapports et Échanges sur les liens Emploi Formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 29, pp.107-123</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00489434v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La sortie du chômage : le jeu des mobilités ascendantes et descendantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Lizé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Prokovas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Économie appliquée : archives de l'Institut de science économique appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, tome LXII (1), pp.104-132</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00395315v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mobilités sur le marché du travail : comment les marchés professionnels se caractérisent-ils ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Bruyère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Lizé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Relief - Rapports et Échanges sur les liens Emploi Formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 24, pp.81-94</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00311154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sortir du chômage à n'importe quel prix ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Lizé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Prokovas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Relief - Rapports et Échanges sur les liens Emploi Formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 22, pp.261-275</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00268849v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la relation d'embauche à la relation d'emploi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Lizé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Économies et sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, XL série Socio-économie du travail (9), pp.1259-1277</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00268838v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment la relation d'embauche structure-t-elle les relations d'emploi ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Lizé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Lochet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Économies et sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 9 (27), pp.1259-1277</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00799187v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Facettes du declassement, quel role pour les politiques de l'emploi?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Lizé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travail et Emploi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 107, pp.33-45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00308713v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Parcours des jeunes en emploi aidé et non aidé : compétences requises et déclassement »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Lizé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Relief - Rapports et Échanges sur les liens Emploi Formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 8, pp.213-222</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00268873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travailler pour une activité productive qui a du sens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Samia Benallah; Jean Grosbellet; Camille Retsin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travail, protection sociale et inégalités : Approches critiques de l'action publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'harmattan, pp.31-49, 2025, 978-2-494204-23-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05419572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Working conditions in subcontracting: a research oncleaning and security employees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lizé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Claire Edey Gamassou and Arnaud Mias. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De-liberating Work Democracy and Temporalities at the Heart of Occupational Health Issues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Teseo Press, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03903250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conditions de travail dans la sous-traitance : une enquête auprès de salariés du nettoyage et de la sécurité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lizé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Claire Edey Gamassou; Arnaud Mias. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dé-libérer le travail ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Teseo, pp.215-238, 2021, 987723288X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03217182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique sectorielle des sorties du chômage</w:t>
+                <w:t xml:space="preserve">Notice 9 : Politiques de l'emploi et du marché du travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lizé</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Presses universitaires de Louvain. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">La documentation Française. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les nouvelles frontières de l'économie sociale et solidaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Louvain, pp.371-394, 2013, Cahiers du CIRTES hors série 3, 978-2-87558-230-0</w:t>
+              <w:t xml:space="preserve">la protection sociale en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La documentation Française, pp.133-146, 2013, Les notices, 978-2-11-009351-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00943488v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00943466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Notice 9 : Politiques de l'emploi et du marché du travail</w:t>
+                <w:t xml:space="preserve">Dynamique sectorielle des sorties du chômage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lizé</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">La documentation Française. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Prokovas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Louvain. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">la protection sociale en France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, La documentation Française, pp.133-146, 2013, Les notices, 978-2-11-009351-6</w:t>
+              <w:t xml:space="preserve">Les nouvelles frontières de l'économie sociale et solidaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Louvain, pp.371-394, 2013, Cahiers du CIRTES hors série 3, 978-2-87558-230-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00943466v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00943488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de la crise sur les conditions de retour à l'emploi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lizé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1744,73 +3637,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Louvain. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crise, Inégalités et pauvretés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Louvain, p. 77-95, 2011, Cahiers du CITES, 978-2-87463-283-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00683411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualité des emplois retrouvés après le chômage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lizé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1830,2195 +3723,302 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thomas Barnay, François Legendre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emploi et politiques sociales Tome II - Trajectoires d'emploi et rémunérations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.265-277, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00489426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilités professionnelles après le chômage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lizé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Prokovas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Poujouly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Paul Domin, Michel Maric, Sophie Delabruyère et Cyril Hédoin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Au-delà des droits économiques et des droits politiques, les droits sociaux ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.50-64, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00368521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les dispositifs publics protègent-ils du déclassement ?</w:t>
+                <w:t xml:space="preserve">Comment la relation d'embauche structure-t-elle les relations d'emploi ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lizé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">José Rose, Jean-François Giret, Alberto Lopez - CEREQ. </w:t>
+              <w:t xml:space="preserve">Marie-Eve Joël, Jérôme Wittwer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Des formations pour quels emplois ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, La Découverte, pp.334-347, 2005, Collection Recherches</w:t>
+              <w:t xml:space="preserve">Économie du vieillissement : Age et Emploi, Tome 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'harmattan, pp.167-182, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00268889v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00311152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment la relation d'embauche structure-t-elle les relations d'emploi ?</w:t>
+                <w:t xml:space="preserve">Les dispositifs publics protègent-ils du déclassement ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lizé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Marie-Eve Joël, Jérôme Wittwer. </w:t>
+              <w:t xml:space="preserve">José Rose, Jean-François Giret, Alberto Lopez - CEREQ. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économie du vieillissement : Age et Emploi, Tome 1</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L'harmattan, pp.167-182, 2005</w:t>
+              <w:t xml:space="preserve">Des formations pour quels emplois ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Découverte, pp.334-347, 2005, Collection Recherches</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...1844 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...49 lines deleted...]
-                <w:t xml:space="preserve">hal-00268873v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00268889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4256,51 +4256,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mode de rémunération des salariés par les entreprises dans un contexte de crise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Bruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lizé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4433,51 +4433,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilité professionnelle : une approche en termes de segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lizé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Bruyère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXes journées de l'Association d'Economie sociale " Transformations et innovations économiques et sociales en Europe : quelles sorties de crise ? Regards interdisciplinaires "</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Charleroi, Belgique. pp.337-355</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4541,51 +4541,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Lemière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIIe Journées d'étude sur les données longitudinales dans l'analyse du marché du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Marseille, France. pp.21-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4655,51 +4655,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le malaise au travail comme expression de conflits sur le sens et les finalités du travail ? Rapport final, Dares-Ministère du travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lizé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Bruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert de Terssac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4777,51 +4777,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travailler pendant ses études et insertion professionnelle, exploitation des enquêtes Générations 1998, 2004 et 2010, Groupe d’exploitation de l’enquête Génération 2010 à 3 ans du Céreq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lizé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rieucau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Céreq. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -4875,51 +4875,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels sont les liens avec l'externalisation de la production et la financiarisation du capital ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Bruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lizé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5241,51 +5241,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9D439DD1"/>
+    <w:nsid w:val="37259D1F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5472,51 +5472,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurence-lize" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2775-932X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/085851353" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000116490321" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05499970v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Liz&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959134v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lize" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Laine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02967180v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01836566v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Dubois" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rousset" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01854029v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bruy&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01224154v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881202v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Prokovas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00755580v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611925v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Joseph" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lemi&#232;re" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00505162v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00560350v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00305415v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176011v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00193793v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419572v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903250v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217182v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943488v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943466v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683411v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489426v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368521v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Poujouly" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268889v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311152v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419604v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578910v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023385v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1070347ar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023479v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366058v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Rieucau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.5380" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730591v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730581v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01297650v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.hs1.0277" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976252v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976130v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943520v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071329v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943434v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734858v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541065v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489434v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395315v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311154v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268849v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799187v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lochet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308713v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268838v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268873v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959058v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023511v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023533v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01297666v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607876v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607912v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607897v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730620v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert de Terssac" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lamote" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lasserre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730639v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224614v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01297622v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489460v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sauviat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurence-lize" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2775-932X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/085851353" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000116490321" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05499970v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Liz&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959134v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lize" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Laine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02967180v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01854029v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bruy&#232;re" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01836566v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Dubois" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rousset" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01224154v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881202v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Prokovas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00755580v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611925v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Joseph" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lemi&#232;re" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00505162v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00560350v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00305415v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176011v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00193793v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419604v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578910v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023385v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1070347ar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023479v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366058v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Rieucau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.5380" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730591v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730581v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01297650v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.hs1.0277" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976130v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976252v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943520v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943434v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071329v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734858v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541065v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489434v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395315v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311154v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268849v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268838v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799187v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lochet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308713v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268873v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419572v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903250v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217182v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943466v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943488v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683411v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489426v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368521v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Poujouly" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311152v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268889v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959058v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023511v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023533v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01297666v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607876v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607912v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607897v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730620v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert de Terssac" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lamote" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lasserre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730639v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224614v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01297622v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489460v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sauviat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>