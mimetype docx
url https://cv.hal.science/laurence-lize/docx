--- v1 (2026-04-30)
+++ v2 (2026-05-22)
@@ -401,220 +401,220 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02967180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sens du travail pour les salariés et contexte économique des entreprises, une exploitation de l'enquête Conditions de travail 2013</w:t>
+                <w:t xml:space="preserve">Les entreprises de la branche du numérique : modes d'acquisition des compétences par le recrutement et la formation. Une exploitation de l'enquête DEFIS du Céreq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mireille Bruyère</w:t>
+                <w:t xml:space="preserve">Jean-Marie Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lizé</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01854029v1</w:t>
+                <w:t xml:space="preserve">halshs-01836566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les entreprises de la branche du numérique : modes d'acquisition des compétences par le recrutement et la formation. Une exploitation de l'enquête DEFIS du Céreq</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sens du travail pour les salariés et contexte économique des entreprises, une exploitation de l'enquête Conditions de travail 2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Bruyère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Lizé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie Dubois</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">halshs-01836566v1</w:t>
+                <w:t xml:space="preserve">halshs-01854029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution des salaires dans la crise : quels sont les liens avec l'externalisation de la production et la financiarisation du capital ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Bruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lizé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -834,51 +834,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Lemière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lizé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -935,51 +935,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Lemière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lizé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -997,51 +997,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles sont les contraintes qui pèsent sur les mobilités professionnelles ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Bruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lizé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1072,51 +1072,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Passé professionnel et sécurité des trajectoires. Une exploitation de l'enquête FQP de 2003</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Bruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lizé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1255,919 +1255,1746 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00193793v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Travailler pour une activité productive qui a du sens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Lize</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Samia Benallah; Jean Grosbellet; Camille Retsin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travail, protection sociale et inégalités : Approches critiques de l'action publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'harmattan, pp.31-49, 2025, 978-2-494204-23-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05419572v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Working conditions in subcontracting: a research oncleaning and security employees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Lizé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claire Edey Gamassou and Arnaud Mias. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De-liberating Work Democracy and Temporalities at the Heart of Occupational Health Issues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Teseo Press, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03903250v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conditions de travail dans la sous-traitance : une enquête auprès de salariés du nettoyage et de la sécurité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Lizé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claire Edey Gamassou; Arnaud Mias. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dé-libérer le travail ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Teseo, pp.215-238, 2021, 987723288X</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03217182v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamique sectorielle des sorties du chômage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Lizé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Prokovas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Louvain. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les nouvelles frontières de l'économie sociale et solidaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Louvain, pp.371-394, 2013, Cahiers du CIRTES hors série 3, 978-2-87558-230-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00943488v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Notice 9 : Politiques de l'emploi et du marché du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Lizé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">La documentation Française. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">la protection sociale en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La documentation Française, pp.133-146, 2013, Les notices, 978-2-11-009351-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00943466v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effets de la crise sur les conditions de retour à l'emploi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Lizé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Prokovas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Louvain. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Crise, Inégalités et pauvretés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Louvain, p. 77-95, 2011, Cahiers du CITES, 978-2-87463-283-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00683411v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qualité des emplois retrouvés après le chômage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Lizé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Prokovas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thomas Barnay, François Legendre. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Emploi et politiques sociales Tome II - Trajectoires d'emploi et rémunérations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.265-277, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00489426v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mobilités professionnelles après le chômage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Lizé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Prokovas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Poujouly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Paul Domin, Michel Maric, Sophie Delabruyère et Cyril Hédoin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Au-delà des droits économiques et des droits politiques, les droits sociaux ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.50-64, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00368521v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les dispositifs publics protègent-ils du déclassement ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Lizé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">José Rose, Jean-François Giret, Alberto Lopez - CEREQ. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Des formations pour quels emplois ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Découverte, pp.334-347, 2005, Collection Recherches</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00268889v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment la relation d'embauche structure-t-elle les relations d'emploi ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Lizé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Eve Joël, Jérôme Wittwer. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Économie du vieillissement : Age et Emploi, Tome 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'harmattan, pp.167-182, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00311152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (23)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sous-traitance et intensification du travail des salariés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Pensée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 422, pp.81-91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05419604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment « la sélection » pour l’accès et le maintien dans l’emploi s’exerce-t-elle chez les salariés de la sous-traitance ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lizé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Céreq Echanges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 16, pp.415-426</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03578910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’impact des contextes économique et organisationnel des entreprises sur le sens du travail chez les salariés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lizé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Bruyère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Relations Industrielles / Industrial Relations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 75 (2), pp.225-248. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7202/1070347ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03023385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du recrutement à la formation : le renouvellement des compétences au cœur de la politique des entreprises du numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lizé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Céreq Echanges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Formation continue et parcours professionnels : entre aspirations des salariés et contexte de l’entreprise, 15, pp.135-146</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03023479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S’insérer dans une entreprise où l’on travaillait pendant les études</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lizé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rieucau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Quand le tutorat questionne le travail et son analyse, 141, pp.153-173. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/formationemploi.5380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02366058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travailler pendant ses études et s'insérer dans la vie active : premières tendances et résultats, Générations 1998, 2004 et 2010</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lizé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rieucau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Céreq Echanges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01730591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travailler dans une même entreprise pendant et après ses études</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lizé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rieucau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Céreq Echanges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01730581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comptes rendus d’ouvrages: Le travail avant la retraite. Emploi, travail et savoirs professionnels des seniors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lizé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Socio-Economie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, hors série, 2, p. 293-298. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rfse.hs1.0277⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01297650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un regard sur la qualité de l'emploi après le chômage</w:t>
+                <w:t xml:space="preserve">Au sortir du chômage : précaires malgré un contrat à durée indéterminée ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lizé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Prokovas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Socio-Economie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 14, pp.1-19</w:t>
+              <w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 125, pp.89-112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00976130v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00976252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Au sortir du chômage : précaires malgré un contrat à durée indéterminée ?</w:t>
+                <w:t xml:space="preserve">Un regard sur la qualité de l'emploi après le chômage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lizé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Prokovas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 125, pp.89-112</w:t>
+              <w:t xml:space="preserve">Revue Française de Socio-Economie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14, pp.1-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00976252v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00976130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel métier à la sortie du chômage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lizé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2183,414 +3010,414 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Relief - Rapports et Échanges sur les liens Emploi Formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 42, pp.233-246</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00943520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Feeling of Discrimination and Job-Market Entry in France</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comptes rendus d'ouvrage : La mobilité professionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lizé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Rousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brussels Economic Review </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 56 (1), pp.5-42</w:t>
+              <w:t xml:space="preserve">Revue Française de Socio-Economie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 11, pp.250-255</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00943434v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01071329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comptes rendus d'ouvrage : La mobilité professionnelle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Feeling of Discrimination and Job-Market Entry in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Joseph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Lemière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lizé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Socio-Economie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 11, pp.250-255</w:t>
+              <w:t xml:space="preserve">Brussels Economic Review </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 56 (1), pp.5-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01071329v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00943434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrat de travail et sécurité des parcours sur le marché du travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lizé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Bruyère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Économies et sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 6 (34), pp.1129-1155</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00734858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emploi et sécurité des trajectoires professionnelles : la nature de l'emploi détermine la sécurité des parcours professionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Bruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lizé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 431-432, pp.95-113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00541065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Itinéraires de chômeurs sur longue période : étude des parcours déclassants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lizé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2606,73 +3433,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Relief - Rapports et Échanges sur les liens Emploi Formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 29, pp.107-123</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00489434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La sortie du chômage : le jeu des mobilités ascendantes et descendantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lizé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2688,155 +3515,155 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Économie appliquée : archives de l'Institut de science économique appliquée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, tome LXII (1), pp.104-132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00395315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilités sur le marché du travail : comment les marchés professionnels se caractérisent-ils ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Bruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lizé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Relief - Rapports et Échanges sur les liens Emploi Formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 24, pp.81-94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00311154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sortir du chômage à n'importe quel prix ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lizé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2852,1173 +3679,346 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Relief - Rapports et Échanges sur les liens Emploi Formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 22, pp.261-275</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00268849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la relation d'embauche à la relation d'emploi</w:t>
+                <w:t xml:space="preserve">Comment la relation d'embauche structure-t-elle les relations d'emploi ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lizé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Lochet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Économies et sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, XL série Socio-économie du travail (9), pp.1259-1277</w:t>
+              <w:t xml:space="preserve">, 2006, 9 (27), pp.1259-1277</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00268838v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00799187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment la relation d'embauche structure-t-elle les relations d'emploi ?</w:t>
+                <w:t xml:space="preserve">Facettes du declassement, quel role pour les politiques de l'emploi?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lizé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Lochet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économies et sociétés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 9 (27), pp.1259-1277</w:t>
+              <w:t xml:space="preserve">Travail et Emploi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 107, pp.33-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00799187v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00308713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facettes du declassement, quel role pour les politiques de l'emploi?</w:t>
+                <w:t xml:space="preserve">De la relation d'embauche à la relation d'emploi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lizé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travail et Emploi</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 107, pp.33-45</w:t>
+              <w:t xml:space="preserve">Économies et sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, XL série Socio-économie du travail (9), pp.1259-1277</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00308713v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00268838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Parcours des jeunes en emploi aidé et non aidé : compétences requises et déclassement »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lizé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Relief - Rapports et Échanges sur les liens Emploi Formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 8, pp.213-222</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00268873v1</w:t>
-              </w:r>
-[...825 lines deleted...]
-                <w:t xml:space="preserve">hal-00268889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4256,51 +4256,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mode de rémunération des salariés par les entreprises dans un contexte de crise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Bruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lizé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4433,51 +4433,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilité professionnelle : une approche en termes de segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lizé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Bruyère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXes journées de l'Association d'Economie sociale " Transformations et innovations économiques et sociales en Europe : quelles sorties de crise ? Regards interdisciplinaires "</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Charleroi, Belgique. pp.337-355</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4541,51 +4541,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Lemière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIIe Journées d'étude sur les données longitudinales dans l'analyse du marché du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Marseille, France. pp.21-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4655,51 +4655,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le malaise au travail comme expression de conflits sur le sens et les finalités du travail ? Rapport final, Dares-Ministère du travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lizé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Bruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert de Terssac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4777,51 +4777,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travailler pendant ses études et insertion professionnelle, exploitation des enquêtes Générations 1998, 2004 et 2010, Groupe d’exploitation de l’enquête Génération 2010 à 3 ans du Céreq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lizé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rieucau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Céreq. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -4875,51 +4875,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels sont les liens avec l'externalisation de la production et la financiarisation du capital ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Bruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lizé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5241,51 +5241,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="37259D1F"/>
+    <w:nsid w:val="AC66179C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5472,51 +5472,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurence-lize" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2775-932X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/085851353" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000116490321" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05499970v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Liz&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959134v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lize" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Laine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02967180v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01854029v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bruy&#232;re" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01836566v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Dubois" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rousset" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01224154v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881202v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Prokovas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00755580v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611925v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Joseph" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lemi&#232;re" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00505162v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00560350v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00305415v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176011v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00193793v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419604v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578910v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023385v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1070347ar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023479v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366058v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Rieucau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.5380" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730591v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730581v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01297650v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.hs1.0277" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976130v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976252v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943520v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943434v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071329v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734858v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541065v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489434v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395315v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311154v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268849v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268838v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799187v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lochet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308713v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268873v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419572v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903250v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217182v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943466v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943488v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683411v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489426v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368521v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Poujouly" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311152v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268889v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959058v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023511v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023533v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01297666v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607876v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607912v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607897v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730620v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert de Terssac" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lamote" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lasserre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730639v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224614v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01297622v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489460v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sauviat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurence-lize" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2775-932X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/085851353" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000116490321" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05499970v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Liz&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959134v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lize" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Laine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02967180v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01836566v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Dubois" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rousset" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01854029v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bruy&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01224154v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881202v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Prokovas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00755580v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611925v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Joseph" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lemi&#232;re" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00505162v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00560350v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00305415v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176011v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00193793v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419572v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903250v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217182v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943488v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943466v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683411v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489426v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368521v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Poujouly" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268889v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311152v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419604v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578910v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023385v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1070347ar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023479v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366058v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Rieucau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.5380" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730591v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730581v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01297650v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.hs1.0277" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976252v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976130v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943520v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071329v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943434v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734858v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541065v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489434v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395315v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311154v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268849v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799187v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lochet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308713v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268838v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268873v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959058v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023511v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023533v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01297666v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607876v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607912v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607897v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730620v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert de Terssac" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lamote" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lasserre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730639v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224614v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01297622v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489460v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sauviat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>