--- v0 (2026-03-17)
+++ v1 (2026-05-09)
@@ -684,165 +684,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02520342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">“‘A Strict Journal of all the Passages': John Lawson's New Voyage to Carolina and the Importance of Mobility”. Vol 6. Riga: University of Latvia, 2016. (59-71)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Machet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Baltic Journal of English Language, Culture and Literature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, pp.59--71</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02520373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">‘The Rhetoric of Independence in William Bartram's Travels'. Postscript (The Journal of the Philological Association of the Carolinas). Volume XXXI. March 2016.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Machet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Postscript : The Journal of the Philological Association of the Carolinas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02520369v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02520373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">‘The economy of the animal creation' : William Bartram et le partage de la nature dans les colonies du sud-est américain</w:t>
               </w:r>
@@ -1064,377 +1064,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02520371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Le Pioneer Club, voie/voix de l'émancipation féminine ? ». Cahiers Édouardiens et Victoriens, n°81, printemps 2015, Presses Universitaires de Méditerranée.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Machet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Victoriens et Edouardiens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 81</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02520399v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ressources du vivant / Recursos del mundo vivo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Ventura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Larré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Machet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ELOHI Peuples indigènes et environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 5/6, pp.3--25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02522144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ressources du vivant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Ventura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Machet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...81 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Larré</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence Machet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ELOHI Peuples indigènes et environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 4, pp.11--31</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 5-6, pp.3-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/elohi.690⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02736631v1</w:t>
-[...35 lines deleted...]
-                <w:t xml:space="preserve">Antoine Ventura</w:t>
+                <w:t xml:space="preserve">hal-05422220v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Bartram a-t-il inventé l'Indien écologiste?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Larré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Machet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lionel Larré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ELOHI Peuples indigènes et environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 5-6, pp.3-13. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 4, pp.11--31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/elohi.690⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05422220v1</w:t>
+                <w:t xml:space="preserve">hal-02736631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recursos del mundo vivo</w:t>
               </w:r>
@@ -1446,51 +1446,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Ventura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Machet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Larré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ELOHI Peuples indigènes et environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 5-6, pp.13-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1528,51 +1528,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction : l'invention de l'indigène écologiste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Machet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Larré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Ventura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1632,51 +1632,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La vie signifiante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Machet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Larré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Ventura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1736,51 +1736,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Machet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Larré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Ventura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2865,51 +2865,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Ventura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Machet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Larré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ELOHI Peuples indigènes et environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 5-6, 2015, </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2969,51 +2969,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Ventura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Machet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Larré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ELOHI Peuples indigènes et environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 7, 2015, </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3047,51 +3047,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’invention de l’indigène écologiste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Larré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Machet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3151,51 +3151,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les peuples indigènes face au reste du monde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Larré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Machet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3255,51 +3255,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La vie signifiante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Larré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Machet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3372,51 +3372,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revue Elohi - Peuples Indigènes et Environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Machet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Larré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Ventura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3454,51 +3454,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elohi-Peuples indigènes et environement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Larré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Machet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4343,51 +4343,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509590v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Machet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509651v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509643v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509635v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328692v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441006v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Fleurot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Duthille" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520304v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520342v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520369v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520373v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520374v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422223v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ventura" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elohi.975" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520371v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Schweninger" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522144v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Larr&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520399v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736631v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422220v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elohi.690" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280653v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422218v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elohi.526" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422210v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elohi.578" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422205v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elohi.450" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542164v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542223v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652888v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652910v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652969v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328439v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542175v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736723v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542217v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652887v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Tritenne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Rival" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Hanoune" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ania Guini-Skliar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328712v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422200v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elohi.969" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421688v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elohi.688" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421721v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elohi.452" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421637v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elohi.524" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421565v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elohi.247" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421608v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elohi.576" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736693v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421518v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elohi.192" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520375v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520401v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520400v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736633v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736657v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736658v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736659v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ravez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Sardin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736692v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652831v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509590v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Machet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509651v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509643v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509635v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328692v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441006v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Fleurot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Duthille" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520304v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520342v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520373v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520369v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520374v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422223v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ventura" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elohi.975" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520371v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Schweninger" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520399v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522144v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Larr&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422220v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elohi.690" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736631v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280653v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422218v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elohi.526" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422210v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elohi.578" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422205v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elohi.450" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542164v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542223v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652888v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652910v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652969v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328439v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542175v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736723v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542217v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652887v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Tritenne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Rival" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Hanoune" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ania Guini-Skliar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328712v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422200v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elohi.969" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421688v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elohi.688" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421721v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elohi.452" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421637v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elohi.524" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421565v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elohi.247" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421608v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elohi.576" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736693v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421518v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elohi.192" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520375v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520401v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520400v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736633v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736657v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736658v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736659v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ravez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Sardin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736692v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652831v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>