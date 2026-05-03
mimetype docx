--- v0 (2026-03-21)
+++ v1 (2026-05-03)
@@ -1869,285 +1869,285 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00467871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using sterols to detect pig slurry contribution to soil organic matter.</w:t>
+                <w:t xml:space="preserve">Detection of manure-derived organic compounds in rivers draining agricultural areas of intensive manure spreading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Jardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gruau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">José Martinez</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mansuy-Huault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11270-006-9188-9⟩</w:t>
+              <w:t xml:space="preserve">Applied Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 22 (8), pp.1814-1824. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2007.03.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00131476v1</w:t>
+                <w:t xml:space="preserve">insu-00185433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of manure-derived organic compounds in rivers draining agricultural areas of intensive manure spreading</w:t>
+                <w:t xml:space="preserve">Using sterols to detect pig slurry contribution to soil organic matter.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Jardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gruau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L. Mansuy-Huault</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Mansuy-Huault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Peu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Geochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 22 (8), pp.1814-1824. </w:t>
+              <w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 178, pp.169-178. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2007.03.037⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11270-006-9188-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00185433v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00131476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">alkanes and hopanes for pollution source apportionment in coking plant soils.</w:t>
               </w:r>
@@ -2288,64 +2288,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gruau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mansuy Huault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Peu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 178 (1-4), pp.169-178</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3047,189 +3047,172 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03142146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatty acids of lipid fractions in extracellular polymeric substances of activated sludge flocs</w:t>
+                <w:t xml:space="preserve">Characterisation of sewage sludge-derived organic matter: lipids and humic acids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Conrad</w:t>
+                <w:t xml:space="preserve">Véronique Réveillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Mansuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Jardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Merja Kontro</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Évelyne Garnier-Sillam</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lipids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11745-006-1165-y⟩</w:t>
+              <w:t xml:space="preserve">Organic Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 34 (4), pp.615 - 627. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0146-6380(02)00216-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03142134v1</w:t>
+                <w:t xml:space="preserve">hal-01693933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the macromolecular organic content of sewage sludges by thermally assisted hydrolysis and methylation-gas chromatography–mass spectrometer (THM-GC/MS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Jardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3248,217 +3231,234 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 68-69, pp.331-350. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0165-2370(03)00053-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03142149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of sewage sludge-derived organic matter: lipids and humic acids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fatty acids of lipid fractions in extracellular polymeric substances of activated sludge flocs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Conrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Merja Kontro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Réveillé</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emilie Jardé</w:t>
+                <w:t xml:space="preserve">Minna Keinänen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évelyne Garnier-Sillam</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aurore Cadoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Geochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 34 (4), pp.615 - 627. </w:t>
+              <w:t xml:space="preserve">Lipids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 38 (10), pp.1093-1105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0146-6380(02)00216-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11745-006-1165-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01693933v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03142134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial</w:t>
               </w:r>
@@ -3934,51 +3934,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Garnier-Zarli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Jarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Réveillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Geochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 32 (2), pp.223-231. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7960,51 +7960,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615662v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Losson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Manceau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Kanbar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Waldvogel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delus" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.14004" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01760448v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayez Abuhelou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mansuy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lorgeoux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Catteloin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Collin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-9840-5" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939684v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Meur" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mansuy-Huault" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Bauer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gley" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2017.04.003" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01542484v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Jaafar Kanbar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Montarg&#232;s-Pelletier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Losson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bihannic" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.04.156" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076256v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Biache" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Faure," TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2013.12.036" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934639v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Pernot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ouvrard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leglize" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Watteau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Derrien" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.08.004" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DZ8WF2PX-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00830439v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Bertrand" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Montarges-Pelletier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Faure" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2013.02.015" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LMQ4C71P-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080684v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mansuy-Huault" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Montarges&#8208;pelletier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Faure" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Losson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2013.09.008" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SMTV8BX2-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114804v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie C&#233;bron" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Beguiristain" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2012.12.002" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PL6HTLCH-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758066v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bertrand" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Argant" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2012.06.004" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K7BDT8D9-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03142152v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ghislain" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2011.01.102" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01760357v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Regier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2009.01.059" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LJW0S0JQ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467871v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Munier-Lamy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Leyval" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2008.06.020" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-84Q6MRBG-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131476v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jard&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gruau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Peu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Martinez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-006-9188-9" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0R65BGB8-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00185433v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2007.03.037" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D592NQB6-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163282v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaodan Su" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-006-0066-x" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JBZ44VHX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588980v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gruau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mansuy Huault" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021673v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Schlepp" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elie" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jarde" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2005.02.004" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WSH210ZH-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095947v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2004.12.024" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4MSZMWX9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01822807v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Elie" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Michels" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Landais" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2003.10.008" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FK2K74V2-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01822757v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Michels" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Landais" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Griffault" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2003.12.016" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QWV50NW1-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03142146v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vilmin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2003.08.008" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L91M7K45-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03142134v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Conrad" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merja Kontro" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minna Kein&#228;nen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Cadoret" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11745-006-1165-y" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-68K42F7F-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03142149v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0165-2370(03)00053-6" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CWLGHF15-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01693933v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique R&#233;veill&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Garnier-Sillam" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0146-6380(02)00216-4" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KJNMX172-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03142143v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Elie" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Huault" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0146-6380(02)00171-7" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XN27D8MX-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01822803v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jarde" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0165-2370(01)00127-9" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M3KBMK3B-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03142140v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;le Enjelvin-Raoult" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0264-8172(02)00033-8" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9Z1V0267-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01760398v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Bourezgui" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Garnier-Zarli" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0146-6380(00)00169-8" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KXNN33K6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01822791v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Burkle" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Langlois" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ruau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef000046d" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-KL9B87BJ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01822735v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Paul Philp" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef960174v" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-XM3QRJK8-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01822733v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Allen" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es970068n" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-2SZ1H3R3-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01822780v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef9501410" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-6VNX0BQW-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01822767v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Landais" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef00053a012" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-2HT0R48C-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01822762v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef00052a018" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-K5L7SD5X-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509994v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Poszwa" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gebhardt" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01751640v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1995INPL041N" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-03217705v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318461v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Colon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gauthier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03813340v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Balastegui" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03245587v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pain-Devin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Malardier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Le Merrer" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bellanger" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Geffard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03236718v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gocel-Chalte" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03231660v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grosbois" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280737v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Guerold" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491450v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584721v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Catalina Avella" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Beisel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bonot" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Duriez" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana G&#246;rner" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03216981v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03216993v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112679v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mansuy-Hault" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877762v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vrydaghs Luc" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076179v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03217718v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03019656v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03179416v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuofei Dong" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cloquet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260995v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03216870v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03216877v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03216884v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03216873v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03216895v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615662v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Losson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Manceau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Kanbar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Waldvogel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delus" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.14004" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01760448v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayez Abuhelou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mansuy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lorgeoux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Catteloin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Collin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-9840-5" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939684v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Meur" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mansuy-Huault" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Bauer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gley" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2017.04.003" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01542484v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Jaafar Kanbar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Montarg&#232;s-Pelletier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Losson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bihannic" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.04.156" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076256v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Biache" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Faure," TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2013.12.036" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934639v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Pernot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ouvrard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leglize" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Watteau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Derrien" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.08.004" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DZ8WF2PX-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00830439v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Bertrand" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Montarges-Pelletier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Faure" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2013.02.015" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LMQ4C71P-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080684v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mansuy-Huault" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Montarges&#8208;pelletier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Faure" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Losson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2013.09.008" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SMTV8BX2-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114804v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie C&#233;bron" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Beguiristain" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2012.12.002" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PL6HTLCH-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758066v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bertrand" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Argant" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2012.06.004" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K7BDT8D9-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03142152v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ghislain" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2011.01.102" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01760357v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Regier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2009.01.059" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LJW0S0JQ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467871v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Munier-Lamy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Leyval" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2008.06.020" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-84Q6MRBG-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00185433v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jard&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gruau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2007.03.037" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D592NQB6-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131476v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Peu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Martinez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-006-9188-9" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0R65BGB8-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163282v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaodan Su" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-006-0066-x" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JBZ44VHX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588980v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gruau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mansuy Huault" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021673v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Schlepp" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elie" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jarde" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2005.02.004" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WSH210ZH-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095947v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2004.12.024" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4MSZMWX9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01822807v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Elie" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Michels" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Landais" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2003.10.008" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FK2K74V2-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01822757v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Michels" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Landais" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Griffault" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2003.12.016" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QWV50NW1-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03142146v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vilmin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2003.08.008" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L91M7K45-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01693933v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique R&#233;veill&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Garnier-Sillam" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0146-6380(02)00216-4" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KJNMX172-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03142149v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0165-2370(03)00053-6" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CWLGHF15-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03142134v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Conrad" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merja Kontro" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minna Kein&#228;nen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Cadoret" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11745-006-1165-y" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-68K42F7F-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03142143v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Elie" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Huault" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0146-6380(02)00171-7" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XN27D8MX-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01822803v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jarde" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0165-2370(01)00127-9" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M3KBMK3B-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03142140v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;le Enjelvin-Raoult" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0264-8172(02)00033-8" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9Z1V0267-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01760398v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Bourezgui" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Garnier-Zarli" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0146-6380(00)00169-8" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KXNN33K6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01822791v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Burkle" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Langlois" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ruau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef000046d" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-KL9B87BJ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01822735v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Paul Philp" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef960174v" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-XM3QRJK8-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01822733v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Allen" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es970068n" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-2SZ1H3R3-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01822780v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef9501410" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-6VNX0BQW-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01822767v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Landais" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef00053a012" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-2HT0R48C-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01822762v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef00052a018" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-K5L7SD5X-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509994v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Poszwa" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gebhardt" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01751640v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1995INPL041N" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-03217705v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318461v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Colon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gauthier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03813340v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Balastegui" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03245587v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pain-Devin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Malardier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Le Merrer" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bellanger" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Geffard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03236718v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gocel-Chalte" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03231660v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grosbois" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280737v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Guerold" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491450v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584721v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Catalina Avella" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Beisel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bonot" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Duriez" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana G&#246;rner" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03216981v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03216993v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112679v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mansuy-Hault" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877762v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vrydaghs Luc" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076179v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03217718v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03019656v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03179416v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuofei Dong" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cloquet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260995v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03216870v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03216877v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03216884v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03216873v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03216895v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>