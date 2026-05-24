--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -2772,302 +2772,302 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01822807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of water–cement solutions on the composition of organic compounds leached from oxidized Callovo–Oxfordian argillaceous sediment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Faure</w:t>
+                <w:t xml:space="preserve">PY-GC/AED and chemometric correlation to Characterize sewage sludges of different origins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Jardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Michels</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Franck Vilmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Mansuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Faure</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2003.12.016⟩</w:t>
+              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 71 (2), pp.553-567. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaap.2003.08.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01822757v1</w:t>
+                <w:t xml:space="preserve">hal-03142146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PY-GC/AED and chemometric correlation to Characterize sewage sludges of different origins</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilie Jardé</w:t>
+                <w:t xml:space="preserve">Effects of water–cement solutions on the composition of organic compounds leached from oxidized Callovo–Oxfordian argillaceous sediment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Elie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Michels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Landais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Vilmin</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L Griffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 71 (2), pp.553-567. </w:t>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 26 (1-4), pp.309 - 323. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jaap.2003.08.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2003.12.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03142146v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01822757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation of sewage sludge-derived organic matter: lipids and humic acids</w:t>
               </w:r>
@@ -3176,289 +3176,289 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01693933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the macromolecular organic content of sewage sludges by thermally assisted hydrolysis and methylation-gas chromatography–mass spectrometer (THM-GC/MS)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurence Mansuy</w:t>
+                <w:t xml:space="preserve">Fatty acids of lipid fractions in extracellular polymeric substances of activated sludge flocs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Conrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Merja Kontro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minna Keinänen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Faure</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0165-2370(03)00053-6⟩</w:t>
+              <w:t xml:space="preserve">Lipids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 38 (10), pp.1093-1105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11745-006-1165-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03142149v1</w:t>
+                <w:t xml:space="preserve">hal-03142134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatty acids of lipid fractions in extracellular polymeric substances of activated sludge flocs</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Aurore Cadoret</w:t>
+                <w:t xml:space="preserve">Characterization of the macromolecular organic content of sewage sludges by thermally assisted hydrolysis and methylation-gas chromatography–mass spectrometer (THM-GC/MS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Jardé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Mansuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Faure</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lipids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 38 (10), pp.1093-1105. </w:t>
+              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 68-69, pp.331-350. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11745-006-1165-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0165-2370(03)00053-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03142134v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03142149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial</w:t>
               </w:r>
@@ -3603,51 +3603,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of thermodesorption and pyrolysis-GC–AED to the analysis of river sediments and sewage sludges for environmental purpose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Vilmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Michels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4024,51 +4024,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of Polar Compounds as Source of Hydrocarbons and Reactive Medium during the Artificial Maturation of Mahakam Coal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Michels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Burkle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4389,51 +4389,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of Asphaltenes during Artificial Maturation: A Record of the Chemical Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Michels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7385,51 +7385,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mansuy-Huault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Michels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 24th International Meeting on Organic Geochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Brême, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7493,51 +7493,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mansuy-Huault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Michels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Matière Organique et Environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2009, Sainte-Maxime, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7614,51 +7614,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mansuy-Huault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ghislain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Michels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deuxièmes rencontres nationales de la Recherche sur les sites et sols pollués : pollution locales et diffuses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7960,51 +7960,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615662v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Losson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Manceau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Kanbar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Waldvogel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delus" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.14004" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01760448v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayez Abuhelou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mansuy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lorgeoux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Catteloin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Collin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-9840-5" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939684v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Meur" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mansuy-Huault" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Bauer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gley" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2017.04.003" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01542484v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Jaafar Kanbar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Montarg&#232;s-Pelletier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Losson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bihannic" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.04.156" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076256v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Biache" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Faure," TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2013.12.036" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934639v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Pernot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ouvrard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leglize" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Watteau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Derrien" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.08.004" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DZ8WF2PX-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00830439v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Bertrand" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Montarges-Pelletier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Faure" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2013.02.015" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LMQ4C71P-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080684v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mansuy-Huault" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Montarges&#8208;pelletier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Faure" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Losson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2013.09.008" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SMTV8BX2-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114804v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie C&#233;bron" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Beguiristain" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2012.12.002" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PL6HTLCH-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758066v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bertrand" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Argant" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2012.06.004" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K7BDT8D9-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03142152v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ghislain" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2011.01.102" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01760357v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Regier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2009.01.059" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LJW0S0JQ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467871v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Munier-Lamy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Leyval" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2008.06.020" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-84Q6MRBG-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00185433v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jard&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gruau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2007.03.037" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D592NQB6-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131476v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Peu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Martinez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-006-9188-9" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0R65BGB8-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163282v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaodan Su" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-006-0066-x" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JBZ44VHX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588980v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gruau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mansuy Huault" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021673v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Schlepp" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elie" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jarde" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2005.02.004" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WSH210ZH-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095947v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2004.12.024" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4MSZMWX9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01822807v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Elie" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Michels" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Landais" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2003.10.008" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FK2K74V2-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01822757v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Michels" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Landais" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Griffault" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2003.12.016" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QWV50NW1-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03142146v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vilmin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2003.08.008" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L91M7K45-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01693933v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique R&#233;veill&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Garnier-Sillam" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0146-6380(02)00216-4" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KJNMX172-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03142149v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0165-2370(03)00053-6" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CWLGHF15-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03142134v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Conrad" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merja Kontro" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minna Kein&#228;nen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Cadoret" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11745-006-1165-y" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-68K42F7F-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03142143v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Elie" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Huault" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0146-6380(02)00171-7" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XN27D8MX-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01822803v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jarde" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0165-2370(01)00127-9" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M3KBMK3B-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03142140v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;le Enjelvin-Raoult" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0264-8172(02)00033-8" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9Z1V0267-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01760398v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Bourezgui" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Garnier-Zarli" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0146-6380(00)00169-8" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KXNN33K6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01822791v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Burkle" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Langlois" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ruau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef000046d" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-KL9B87BJ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01822735v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Paul Philp" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef960174v" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-XM3QRJK8-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01822733v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Allen" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es970068n" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-2SZ1H3R3-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01822780v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef9501410" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-6VNX0BQW-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01822767v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Landais" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef00053a012" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-2HT0R48C-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01822762v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef00052a018" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-K5L7SD5X-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509994v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Poszwa" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gebhardt" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01751640v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1995INPL041N" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-03217705v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318461v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Colon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gauthier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03813340v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Balastegui" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03245587v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pain-Devin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Malardier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Le Merrer" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bellanger" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Geffard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03236718v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gocel-Chalte" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03231660v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grosbois" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280737v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Guerold" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491450v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584721v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Catalina Avella" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Beisel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bonot" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Duriez" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana G&#246;rner" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03216981v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03216993v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112679v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mansuy-Hault" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877762v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vrydaghs Luc" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076179v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03217718v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03019656v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03179416v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuofei Dong" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cloquet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260995v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03216870v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03216877v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03216884v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03216873v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03216895v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615662v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Losson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Manceau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Kanbar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Waldvogel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delus" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.14004" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01760448v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayez Abuhelou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mansuy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lorgeoux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Catteloin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Collin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-9840-5" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939684v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Meur" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mansuy-Huault" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Bauer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gley" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2017.04.003" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01542484v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Jaafar Kanbar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Montarg&#232;s-Pelletier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Losson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bihannic" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.04.156" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076256v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Biache" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Faure," TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2013.12.036" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934639v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Pernot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ouvrard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leglize" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Watteau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Derrien" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.08.004" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DZ8WF2PX-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00830439v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Bertrand" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Montarges-Pelletier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Faure" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2013.02.015" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LMQ4C71P-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080684v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mansuy-Huault" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Montarges&#8208;pelletier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Faure" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Losson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2013.09.008" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SMTV8BX2-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114804v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie C&#233;bron" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Beguiristain" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2012.12.002" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PL6HTLCH-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758066v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bertrand" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Argant" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2012.06.004" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K7BDT8D9-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03142152v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ghislain" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2011.01.102" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01760357v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Regier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2009.01.059" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LJW0S0JQ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467871v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Munier-Lamy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Leyval" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2008.06.020" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-84Q6MRBG-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00185433v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jard&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gruau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2007.03.037" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D592NQB6-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131476v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Peu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Martinez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-006-9188-9" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0R65BGB8-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163282v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaodan Su" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-006-0066-x" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JBZ44VHX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588980v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gruau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mansuy Huault" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021673v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Schlepp" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elie" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jarde" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2005.02.004" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WSH210ZH-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095947v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2004.12.024" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4MSZMWX9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01822807v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Elie" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Michels" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Landais" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2003.10.008" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FK2K74V2-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03142146v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vilmin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2003.08.008" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L91M7K45-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01822757v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Michels" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Landais" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Griffault" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2003.12.016" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QWV50NW1-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01693933v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique R&#233;veill&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Garnier-Sillam" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0146-6380(02)00216-4" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KJNMX172-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03142134v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Conrad" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merja Kontro" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minna Kein&#228;nen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Cadoret" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11745-006-1165-y" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-68K42F7F-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03142149v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0165-2370(03)00053-6" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CWLGHF15-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03142143v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Elie" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Huault" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0146-6380(02)00171-7" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XN27D8MX-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01822803v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jarde" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0165-2370(01)00127-9" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M3KBMK3B-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03142140v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;le Enjelvin-Raoult" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0264-8172(02)00033-8" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9Z1V0267-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01760398v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Bourezgui" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Garnier-Zarli" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0146-6380(00)00169-8" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KXNN33K6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01822791v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Burkle" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Langlois" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ruau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef000046d" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-KL9B87BJ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01822735v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Paul Philp" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef960174v" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-XM3QRJK8-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01822733v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Allen" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es970068n" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-2SZ1H3R3-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01822780v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef9501410" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-6VNX0BQW-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01822767v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Landais" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef00053a012" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-2HT0R48C-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01822762v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef00052a018" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-K5L7SD5X-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509994v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Poszwa" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gebhardt" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01751640v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1995INPL041N" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-03217705v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318461v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Colon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gauthier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03813340v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Balastegui" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03245587v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pain-Devin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Malardier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Le Merrer" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bellanger" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Geffard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03236718v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gocel-Chalte" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03231660v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grosbois" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280737v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Guerold" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491450v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584721v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Catalina Avella" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Beisel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bonot" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Duriez" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana G&#246;rner" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03216981v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03216993v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112679v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mansuy-Hault" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877762v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vrydaghs Luc" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076179v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03217718v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03019656v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03179416v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuofei Dong" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cloquet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260995v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03216870v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03216877v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03216884v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03216873v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03216895v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>