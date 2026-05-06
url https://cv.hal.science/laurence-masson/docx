--- v0 (2026-03-20)
+++ v1 (2026-05-06)
@@ -1384,307 +1384,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01720794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of silicene on silver: Strong interaction between Ag and Si</w:t>
+                <w:t xml:space="preserve">Si Nanoribbons on Ag(110) Studied by Grazing-Incidence X-Ray Diffraction, Scanning Tunneling Microscopy, and Density-Functional Theory: Evidence of a Pentamer Chain Structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Prévot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conor Hogan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Leoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Michele Lazzeri</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Moyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">physica status solidi (b)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssb.201552524⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 117 (27), pp.276102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.117.276102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01286148v1</w:t>
+                <w:t xml:space="preserve">hal-01444862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Si Nanoribbons on Ag(110) Studied by Grazing-Incidence X-Ray Diffraction, Scanning Tunneling Microscopy, and Density-Functional Theory: Evidence of a Pentamer Chain Structure</w:t>
+                <w:t xml:space="preserve">Formation of silicene on silver: Strong interaction between Ag and Si</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Prévot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Moyen</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cruguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Curcella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Lazzeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">physica status solidi (b)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 253 (2), pp.206-217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssb.201552524⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.117.276102⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01444862v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01286148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">KCl ultra-thin films with polar and non-polar surfaces grown on Si(111)7x7</w:t>
               </w:r>
@@ -2019,161 +2019,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01021106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth of Si ultrathin films on silver surfaces: Evidence of an Ag(110) reconstruction induced by Si</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Leoni</w:t>
+                <w:t xml:space="preserve">Nanoscale Si template for the growth of self-organized one-dimensional nanostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axel Wilson</w:t>
+                <w:t xml:space="preserve">H. Sahaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tony Lelaidier</w:t>
+                <w:t xml:space="preserve">P. Amsalem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Houda Sahaf</w:t>
+                <w:t xml:space="preserve">F. Dettoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Moyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 267, pp.192-195</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02024029v1</w:t>
+                <w:t xml:space="preserve">hal-00843730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth of Si ultrathin films on silver surfaces: Evidence of an Ag(110) reconstruction induced by Si</w:t>
               </w:r>
@@ -2211,845 +2202,854 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lelaidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Sahaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 88 (12), pp.121411. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.88.121411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00914746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoscale Si template for the growth of self-organized one-dimensional nanostructures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">H. Sahaf</w:t>
+                <w:t xml:space="preserve">Growth of Si ultrathin films on silver surfaces: Evidence of an Ag(110) reconstruction induced by Si</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Leoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Amsalem</w:t>
+                <w:t xml:space="preserve">Axel Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Dettoni</w:t>
+                <w:t xml:space="preserve">Tony Lelaidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Moyen</w:t>
+                <w:t xml:space="preserve">Houda Sahaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 88 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.88.121411⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00843730v1</w:t>
+                <w:t xml:space="preserve">hal-02024029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functionalisation through periodically arranged nanostructures</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">A Novel Self-Ordered Sub-10 nm Nanopore Template for Nanotechnology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Moyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Macé</w:t>
+                <w:t xml:space="preserve">L. Santinacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">W. Wulfhekel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">M. Hanbücken</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Nanotechnology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 24 (37), pp.5094-5098. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adma.201200648⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00696851v1</w:t>
+                <w:t xml:space="preserve">hal-00773469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A graphene electron lens</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">Functionalisation through periodically arranged nanostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Sahaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Moyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Portail</w:t>
+                <w:t xml:space="preserve">M. Macé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hanbücken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 9 (3-7), pp.216-229</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00697534v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00696851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anodic 3D nanostructuring for tailored applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">A graphene electron lens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gerhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Moyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Santinacci</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">M. Macé</w:t>
+                <w:t xml:space="preserve">T. Balashov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Ozerov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Portail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1504/IJNT.2012.045330⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 100 (19), pp.153106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3701594⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00696837v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00697534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Self-Ordered Sub-10 nm Nanopore Template for Nanotechnology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">Anodic 3D nanostructuring for tailored applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Moyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Santinacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Sahaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Macé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 9 (3-7), pp.246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJNT.2012.045330⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adma.201200648⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00773469v1</w:t>
+                <w:t xml:space="preserve">hal-00696837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoscale template for the growth of one-dimensional nanostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dettoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Sahaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Moyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hanbücken</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 94, pp.28007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3068,1048 +3068,1048 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00603258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-assembled Si nanostripe grating at the molecular scale as a template for 1D growth</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Novel anodic aluminum oxide-based nanofabrication: applications in physics and biology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Moyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Sahaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Leandri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E. Moyen</w:t>
+                <w:t xml:space="preserve">M. Mace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Sengupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Interface Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 42 (6-7), pp.687-691</w:t>
+              <w:t xml:space="preserve">, 2010, 42 (10-11), pp.1556-1560</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00524523v1</w:t>
+                <w:t xml:space="preserve">hal-00566369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AAO-based nanoreservoir arrays: A quick and easy support for TEM characterization</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Self-assembled Si nanostripe grating at the molecular scale as a template for 1D growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Sahaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Dettoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Leandri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Moyen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Bedu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 92 (5), pp.56001</w:t>
+              <w:t xml:space="preserve">Surface and Interface Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 42 (6-7), pp.687-691</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01969099v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00524523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel anodic aluminum oxide-based nanofabrication: applications in physics and biology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">AAO-based nanoreservoir arrays: A quick and easy support for TEM characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Sahaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Moyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Mace</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bedu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Masson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">K. Sengupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Interface Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 42 (10-11), pp.1556-1560</w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 92 (5), pp.56001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00566369v1</w:t>
+                <w:t xml:space="preserve">hal-01969099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-scale ordered plastic nanopillars for quantitative live-cell imaging</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">Selective functionalization of substrates through assembled nanostructures : from physics to biology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Moyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Mace</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Macé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.-M. Benoliel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Pierres</w:t>
+                <w:t xml:space="preserve">S. Massou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Sahaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 5 (4), pp.449-453</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 256 (2), pp.414-418</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00386945v1</w:t>
+                <w:t xml:space="preserve">hal-00440722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large scale ordered topographical and chemical nano-features from anodic alumina templates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Large-scale ordered plastic nanopillars for quantitative live-cell imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Sengupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Moyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-M. Benoliel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Massou</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">K. Sengupta</w:t>
+                <w:t xml:space="preserve">A. Pierres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Small</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 5 (4), pp.449-453</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00440721v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00386945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metal-rich Au-silicide nanoparticles for use in nanotechnology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Moyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Macé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Agnus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fleurence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Maroutian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 94, pp.233101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00413540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth of Co nanolines on self-assembled Si nanostripes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">Large scale ordered topographical and chemical nano-features from anodic alumina templates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Massou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Ozerov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Moyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">L. Masson</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Sengupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 256 (2), pp.395-398. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2009.05.096⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00386961v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00440721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective functionalization of substrates through assembled nanostructures : from physics to biology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">Growth of Co nanolines on self-assembled Si nanostripes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Sahaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Léandri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Moyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Macé</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">H. Sahaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 256 (2), pp.414-418</w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 86 (2), pp.28006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00440722v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00386961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural properties of GaAs surfaces nitrided in hydrazine-sulfide solutions</w:t>
               </w:r>
@@ -4203,64 +4203,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation of a one-dimensional grating at the molecular scale by self-assembly of straight silicon nanowires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Sahaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Leandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4885,286 +4885,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03782396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Si Ultrathin Films on Silver Surfaces: An Intriguing Epitaxial System</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A graphene electron lens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Ranguis</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Geoffroy Prévot</w:t>
+                <w:t xml:space="preserve">Lukas Gerhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Moyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Balashov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Ozerov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Portail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIGE, GE, AND RELATED COMPOUNDS 6: MATERIALS, PROCESSING, AND DEVICES</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Trends in NanoTechnology TNT-Japan2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Tokyo, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01238946v1</w:t>
+                <w:t xml:space="preserve">hal-01895900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A graphene electron lens</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Portail</w:t>
+                <w:t xml:space="preserve">Si Ultrathin Films on Silver Surfaces: An Intriguing Epitaxial System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Leoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ranguis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Borensztein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Prévot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in NanoTechnology TNT-Japan2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SIGE, GE, AND RELATED COMPOUNDS 6: MATERIALS, PROCESSING, AND DEVICES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 65 S MAIN ST, PENNINGTON, NJ 08534-2839 USA, Unknown Region. pp.89-97, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/06406.0089ecst⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01895900v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01238946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId155"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -5319,51 +5319,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05287105v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Daher Mansour" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ranguis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Parret" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Masson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0004692" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797728v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conor Hogan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Sette" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasil A Saroka" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Colonna" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Flammini" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-53589-4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609427v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Nassar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Cort&#233;s-Arriagada" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Sanhueza-Vega" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;rine Landois" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Paillet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c01695" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04038681v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Pr&#233;vot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2na00808d" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001075v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilan Boulet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pascal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bedu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Ozerov" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2na00817c" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333968v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leoni" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Zhang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bernard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c02088" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02960045v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cheynis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Petit" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Choueikani" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.155403" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043738v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya Kalashnyk" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Pijeat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Plamont" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bouju" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c05908" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01956236v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.5041917" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720794v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Moyen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.049901" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01286148v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cruguel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Curcella" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Lazzeri" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201552524" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6PVCX9L1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01444862v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.276102" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01226812v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Beinik" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens Barth" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margrit Hanb&#252;cken" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep08223" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01217852v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Michez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Chen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cheynis" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leroy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.6.80" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021106v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Borensztein" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Masson" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.245410" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02024029v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Wilson" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Lelaidier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Sahaf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.121411" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914746v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bernard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Leoni" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wilson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lelaidier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sahaf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843730v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Amsalem" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dettoni" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moyen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696851v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mac&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hanb&#252;cken" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697534v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gerhard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Balashov" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ozerov" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Portail" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3701594" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696837v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Santinacci" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNT.2012.045330" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773469v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Wulfhekel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201200648" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZJRQQX3C-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603258v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524523v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leandri" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01969099v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mace" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bedu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566369v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sengupta" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386945v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Benoliel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pierres" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440721v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Massou" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2009.05.096" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-47G9Z1Z5-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413540v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Agnus" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fleurence" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Maroutian" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386961v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L&#233;andri" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440722v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386880v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.L. Berkovits" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.V. Makarenko" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.P. Ulin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193613v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Aufray" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Lay" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2752125" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023681v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Karpenko" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015224v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thibaudau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01969091v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03782459v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03782396v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238946v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ranguis" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Borensztein" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/06406.0089ecst" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895900v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Gerhard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05287105v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Daher Mansour" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ranguis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Parret" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Masson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0004692" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797728v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conor Hogan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Sette" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasil A Saroka" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Colonna" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Flammini" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-53589-4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609427v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Nassar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Cort&#233;s-Arriagada" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Sanhueza-Vega" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;rine Landois" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Paillet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c01695" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04038681v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Pr&#233;vot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2na00808d" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001075v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilan Boulet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pascal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bedu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Ozerov" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2na00817c" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333968v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leoni" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Zhang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bernard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c02088" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02960045v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cheynis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Petit" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Choueikani" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.155403" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043738v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya Kalashnyk" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Pijeat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Plamont" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bouju" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c05908" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01956236v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.5041917" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720794v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Moyen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.049901" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01444862v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.276102" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01286148v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cruguel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Curcella" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Lazzeri" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201552524" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6PVCX9L1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01226812v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Beinik" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens Barth" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margrit Hanb&#252;cken" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep08223" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01217852v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Michez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Chen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cheynis" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leroy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.6.80" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021106v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Borensztein" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Masson" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.245410" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843730v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sahaf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Amsalem" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dettoni" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moyen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914746v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bernard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Leoni" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wilson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lelaidier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.121411" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02024029v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Wilson" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Lelaidier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Sahaf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773469v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Santinacci" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Wulfhekel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hanb&#252;cken" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201200648" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZJRQQX3C-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696851v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mac&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697534v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gerhard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Balashov" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ozerov" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Portail" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3701594" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696837v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNT.2012.045330" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603258v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566369v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mace" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sengupta" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524523v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leandri" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01969099v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bedu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440722v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Massou" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386945v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Benoliel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pierres" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413540v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Agnus" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fleurence" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Maroutian" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440721v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2009.05.096" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-47G9Z1Z5-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386961v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L&#233;andri" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386880v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.L. Berkovits" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.V. Makarenko" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.P. Ulin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193613v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Aufray" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Lay" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2752125" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023681v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Karpenko" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015224v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thibaudau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01969091v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03782459v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03782396v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895900v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Gerhard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238946v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ranguis" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Borensztein" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/06406.0089ecst" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>