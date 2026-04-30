--- v0 (2026-03-26)
+++ v1 (2026-04-30)
@@ -291,277 +291,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05555047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irrecevabilité de l'appel formé à seule fin de prolonger la bénéfice du devoir de secours : la Cour de cassation statue au fond</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Santé mentale (Chronique de l'année 2024)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Castaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lamarche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lemouland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Maria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recueil Dalloz</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 1, pp.38-43</w:t>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 6 [doctr. 202], pp.271-278</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04912357v1</w:t>
+                <w:t xml:space="preserve">hal-04938784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Santé mentale (Chronique de l'année 2024)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathias Couturier</w:t>
+                <w:t xml:space="preserve">Irrecevabilité de l'appel formé à seule fin de prolonger la bénéfice du devoir de secours : la Cour de cassation statue au fond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Lemouland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Mauger-Vielpeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 6 [doctr. 202], pp.271-278</w:t>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1, pp.38-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04938784v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04912357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'extension des actes interdits au tuteur à la personne habilitée en cas d’habilitation générale avec représentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Maria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mauger-Vielpeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit de la famille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 1, pp.comm. 11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -580,139 +580,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04065254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une nouvelle réforme du marché de l'art</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Habilitation familiale et donation peuvent faire bon ménage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Maria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mauger-Vielpeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recueil Dalloz</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 17, pp.849-852</w:t>
+              <w:t xml:space="preserve">Droit de la famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3, pp.comm. 40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03657655v1</w:t>
+                <w:t xml:space="preserve">hal-04065179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La loi du 7 février 2022 relative à la protection des enfants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Maria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mauger-Vielpeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit de la famille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 5, pp.étude 10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -731,152 +744,139 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04065172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habilitation familiale et donation peuvent faire bon ménage</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Une nouvelle réforme du marché de l'art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mauger-Vielpeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Droit de la famille</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 3, pp.comm. 40</w:t>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17, pp.849-852</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04065179v1</w:t>
+                <w:t xml:space="preserve">halshs-03657655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolement, contention et soins psychiatriques. Point d’étape entre deux réécritures (CSP, art. L. 3222-5-1)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Raoul-Cormeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mauger-Vielpeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 179 (8), pp.713-721. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
@@ -904,364 +904,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05239944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La vulnérabilité des migrants</w:t>
+                <w:t xml:space="preserve">Régime des décisions médico-sociales relatives aux personnes protégées : une ordonnance affligeante !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine-Amélie Chassin</w:t>
+                <w:t xml:space="preserve">Annick Batteur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Mauger-Vielpeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Korsakoff</w:t>
+                <w:t xml:space="preserve">Fanny Rogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurence Mauger-Vielpeau</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Raoul-Cormeil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de la recherche sur les droits fondamentaux </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 18, pp.992</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03707865v1</w:t>
+                <w:t xml:space="preserve">halshs-02570820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théorie des avantages matrimoniaux : l'horizon s'assombrit pour le régime de la participation aux acquêts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La vulnérabilité des migrants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine-Amélie Chassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Le Bars</w:t>
+                <w:t xml:space="preserve">Alexandra Korsakoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mauger-Vielpeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recueil Dalloz</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cahiers de la recherche sur les droits fondamentaux </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, La vulnérabilité, 18, pp.55-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/crdf.6432⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02517094v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03707865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régime des décisions médico-sociales relatives aux personnes protégées : une ordonnance affligeante !</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Annick Batteur</w:t>
+                <w:t xml:space="preserve">Théorie des avantages matrimoniaux : l'horizon s'assombrit pour le régime de la participation aux acquêts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Le Bars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mauger-Vielpeau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Raoul-Cormeil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 18, pp.992</w:t>
+              <w:t xml:space="preserve">, 2020, 11, pp.635</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02570820v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02517094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La conclusion forcée du contrat de mariage du majeur protégé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Batteur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mauger-Vielpeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Raoul-Cormeil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1299,51 +1299,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La filiation paternelle à l'épreuve du contrôle de proportionnalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mauger-Vielpeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 04, pp.207</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1368,51 +1368,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une nouvelle illustration de l'autonomie de la participation aux acquêts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mauger-Vielpeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 05, pp.284</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1450,51 +1450,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le corps mis à disposition : la gestation pour autrui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Gosselin-Gorand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mauger-Vielpeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de la recherche sur les droits fondamentaux </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Le corps humain saisi par le droit, entre liberté et propriété, 15, pp.77-85. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1522,398 +1522,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04431965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'autonomie de la participation aux acquêts en droit du divorce</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Loi de modernisation de la justice du XXIe siècle : aspects de droit des personnes et de la famille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Douville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mauger-Vielpeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recueil Dalloz</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 13, pp.771-775</w:t>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 44, pp.14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02215434v1</w:t>
+                <w:t xml:space="preserve">hal-03205191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réforme du droit de la famille : publication du décret d'application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Douville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mauger-Vielpeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 10, pp.544</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02215407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'acquisition de parts indivises par un époux en participation aux acquêts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">L'autonomie de la participation aux acquêts en droit du divorce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mauger-Vielpeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 30, pp.1803-1807</w:t>
+              <w:t xml:space="preserve">, 2016, 13, pp.771-775</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02215556v1</w:t>
+                <w:t xml:space="preserve">halshs-02215434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loi de modernisation de la justice du XXIe siècle : aspects de droit des personnes et de la famille</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">L'acquisition de parts indivises par un époux en participation aux acquêts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mauger-Vielpeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gazette du Palais</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 44, pp.14</w:t>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 30, pp.1803-1807</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03205191v1</w:t>
+                <w:t xml:space="preserve">halshs-02215556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À propos du projet de mariage pour tous : le maintien dans le Code civil du double sens du mot « parent » est un impératif juridique ! (Mariage pour tous)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Raoul-Cormeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mauger-Vielpeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Batteur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Rogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Frossard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1951,64 +1951,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La combinaison des demandes en divorce pour altération définitive du lien conjugal et pour faute</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Douville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mauger-Vielpeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 42, pp.2831-2834</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2033,51 +2033,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">eBay n'est pas un simple hébergeur !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mauger-Vielpeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 26, pp.1684-1685</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2102,51 +2102,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Point de recel en participation aux acquêts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mauger-Vielpeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 29, pp.2005-2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2171,51 +2171,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Encore une réforme des ventes volontaires de meubles aux enchères publiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mauger-Vielpeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Baecque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2253,51 +2253,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erreur sur la substance : restauration vaut transformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mauger-Vielpeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 02, pp.141-144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2316,126 +2316,126 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02212248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une nouvelle réforme du divorce par consentement mutuel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">L'épouse fautive privée de prestation compensatoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mauger-Vielpeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 20, pp.1227-1228</w:t>
+              <w:t xml:space="preserve">, 2010, 44, pp.2952-2955</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02211937v1</w:t>
+                <w:t xml:space="preserve">halshs-02212215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La protection du logement familial : pas d'intérêt, pas d'action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mauger-Vielpeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 25, pp.1608-1612</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2454,126 +2454,126 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02212000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'épouse fautive privée de prestation compensatoire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Une nouvelle réforme du divorce par consentement mutuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mauger-Vielpeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 44, pp.2952-2955</w:t>
+              <w:t xml:space="preserve">, 2010, 20, pp.1227-1228</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02212215v1</w:t>
+                <w:t xml:space="preserve">halshs-02211937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erreur sur la substance : restauration ne vaut pas transformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mauger-Vielpeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 14, pp.990-994</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2592,346 +2592,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02211291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les destinataires de la loi n° 2007-308 du 5 mars 2007 : une loi d'action sociale ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">La vente amiable ne chasse pas la lésion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mauger-Vielpeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 05, pp.809</w:t>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 35, pp.2480</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02236771v1</w:t>
+                <w:t xml:space="preserve">halshs-02210949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La vente amiable ne chasse pas la lésion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Adoption sur pacs ne vaut !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mauger-Vielpeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 35, pp.2480</w:t>
+              <w:t xml:space="preserve">, 2008, 15, pp.1028</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02210949v1</w:t>
+                <w:t xml:space="preserve">halshs-02210674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adoption sur pacs ne vaut !</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Une nouvelle réforme des ventes volontaires de meubles aux enchères publiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mauger-Vielpeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Fenoll-Trousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 15, pp.1028</w:t>
+              <w:t xml:space="preserve">, 2008, 32, pp.2232</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02210674v1</w:t>
+                <w:t xml:space="preserve">halshs-02210915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une nouvelle réforme des ventes volontaires de meubles aux enchères publiques ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Les destinataires de la loi n° 2007-308 du 5 mars 2007 : une loi d'action sociale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mauger-Vielpeau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Fenoll-Trousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recueil Dalloz</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 32, pp.2232</w:t>
+              <w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 05, pp.809</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02210915v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02236771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ventes volontaires de meubles aux enchères publiques : missions du Conseil des ventes et des sociétés de vente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mauger-Vielpeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 09, pp.594</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2950,195 +2950,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02210608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La force probante du procès-verbal de vente</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">La Chambre criminelle et les ventes volontaires de meubles aux enchères publiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mauger-Vielpeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 09, pp.626</w:t>
+              <w:t xml:space="preserve">, 2007, 25, pp.1772</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02209897v1</w:t>
+                <w:t xml:space="preserve">halshs-02210216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Chambre criminelle et les ventes volontaires de meubles aux enchères publiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">La force probante du procès-verbal de vente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mauger-Vielpeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 25, pp.1772</w:t>
+              <w:t xml:space="preserve">, 2007, 09, pp.626</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02210216v1</w:t>
+                <w:t xml:space="preserve">halshs-02209897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enchères inversées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mauger-Vielpeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 09, pp.642</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3163,51 +3163,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le monopole des commissaires-priseurs après la réforme du 10 juillet 2000</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mauger-Vielpeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 24, pp.1658</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3232,51 +3232,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La nature juridique de l'adjudication sur saisie immobilière (suite)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mauger-Vielpeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 44, pp.3073</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3301,51 +3301,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualification de « la vente Giacometti » : une vente volontaire ou une vente judiciaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mauger-Vielpeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 21, pp.1404</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3370,51 +3370,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le courtage en ligne de biens culturels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mauger-Vielpeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 34, pp.2482</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3433,195 +3433,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02208198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La consécration de la cohabitation juridique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">La nature juridique de l'adjudication sur saisie-immobilière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mauger-Vielpeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 31, pp.2112</w:t>
+              <w:t xml:space="preserve">, 2003, 20, pp.1322</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02207345v1</w:t>
+                <w:t xml:space="preserve">halshs-02207166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La nature juridique de l'adjudication sur saisie-immobilière</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">La consécration de la cohabitation juridique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mauger-Vielpeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 20, pp.1322</w:t>
+              <w:t xml:space="preserve">, 2003, 31, pp.2112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02207166v1</w:t>
+                <w:t xml:space="preserve">halshs-02207345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le mariage peut-il « survivre » au transsexualisme d'un époux ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mauger-Vielpeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 02, pp.124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3640,273 +3640,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02206353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les ventes aux enchères sur l'internet portent atteinte au monopole des commissaires-priseurs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Le revendeur non agréé : un concurrent qui profite des avantages du réseau sans en supporter les contraintes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mauger-Vielpeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 30, pp.640</w:t>
+              <w:t xml:space="preserve">, 2000, 15, pp.341</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02205916v1</w:t>
+                <w:t xml:space="preserve">halshs-02205764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le revendeur non agréé : un concurrent qui profite des avantages du réseau sans en supporter les contraintes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Les ventes aux enchères sur l'internet portent atteinte au monopole des commissaires-priseurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mauger-Vielpeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 15, pp.341</w:t>
+              <w:t xml:space="preserve">, 2000, 30, pp.640</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02205764v1</w:t>
+                <w:t xml:space="preserve">halshs-02205916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">SCI et Protection du Partenaire de Vie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Jaoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Mauger-Vielpeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ateliers de la SCI : SCI et la protection du partenaire de vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Caennais de Recherche Juridique (ICREJ); Université de Caen Normandie, Apr 2026, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05599037v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La vulnérabilité et le notaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Tani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mauger-Vielpeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La croisette NCF : La vulnérabilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Notaires au coeur des famille, Mar 2025, Cannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05524271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3916,147 +4011,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le renouvellement du droit civil sous l'influence du numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Douville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Balat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Borghetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Choné-Grimaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Douville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thibault Douville. Lefebvre Dalloz, 210 p., 2024, (Thèmes et commentaires), 978-2-247-20845-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04698023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4066,115 +4161,115 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La nouvelle jurisprudence de la Cour de cassation relative à la filiation des enfants nés par gestation pour autrui en matière de gestation pour autrui : une victoire du libéralisme américain ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Gosselin-Gorand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mauger-Vielpeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fabien Bottini. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Néolibéralisme et américanisation du droit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, mare &amp; martin, pp.93-108, 2019, (Droit public), 978-2-84934-412-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04431934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4184,282 +4279,282 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le patrimoine de la personne protégée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Raoul-Cormeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Plazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Hauser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mauger-Vielpeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Batteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le patrimoine de la personne protégée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LexisNexis, 2015, 978-2-7110-2193-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03651370v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouveau droit des majeurs protégés. Difficultés pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Raoul-Cormeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Batteur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Douville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Hauser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mauger-Vielpeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dalloz, 294 p., 2012, (Thèmes &amp; commentaires. Actes), 978-2-247-12066-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03651350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId86"/>
+      <w:footerReference w:type="default" r:id="rId89"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4527,51 +4622,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DE767607"/>
+    <w:nsid w:val="842EE745"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4758,51 +4853,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurence-mauger-vielpeau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059726776" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555047v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Couturier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Castaing" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lamarche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Lemouland" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Maria" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912357v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mauger-Vielpeau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938784v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065254v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03657655v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065172v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065179v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05239944v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Raoul-Cormeil" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2021.08.007" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707865v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine-Am&#233;lie Chassin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Korsakoff" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crdf.6432" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517094v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Le Bars" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570820v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Batteur" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Rogue" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02450121v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02450046v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02216025v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431965v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Gosselin-Gorand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crdf.552" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02215434v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02215407v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Douville" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02215556v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03205191v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407032v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Frossard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02213888v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02213119v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02212582v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02212685v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Baecque" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02212248v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02211937v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02212000v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02212215v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02211291v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02236771v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02210949v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02210674v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02210915v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Fenoll-Trousseau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02210608v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02209897v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02210216v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02209131v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02209330v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02208962v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02208673v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02208198v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02207345v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02207166v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02206353v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02205916v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02205764v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524271v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Tani" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698023v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Balat" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Borghetti" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Chon&#233;-Grimaldi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431934v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03651370v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Plazy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Hauser" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03651350v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurence-mauger-vielpeau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059726776" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555047v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Couturier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Castaing" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lamarche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Lemouland" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Maria" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938784v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912357v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mauger-Vielpeau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065254v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065179v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065172v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03657655v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05239944v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Raoul-Cormeil" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2021.08.007" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570820v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Batteur" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Rogue" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707865v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine-Am&#233;lie Chassin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Korsakoff" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crdf.6432" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517094v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Le Bars" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02450121v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02450046v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02216025v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431965v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Gosselin-Gorand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crdf.552" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03205191v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Douville" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02215407v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02215434v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02215556v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407032v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Frossard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02213888v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02213119v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02212582v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02212685v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Baecque" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02212248v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02212215v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02212000v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02211937v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02211291v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02210949v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02210674v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02210915v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Fenoll-Trousseau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02236771v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02210608v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02210216v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02209897v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02209131v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02209330v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02208962v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02208673v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02208198v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02207166v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02207345v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02206353v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02205764v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02205916v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599037v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Pagnucco" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jaoul" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524271v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Tani" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698023v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Balat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Borghetti" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Chon&#233;-Grimaldi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431934v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03651370v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Plazy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Hauser" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03651350v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>