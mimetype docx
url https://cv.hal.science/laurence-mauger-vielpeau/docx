--- v1 (2026-04-30)
+++ v2 (2026-05-23)
@@ -249,319 +249,319 @@
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Maria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 6 [doctr. 208], pp.299-306</w:t>
+              <w:t xml:space="preserve">, 2026, 6 [doctr. 208], p. 299 à 306</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05555047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Santé mentale (Chronique de l'année 2024)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathias Couturier</w:t>
+                <w:t xml:space="preserve">Irrecevabilité de l'appel formé à seule fin de prolonger la bénéfice du devoir de secours : la Cour de cassation statue au fond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Lemouland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Mauger-Vielpeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 6 [doctr. 202], pp.271-278</w:t>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1, p. 38 à 43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04938784v1</w:t>
+                <w:t xml:space="preserve">hal-04912357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irrecevabilité de l'appel formé à seule fin de prolonger la bénéfice du devoir de secours : la Cour de cassation statue au fond</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Santé mentale (Chronique de l'année 2024)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Castaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lamarche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lemouland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Maria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recueil Dalloz</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 1, pp.38-43</w:t>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 6 [doctr. 202], p. 271 à 278</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04912357v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04938784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'extension des actes interdits au tuteur à la personne habilitée en cas d’habilitation générale avec représentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Maria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mauger-Vielpeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit de la famille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 1, pp.comm. 11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -580,303 +580,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04065254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habilitation familiale et donation peuvent faire bon ménage</w:t>
+                <w:t xml:space="preserve">La loi du 7 février 2022 relative à la protection des enfants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Maria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mauger-Vielpeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit de la famille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 3, pp.comm. 40</w:t>
+              <w:t xml:space="preserve">, 2022, 5, pp.étude 10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04065179v1</w:t>
+                <w:t xml:space="preserve">hal-04065172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La loi du 7 février 2022 relative à la protection des enfants</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Une nouvelle réforme du marché de l'art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mauger-Vielpeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Droit de la famille</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 5, pp.étude 10</w:t>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17, p. 849 à 852</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04065172v1</w:t>
+                <w:t xml:space="preserve">halshs-03657655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une nouvelle réforme du marché de l'art</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Habilitation familiale et donation peuvent faire bon ménage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Maria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mauger-Vielpeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recueil Dalloz</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 17, pp.849-852</w:t>
+              <w:t xml:space="preserve">Droit de la famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3, pp.comm. 40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03657655v1</w:t>
+                <w:t xml:space="preserve">hal-04065179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolement, contention et soins psychiatriques. Point d’étape entre deux réécritures (CSP, art. L. 3222-5-1)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Raoul-Cormeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mauger-Vielpeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 179 (8), pp.713-721. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
@@ -904,515 +904,515 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05239944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régime des décisions médico-sociales relatives aux personnes protégées : une ordonnance affligeante !</w:t>
+                <w:t xml:space="preserve">La vulnérabilité des migrants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annick Batteur</w:t>
+                <w:t xml:space="preserve">Catherine-Amélie Chassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Korsakoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mauger-Vielpeau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Raoul-Cormeil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recueil Dalloz</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cahiers de la recherche sur les droits fondamentaux </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, La vulnérabilité, 18, pp.55-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/crdf.6432⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02570820v1</w:t>
+                <w:t xml:space="preserve">hal-03707865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La vulnérabilité des migrants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine-Amélie Chassin</w:t>
+                <w:t xml:space="preserve">Théorie des avantages matrimoniaux : l'horizon s'assombrit pour le régime de la participation aux acquêts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Le Bars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mauger-Vielpeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de la recherche sur les droits fondamentaux </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.635</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03707865v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02517094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théorie des avantages matrimoniaux : l'horizon s'assombrit pour le régime de la participation aux acquêts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Régime des décisions médico-sociales relatives aux personnes protégées : une ordonnance affligeante !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Batteur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Mauger-Vielpeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Le Bars</w:t>
+                <w:t xml:space="preserve">Fanny Rogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurence Mauger-Vielpeau</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Raoul-Cormeil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 11, pp.635</w:t>
+              <w:t xml:space="preserve">, 2020, 18, pp.992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02517094v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02570820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La conclusion forcée du contrat de mariage du majeur protégé</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">La filiation paternelle à l'épreuve du contrôle de proportionnalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mauger-Vielpeau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Raoul-Cormeil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 15, pp.825</w:t>
+              <w:t xml:space="preserve">, 2019, 04, pp.207</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02450121v1</w:t>
+                <w:t xml:space="preserve">halshs-02450046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La filiation paternelle à l'épreuve du contrôle de proportionnalité</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">La conclusion forcée du contrat de mariage du majeur protégé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Batteur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mauger-Vielpeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Raoul-Cormeil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 04, pp.207</w:t>
+              <w:t xml:space="preserve">, 2019, 15, pp.825</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02450046v1</w:t>
+                <w:t xml:space="preserve">halshs-02450121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une nouvelle illustration de l'autonomie de la participation aux acquêts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mauger-Vielpeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 05, pp.284</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1450,51 +1450,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le corps mis à disposition : la gestation pour autrui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Gosselin-Gorand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mauger-Vielpeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de la recherche sur les droits fondamentaux </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Le corps humain saisi par le droit, entre liberté et propriété, 15, pp.77-85. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1522,398 +1522,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04431965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loi de modernisation de la justice du XXIe siècle : aspects de droit des personnes et de la famille</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">L'autonomie de la participation aux acquêts en droit du divorce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mauger-Vielpeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gazette du Palais</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 44, pp.14</w:t>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 13, pp.771-775</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03205191v1</w:t>
+                <w:t xml:space="preserve">halshs-02215434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réforme du droit de la famille : publication du décret d'application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Douville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mauger-Vielpeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 10, pp.544</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02215407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'autonomie de la participation aux acquêts en droit du divorce</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">L'acquisition de parts indivises par un époux en participation aux acquêts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mauger-Vielpeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 13, pp.771-775</w:t>
+              <w:t xml:space="preserve">, 2016, 30, pp.1803-1807</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02215434v1</w:t>
+                <w:t xml:space="preserve">halshs-02215556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'acquisition de parts indivises par un époux en participation aux acquêts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Loi de modernisation de la justice du XXIe siècle : aspects de droit des personnes et de la famille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Douville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mauger-Vielpeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recueil Dalloz</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 30, pp.1803-1807</w:t>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 44, pp.14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02215556v1</w:t>
+                <w:t xml:space="preserve">hal-03205191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À propos du projet de mariage pour tous : le maintien dans le Code civil du double sens du mot « parent » est un impératif juridique ! (Mariage pour tous)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Raoul-Cormeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mauger-Vielpeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Batteur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Rogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Frossard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1951,64 +1951,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La combinaison des demandes en divorce pour altération définitive du lien conjugal et pour faute</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Douville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mauger-Vielpeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 42, pp.2831-2834</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2033,51 +2033,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">eBay n'est pas un simple hébergeur !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mauger-Vielpeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 26, pp.1684-1685</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2102,51 +2102,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Point de recel en participation aux acquêts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mauger-Vielpeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 29, pp.2005-2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2171,51 +2171,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Encore une réforme des ventes volontaires de meubles aux enchères publiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mauger-Vielpeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Baecque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2253,51 +2253,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erreur sur la substance : restauration vaut transformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mauger-Vielpeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 02, pp.141-144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2316,264 +2316,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02212248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'épouse fautive privée de prestation compensatoire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">La protection du logement familial : pas d'intérêt, pas d'action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mauger-Vielpeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 44, pp.2952-2955</w:t>
+              <w:t xml:space="preserve">, 2010, 25, pp.1608-1612</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02212215v1</w:t>
+                <w:t xml:space="preserve">halshs-02212000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La protection du logement familial : pas d'intérêt, pas d'action</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Une nouvelle réforme du divorce par consentement mutuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mauger-Vielpeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 25, pp.1608-1612</w:t>
+              <w:t xml:space="preserve">, 2010, 20, pp.1227-1228</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02212000v1</w:t>
+                <w:t xml:space="preserve">halshs-02211937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une nouvelle réforme du divorce par consentement mutuel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">L'épouse fautive privée de prestation compensatoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mauger-Vielpeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 20, pp.1227-1228</w:t>
+              <w:t xml:space="preserve">, 2010, 44, pp.2952-2955</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02211937v1</w:t>
+                <w:t xml:space="preserve">halshs-02212215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erreur sur la substance : restauration ne vaut pas transformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mauger-Vielpeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 14, pp.990-994</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2592,277 +2592,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02211291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La vente amiable ne chasse pas la lésion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Une nouvelle réforme des ventes volontaires de meubles aux enchères publiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mauger-Vielpeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Fenoll-Trousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 35, pp.2480</w:t>
+              <w:t xml:space="preserve">, 2008, 32, pp.2232</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02210949v1</w:t>
+                <w:t xml:space="preserve">halshs-02210915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adoption sur pacs ne vaut !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mauger-Vielpeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 15, pp.1028</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02210674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une nouvelle réforme des ventes volontaires de meubles aux enchères publiques ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">La vente amiable ne chasse pas la lésion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mauger-Vielpeau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Fenoll-Trousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 32, pp.2232</w:t>
+              <w:t xml:space="preserve">, 2008, 35, pp.2480</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02210915v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02210949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les destinataires de la loi n° 2007-308 du 5 mars 2007 : une loi d'action sociale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mauger-Vielpeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 05, pp.809</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2887,51 +2887,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ventes volontaires de meubles aux enchères publiques : missions du Conseil des ventes et des sociétés de vente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mauger-Vielpeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 09, pp.594</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2950,195 +2950,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02210608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Chambre criminelle et les ventes volontaires de meubles aux enchères publiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">La force probante du procès-verbal de vente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mauger-Vielpeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 25, pp.1772</w:t>
+              <w:t xml:space="preserve">, 2007, 09, pp.626</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02210216v1</w:t>
+                <w:t xml:space="preserve">halshs-02209897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La force probante du procès-verbal de vente</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">La Chambre criminelle et les ventes volontaires de meubles aux enchères publiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mauger-Vielpeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 09, pp.626</w:t>
+              <w:t xml:space="preserve">, 2007, 25, pp.1772</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02209897v1</w:t>
+                <w:t xml:space="preserve">halshs-02210216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enchères inversées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mauger-Vielpeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 09, pp.642</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3163,51 +3163,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le monopole des commissaires-priseurs après la réforme du 10 juillet 2000</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mauger-Vielpeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 24, pp.1658</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3232,51 +3232,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La nature juridique de l'adjudication sur saisie immobilière (suite)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mauger-Vielpeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 44, pp.3073</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3301,51 +3301,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualification de « la vente Giacometti » : une vente volontaire ou une vente judiciaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mauger-Vielpeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 21, pp.1404</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3370,51 +3370,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le courtage en ligne de biens culturels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mauger-Vielpeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 34, pp.2482</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3433,195 +3433,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02208198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La nature juridique de l'adjudication sur saisie-immobilière</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">La consécration de la cohabitation juridique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mauger-Vielpeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 20, pp.1322</w:t>
+              <w:t xml:space="preserve">, 2003, 31, pp.2112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02207166v1</w:t>
+                <w:t xml:space="preserve">halshs-02207345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La consécration de la cohabitation juridique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">La nature juridique de l'adjudication sur saisie-immobilière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mauger-Vielpeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 31, pp.2112</w:t>
+              <w:t xml:space="preserve">, 2003, 20, pp.1322</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02207345v1</w:t>
+                <w:t xml:space="preserve">halshs-02207166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le mariage peut-il « survivre » au transsexualisme d'un époux ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mauger-Vielpeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 02, pp.124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3646,51 +3646,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le revendeur non agréé : un concurrent qui profite des avantages du réseau sans en supporter les contraintes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mauger-Vielpeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 15, pp.341</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3715,51 +3715,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ventes aux enchères sur l'internet portent atteinte au monopole des commissaires-priseurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mauger-Vielpeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 30, pp.640</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3842,51 +3842,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Jaoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mauger-Vielpeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ateliers de la SCI : SCI et la protection du partenaire de vie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Caennais de Recherche Juridique (ICREJ); Université de Caen Normandie, Apr 2026, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3924,51 +3924,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La vulnérabilité et le notaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Tani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mauger-Vielpeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La croisette NCF : La vulnérabilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Notaires au coeur des famille, Mar 2025, Cannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4025,51 +4025,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le renouvellement du droit civil sous l'influence du numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Douville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Balat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4077,69 +4077,69 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Borghetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Choné-Grimaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Douville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Thibault Douville. Lefebvre Dalloz, 210 p., 2024, (Thèmes et commentaires), 978-2-247-20845-6</w:t>
+              <w:t xml:space="preserve">Thibault Douville. Lefebvre Dalloz, 210 p., 2024, Thèmes et commentaires, 978-2-247-20845-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04698023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
@@ -4188,51 +4188,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La nouvelle jurisprudence de la Cour de cassation relative à la filiation des enfants nés par gestation pour autrui en matière de gestation pour autrui : une victoire du libéralisme américain ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Gosselin-Gorand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mauger-Vielpeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fabien Bottini. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Néolibéralisme et américanisation du droit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, mare &amp; martin, pp.93-108, 2019, (Droit public), 978-2-84934-412-5</w:t>
@@ -4332,64 +4332,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Plazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Hauser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mauger-Vielpeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Batteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le patrimoine de la personne protégée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LexisNexis, 2015, 978-2-7110-2193-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4427,90 +4427,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouveau droit des majeurs protégés. Difficultés pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Raoul-Cormeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Batteur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Douville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Hauser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mauger-Vielpeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dalloz, 294 p., 2012, (Thèmes &amp; commentaires. Actes), 978-2-247-12066-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
@@ -4622,51 +4622,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="842EE745"/>
+    <w:nsid w:val="80C2EA86"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4853,51 +4853,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurence-mauger-vielpeau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059726776" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555047v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Couturier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Castaing" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lamarche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Lemouland" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Maria" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938784v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912357v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mauger-Vielpeau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065254v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065179v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065172v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03657655v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05239944v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Raoul-Cormeil" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2021.08.007" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570820v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Batteur" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Rogue" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707865v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine-Am&#233;lie Chassin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Korsakoff" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crdf.6432" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517094v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Le Bars" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02450121v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02450046v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02216025v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431965v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Gosselin-Gorand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crdf.552" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03205191v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Douville" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02215407v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02215434v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02215556v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407032v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Frossard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02213888v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02213119v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02212582v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02212685v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Baecque" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02212248v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02212215v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02212000v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02211937v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02211291v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02210949v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02210674v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02210915v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Fenoll-Trousseau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02236771v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02210608v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02210216v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02209897v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02209131v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02209330v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02208962v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02208673v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02208198v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02207166v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02207345v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02206353v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02205764v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02205916v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599037v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Pagnucco" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jaoul" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524271v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Tani" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698023v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Balat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Borghetti" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Chon&#233;-Grimaldi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431934v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03651370v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Plazy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Hauser" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03651350v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurence-mauger-vielpeau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059726776" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555047v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Couturier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Castaing" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lamarche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Lemouland" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Maria" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912357v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mauger-Vielpeau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938784v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065254v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065172v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03657655v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065179v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05239944v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Raoul-Cormeil" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2021.08.007" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707865v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine-Am&#233;lie Chassin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Korsakoff" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crdf.6432" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517094v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Le Bars" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570820v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Batteur" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Rogue" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02450046v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02450121v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02216025v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431965v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Gosselin-Gorand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crdf.552" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02215434v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02215407v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Douville" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02215556v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03205191v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407032v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Frossard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02213888v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02213119v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02212582v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02212685v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Baecque" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02212248v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02212000v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02211937v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02212215v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02211291v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02210915v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Fenoll-Trousseau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02210674v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02210949v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02236771v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02210608v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02209897v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02210216v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02209131v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02209330v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02208962v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02208673v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02208198v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02207345v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02207166v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02206353v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02205764v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02205916v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599037v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Pagnucco" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jaoul" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524271v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Tani" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698023v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Balat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Borghetti" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Chon&#233;-Grimaldi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431934v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03651370v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Plazy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Hauser" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03651350v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>