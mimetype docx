--- v1 (2026-04-16)
+++ v2 (2026-05-08)
@@ -2457,559 +2457,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03676023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoinduced Persistent Electron Accumulation and Depletion in LaAlO 3 / SrTiO 3 Quantum Wells</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spin Pumping and Magnetic Anisotropy in La 2/3 Sr 1/3 MnO 3 /Pt Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blai C Casals</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Albert Minj</w:t>
+                <w:t xml:space="preserve">Ibtissem Benguettat-El Mokhtari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Roussigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traian Petrisor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatih Zighem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Kail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/physrevlett.124.246804⟩</w:t>
+              <w:t xml:space="preserve">physica status solidi (b)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.2000265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssb.202000265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02906097v1</w:t>
+                <w:t xml:space="preserve">hal-03028650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Low-Noise and Quasi-Ideal DC Current Source Dedicated to Four-Probe Low-Frequency Noise Measurements</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurence Méchin</w:t>
+                <w:t xml:space="preserve">Photoinduced Persistent Electron Accumulation and Depletion in LaAlO 3 / SrTiO 3 Quantum Wells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Lechaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blai C Casals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Guillet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Minj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 124 (24), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physrevlett.124.246804⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TIM.2019.2890891⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02273188v1</w:t>
+                <w:t xml:space="preserve">hal-02906097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of defect states in Mg-doped GaN-on-Si p + n diodes using deep-level transient Fourier spectroscopy</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Low-Noise and Quasi-Ideal DC Current Source Dedicated to Four-Probe Low-Frequency Noise Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H Liang</w:t>
+                <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheng Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Barone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Méchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semiconductor Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6641/abcb19⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 69 (1), pp.194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIM.2019.2890891⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03070693v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02273188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin Pumping and Magnetic Anisotropy in La 2/3 Sr 1/3 MnO 3 /Pt Systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of defect states in Mg-doped GaN-on-Si p + n diodes using deep-level transient Fourier spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Roussigné</w:t>
+                <w:t xml:space="preserve">Y Lechaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traian Petrisor</w:t>
+                <w:t xml:space="preserve">A Minj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatih Zighem</w:t>
+                <w:t xml:space="preserve">H Liang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Méchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatiha Kail</w:t>
+                <w:t xml:space="preserve">K Geens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">physica status solidi (b)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, pp.2000265. </w:t>
+              <w:t xml:space="preserve">Semiconductor Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 36 (2), pp.024002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pssb.202000265⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6641/abcb19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03028650v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03070693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epitaxial strain and thickness dependent structural, electrical and magnetic properties of La&amp;lt;sub&amp;gt;0.67&amp;lt;/sub&amp;gt;Sr&amp;lt;sub&amp;gt;0.33&amp;lt;/sub&amp;gt;MnO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; films</w:t>
               </w:r>
@@ -3391,1531 +3391,1531 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02135849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-temperature superconducting nano-meanders made by ion irradiation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N Bourlet</w:t>
+                <w:t xml:space="preserve">Room temperature biaxial magnetic anisotropy in La 0.67 Sr 0.33 MnO 3 thin films on SrTiO 3 buffered MgO (001) substrates for spintronic applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandeep Kumar Chaluvadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Ajejas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pasquale Orgiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Vinai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Superconductor Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6668/aa9881⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 113, pp.052403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5020072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01815522v1</w:t>
+                <w:t xml:space="preserve">hal-01924008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Room temperature biaxial magnetic anisotropy in La 0.67 Sr 0.33 MnO 3 thin films on SrTiO 3 buffered MgO (001) substrates for spintronic applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Giovanni Vinai</w:t>
+                <w:t xml:space="preserve">High-temperature superconducting nano-meanders made by ion irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Amari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Feuillet-Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Couëdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Bourlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 113, pp.052403. </w:t>
+              <w:t xml:space="preserve">Superconductor Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 31 (1), pp.015019. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5020072⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6668/aa9881⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01924008v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01815522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Gate Drain Spacing on Low-Frequency Noise Performance of In Situ SiN Passivated InAlGaN/GaN MIS-HEMTs</w:t>
+                <w:t xml:space="preserve">Large Anisotropic Magnetoresistance in La 0.7 Sr 0.3 MnO 3 Films at Room Temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehdi Rzin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bruno Guillet</w:t>
+                <w:t xml:space="preserve">Paolo Perna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Maccariello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando R Ajejas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruben R Guerrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Méchin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Magali Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TED.2017.2703809⟩</w:t>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 27 (26), pp.1700664. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adfm.201700664⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01560627v1</w:t>
+                <w:t xml:space="preserve">hal-01560640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large Anisotropic Magnetoresistance in La 0.7 Sr 0.3 MnO 3 Films at Room Temperature</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of Gate Drain Spacing on Low-Frequency Noise Performance of In Situ SiN Passivated InAlGaN/GaN MIS-HEMTs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernando R Ajejas</w:t>
+                <w:t xml:space="preserve">Mehdi Rzin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Méchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruben R Guerrero</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurence Méchin</w:t>
+                <w:t xml:space="preserve">Magali Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 27 (26), pp.1700664. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 64 (7), pp.2820-2825. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adfm.201700664⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TED.2017.2703809⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01560640v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01560627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gadolinium-loaded Plastic Scintillators for Thermal Neutron Detection using Compensation</w:t>
+                <w:t xml:space="preserve">Sensitive and transportable gadolinium-core plastic scintillator sphere for neutron detection and counting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Nicolas Dumazert</w:t>
+                <w:t xml:space="preserve">Jonathan Dumazert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Hamel</w:t>
+                <w:t xml:space="preserve">Frédérick Carrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérick Carrel</w:t>
+                <w:t xml:space="preserve">Gwenolé Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Sguerra</w:t>
+                <w:t xml:space="preserve">Stéphane Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 63 (3), pp.1551 - 1564. </w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 828, pp.181 - 190. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TNS.2016.2535278⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2016.05.054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01615216v1</w:t>
+                <w:t xml:space="preserve">hal-01615195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitive and transportable gadolinium-core plastic scintillator sphere for neutron detection and counting</w:t>
+                <w:t xml:space="preserve">Compensated bismuth-loaded plastic scintillators for neutron detection using low-energy pseudo-spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Dumazert</w:t>
+                <w:t xml:space="preserve">Jonathan Nicolas Dumazert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenolé Corre</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+                <w:t xml:space="preserve">Guillaume H. V. Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Méchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 828, pp.181 - 190. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nima.2016.05.054⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 819, pp.25 - 32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2016.02.083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01615195v1</w:t>
+                <w:t xml:space="preserve">hal-01394240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compensated bismuth-loaded plastic scintillators for neutron detection using low-energy pseudo-spectroscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+                <w:t xml:space="preserve">Gadolinium-loaded Plastic Scintillators for Thermal Neutron Detection using Compensation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Nicolas Dumazert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Hamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérick Carrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume H. V. Bertrand</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurence Méchin</w:t>
+                <w:t xml:space="preserve">Fabien Sguerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 819, pp.25 - 32. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 63 (3), pp.1551 - 1564. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nima.2016.02.083⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TNS.2016.2535278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01394240v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01615216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of thermal conductance of La0.7Sr0.3MnO3 thin films deposited on SrTiO3 and MgO substrates</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enhanced electrical and magnetic properties in La0.7Sr0.3MnO3 thin films deposited on CaTiO3 buffered silicon substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Fur</w:t>
+                <w:t xml:space="preserve">Carlo Adamo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Méchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Langlois</w:t>
+                <w:t xml:space="preserve">T. Theeg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Katz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvana Mercone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2014.11.119⟩</w:t>
+              <w:t xml:space="preserve">APL Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3 (6), 11 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4915486⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01108530v1</w:t>
+                <w:t xml:space="preserve">hal-04188632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced electrical and magnetic properties in La0.7Sr0.3MnO3 thin films deposited on CaTiO3 buffered silicon substrates</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">T. Theeg</w:t>
+                <w:t xml:space="preserve">A robust hypothesis test for the sensitive detection of constant speed radiation moving sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Dumazert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Katz</w:t>
+                <w:t xml:space="preserve">Vladimir Kondrasovs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvana Mercone</w:t>
+                <w:t xml:space="preserve">Karim Boudergui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Moline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APL Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4915486⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 795, pp.335-342. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2015.06.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04188632v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01194701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A robust hypothesis test for the sensitive detection of constant speed radiation moving sources</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yoann Moline</w:t>
+                <w:t xml:space="preserve">Enhanced electrical and magnetic properties in La0.7Sr0.3MnO3 thin films deposited on CaTiO3 buffered silicon substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Adamo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Méchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Theeg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Katz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvana Mercone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nima.2015.06.016⟩</w:t>
+              <w:t xml:space="preserve">APL Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4915486⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01194701v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01194577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced electrical and magnetic properties in La0.7Sr0.3MnO3 thin films deposited on CaTiO3 buffered silicon substrates</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvana Mercone</w:t>
+                <w:t xml:space="preserve">Measurement of thermal conductance of La0.7Sr0.3MnO3 thin films deposited on SrTiO3 and MgO substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Aryan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Fur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APL Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4915486⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 326, pp.204 - 210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2014.11.119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01194577v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01108530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment on &amp;quot;A case study on the scaling of 1/f noise: La23Sr13MnO3 thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Barone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pagano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4923,51 +4923,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Méchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, pp.115,116101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5053,51 +5053,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Méchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semiconductor Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 29 (9), pp.095010</w:t>
@@ -5504,277 +5504,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01194536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of magnetic anisotropy on the spin configurations of patterned La0:7Sr0:3MnO3 elements</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">H.S. Körner</w:t>
+                <w:t xml:space="preserve">Experimental evidence of correlation between 1/f noise level and metal-to-insulator transition temperature in epitaxial La0.7Sr0.3MnO3 thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Méchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheng Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Perna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Fur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 25, pp.176004</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 46, pp.202001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00977697v1</w:t>
+                <w:t xml:space="preserve">hal-00977721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental evidence of correlation between 1/f noise level and metal-to-insulator transition temperature in epitaxial La0.7Sr0.3MnO3 thin films</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cédric Fur</w:t>
+                <w:t xml:space="preserve">The effect of magnetic anisotropy on the spin configurations of patterned La0:7Sr0:3MnO3 elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Wohlhüter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rhensius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.A.F. Vaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Heidler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.S. Körner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 46, pp.202001</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 25, pp.176004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00977721v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00977697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electric field sensing: What is brought by duality from flux gates?</w:t>
               </w:r>
@@ -5888,536 +5888,536 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01064152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of the magnetization in pre-patterned half-metallic La0.7Sr0.3MnO3 nanostructures</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">H.S. Körner</w:t>
+                <w:t xml:space="preserve">Direct observation of magnetization reversal and low field magnetoresistance of epitaxial La0.7Sr0.3MnO3/SrTiO3 (001) thin films at room temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalal Fadil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheng Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Saib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lebargy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 112 (11), pp.103921</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, 112, pp.013906. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4730966⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00976624v1</w:t>
+                <w:t xml:space="preserve">hal-00976072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epitaxial La0.7Sr0.3MnO3 thin films grown on SrTiO3 buffered silicon substrates by reactive molecular-beam epitaxy</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">La0.7Sr0.3MnO3 Thin Films for Magnetic and Temperature Sensors at Room Temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheng Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Lebargy</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalal Fadil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuang Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Aryan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 209 (6), pp.1090-1095</w:t>
+              <w:t xml:space="preserve">Sensors &amp; Transducers.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, p.253-265</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00976339v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00976579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct observation of magnetization reversal and low field magnetoresistance of epitaxial La0.7Sr0.3MnO3/SrTiO3 (001) thin films at room temperature</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Lebargy</w:t>
+                <w:t xml:space="preserve">Control of the magnetization in pre-patterned half-metallic La0.7Sr0.3MnO3 nanostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Heidler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rhensius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.A.F. Vaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Wohlhüter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.S. Körner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 112, pp.013906. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, 112 (11), pp.103921</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4730966⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00976072v1</w:t>
+                <w:t xml:space="preserve">hal-00976624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La0.7Sr0.3MnO3 Thin Films for Magnetic and Temperature Sensors at Room Temperature</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">Epitaxial La0.7Sr0.3MnO3 thin films grown on SrTiO3 buffered silicon substrates by reactive molecular-beam epitaxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Méchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Adamo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheng Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">B. Renault</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lebargy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors &amp; Transducers.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, p.253-265</w:t>
+              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 209 (6), pp.1090-1095</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00976579v1</w:t>
+                <w:t xml:space="preserve">hal-00976339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlation between structural properties and resistivity critical behavior in SrRuO3 thin films</w:t>
               </w:r>
@@ -6505,627 +6505,627 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00976091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetization reversal in half metallic La0.7Sr0.3MnO3 films grown onto vicinal surfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paolo Perna</w:t>
+                <w:t xml:space="preserve">Volume charge carrier number fluctuations probed by low frequency noise measurements in InN layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geeta Rani Mutta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Méchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Rodriguo</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">F.J. Teran</w:t>
+                <w:t xml:space="preserve">Javier Grandal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3560893⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 98 (25), pp.252104-1--3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3601855⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00976047v1</w:t>
+                <w:t xml:space="preserve">hal-00976041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volume charge carrier number fluctuations probed by low frequency noise measurements in InN layers</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurence Méchin</w:t>
+                <w:t xml:space="preserve">Tailoring magnetic anisotropy in epitaxial half metallic La0.7Sr0.3MnO3 thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Perna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Rodrigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Jose Teran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Javier Grandal</w:t>
+                <w:t xml:space="preserve">N. Mikuszeit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 110 (1), pp.0139196-1 -- 10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00976041v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00974869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tailoring magnetic anisotropy in epitaxial half metallic La0.7Sr0.3MnO3 thin films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paolo Perna</w:t>
+                <w:t xml:space="preserve">Control of spin configuration in half-metallic La0.7Sr0.3MnO3 nano-structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Rhensius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.A.F. Vaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Rodrigo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E. Jimenez</w:t>
+                <w:t xml:space="preserve">A. Bisig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisco Jose Teran</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">N. Mikuszeit</w:t>
+                <w:t xml:space="preserve">S. Schweitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Heidler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 110 (1), pp.0139196-1 -- 10</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 99 (6), pp.062508- 1 -- 3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00974869v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00974921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of spin configuration in half-metallic La0.7Sr0.3MnO3 nano-structures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Magnetization reversal in half metallic La0.7Sr0.3MnO3 films grown onto vicinal surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Perna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Rhensius</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C.A.F. Vaz</w:t>
+                <w:t xml:space="preserve">C. Rodriguo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Mikuszeit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bisig</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J. Heidler</w:t>
+                <w:t xml:space="preserve">F.J. Teran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 109 (7), pp.07B107- 1 -- 3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3560893⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00974921v1</w:t>
+                <w:t xml:space="preserve">hal-00976047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature dependence of magnetic properties of La0.7Sr0.3MnO3/SrTiO3 thin films on silicon substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Belmeguenai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvana Mercone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Adamo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Méchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 81</w:t>
@@ -7154,77 +7154,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging the magnetization reversal of step-induced uniaxial magnetic anisotropy in vicinal epitaxial La0.7Sr0.3MnO3 films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Perna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Méchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Saib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Camarero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7409,51 +7409,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Curie temperature for La0.7Sr0.3MnO3 thin films deposited on CeO2/YSZ-based buffered silicon substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Perna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Méchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7970,64 +7970,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase separation and disorder in half metallic ferromagnetic manganite thinfilms : a theoretical study looking forward low noise nano-devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Méchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvana Mercone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Solid State Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8313,347 +8313,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00018149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-noise La0.7Sr0.3MnO3 thermometers for uncooled bolometric applications</w:t>
+                <w:t xml:space="preserve">Resistive hystersis effects in perovskite oxide-based heterostructure junctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fan Yang</w:t>
+                <w:t xml:space="preserve">M. P. Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Méchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bruno Guillet</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Prellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Maglione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 99, pp.3</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 89 (20), pp.202906. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2388145⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00018145v1</w:t>
+                <w:t xml:space="preserve">hal-00108179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of ferroelectric layers on the magnetocapacitance properties of superlattices oxide multiferroics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M.P. Singh</w:t>
+                <w:t xml:space="preserve">Low-noise La0.7Sr0.3MnO3 thermometers for uncooled bolometric applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fan Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Méchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernard Raveau</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Guillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 88, pp.2</w:t>
+              <w:t xml:space="preserve">, 2006, 99, pp.3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00018127v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00018145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resistive hystersis effects in perovskite oxide-based heterostructure junctions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. P. Singh</w:t>
+                <w:t xml:space="preserve">Effect of ferroelectric layers on the magnetocapacitance properties of superlattices oxide multiferroics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.P. Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Méchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mario Maglione</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Raveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 89 (20), pp.202906. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 88, pp.2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2388145⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00108179v1</w:t>
+                <w:t xml:space="preserve">hal-00018127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hall Sensor Response to an Inhomogeneous Magnetic Field</w:t>
               </w:r>
@@ -9519,794 +9519,785 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">jpa-00253126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (117)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (118)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoscale structural and chemical studies of the modifications induced by swift heavy ion irradiation in SrTiO3 at grazing incidence</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Advances towards the optimization of La2/3Sr1/3MnO3-based low-noise anisotropic magnetoresistive sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Guillous</w:t>
+                <w:t xml:space="preserve">Tagi Tagiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Rial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Guilherme Enger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raul Solis Leon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">REI22 (22nd International Conference in Radiation Effects on Insulators)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">SPIE Photonics 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05396889v1</w:t>
+                <w:t xml:space="preserve">hal-05603713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progress status in low frequency noise AMR LSMO sensors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alexander Petrov</w:t>
+                <w:t xml:space="preserve">Nanoscale structural and chemical studies of the modifications induced by swift heavy ion irradiation in SrTiO3 at grazing incidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad S Jamal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Pierron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tagi Tagiyev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Blond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Guillous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICNF 2025 (International conference on Noise and Fluctuations)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Taormina, Italy</w:t>
+              <w:t xml:space="preserve">REI22 (22nd International Conference in Radiation Effects on Insulators)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05396902v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05396889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interface engineering for integration of VO2 on silicon for thermotronics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurence Méchin</w:t>
+                <w:t xml:space="preserve">Progress status in low frequency noise AMR LSMO sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raul Solis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Guilherme Enger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandeep Kumar Chaluvadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Polewczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Petrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">C'NANO 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre national de Compétences en Nanosciences du CNRS, Mar 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">ICNF 2025 (International conference on Noise and Fluctuations)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Taormina, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05043603v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05396902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High sensitive magnetic sensors based on anisotropic magnetoresistive effect in epitaxial La2/3Sr1/3MnO3 thin films</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Flament</w:t>
+                <w:t xml:space="preserve">Interface engineering for integration of VO2 on silicon for thermotronics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swayam Sahoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bugnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Cañero Infante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Pierron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bruno Guillet</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Méchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iWOE-30 (International Workshop on Oxide Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Darmstadt, Germany</w:t>
+              <w:t xml:space="preserve">C'NANO 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre national de Compétences en Nanosciences du CNRS, Mar 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04792213v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05043603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pulsed laser deposited epitaxial La2/3Sr1/3MnO3 thin films for sensing applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Méchin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Growth of epitaxial thin films and multilayers by pulsed laser deposition, with real-time and in-situ monitoring of the process and post-deposition analyses)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, NFFA-DI Online Workshop, Jul 2024, Evenement en distanciel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04792211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-wafer RF high-power measurement with an LSMO load at 40 GHz</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Gunther</w:t>
+                <w:t xml:space="preserve">High sensitive magnetic sensors based on anisotropic magnetoresistive effect in epitaxial La2/3Sr1/3MnO3 thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Guilherme Enger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Flament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Pierron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lebargy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 48th International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">iWOE-30 (International Workshop on Oxide Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Darmstadt, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04277896v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04792213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sub-nT detectivity in anisotropic magnetoresistances based on La2/3Sr1/3MnO3 thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Guiherme Enger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10351,3364 +10342,3373 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIM2023 (4th edition of the International Conference IEEE Advances in Magnetics)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, Moena, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04108070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary results on uncooled LSMO THz bolometers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On-wafer RF high-power measurement with an LSMO load at 40 GHz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Quinten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Quinten</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Laurence Méchin</w:t>
+                <w:t xml:space="preserve">Jean-Francois Lampin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Okada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Pierron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gunther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées nationales GDR NanoTeraMIR (Nanodispositifs pour THz et le MIR)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2023 48th International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Montreal, Canada. pp.1-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz57677.2023.10299045⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04402456v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04277896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suspended oxide-based resistive bolometers on silicon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Correlation between I-V and noise measurements to probe transport mechanism of the LSMO/Nb:STO heterostructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Blond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fallou Gning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Mcheick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Pierron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Méchin</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bruno Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">School on oxide M/NEMS and membranes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, evenement en distanciel, Italy</w:t>
+              <w:t xml:space="preserve">QUOROM-10 Virtual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, https://quoromvirtualconference.wordpress.com/quorom-10/, Apr 2023, Evenement en distanciel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04792207v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04792208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation between I-V and noise measurements to probe transport mechanism of the LSMO/Nb:STO heterostructure</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ali Mcheick</w:t>
+                <w:t xml:space="preserve">Effect of size and Sr content on the detectivity of anisotropic magnetoresistive sensors patterned in La(1-x)SrxMnO3 thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raul Solis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arturo Vera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Guilherme Enger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Pierron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurence Méchin</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QUOROM-10 Virtual Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, https://quoromvirtualconference.wordpress.com/quorom-10/, Apr 2023, Evenement en distanciel, France</w:t>
+              <w:t xml:space="preserve">JEMS 2023 (Joint European Magnetic Symposia)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04792208v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04792191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of size and Sr content on the detectivity of anisotropic magnetoresistive sensors patterned in La(1-x)SrxMnO3 thin films</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Luiz Guilherme Enger</w:t>
+                <w:t xml:space="preserve">Preliminary results on uncooled LSMO THz bolometers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Quinten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Lechaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Pierron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Guillet</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Gunther</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Méchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEMS 2023 (Joint European Magnetic Symposia)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">Journées nationales GDR NanoTeraMIR (Nanodispositifs pour THz et le MIR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR NanoTeraMIR, May 2023, Dunkerque (59140), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04792191v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04402456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epitaxial La2/3Sr1/3MnO3 thin films on vicinal SrTiO3 substrates for sensitive anisotropic magnetoresistive sensors operated at room temperature</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Imtiaz-Noor Bhatti</w:t>
+                <w:t xml:space="preserve">Suspended oxide-based resistive bolometers on silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Méchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanuza Marques Do Nascimento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuang Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Pierron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COST OPERA WG2 workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Bucarest, Romania</w:t>
+              <w:t xml:space="preserve">School on oxide M/NEMS and membranes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, evenement en distanciel, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04792206v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04792207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal information processing using phase change materials</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurence Méchin</w:t>
+                <w:t xml:space="preserve">Epitaxial La2/3Sr1/3MnO3 thin films on vicinal SrTiO3 substrates for sensitive anisotropic magnetoresistive sensors operated at room temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Guilherme Enger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raul Solis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Flament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imtiaz-Noor Bhatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMRS 2023 Fall Meeting, symposium T</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Materials Research Society, Sep 2023, Warsaw (Poland), Poland</w:t>
+              <w:t xml:space="preserve">COST OPERA WG2 workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Bucarest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04216385v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04792206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progress in process development of La0.7Sr0.3MnO3 thin films for uncooled THz bolometers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yoann Lechaux</w:t>
+                <w:t xml:space="preserve">Thermal information processing using phase change materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swayam Sahoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lamirand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Infante Ingrid C.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Pierron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chantal Gunther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Méchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 48th International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EMRS 2023 Fall Meeting, symposium T</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Materials Research Society, Sep 2023, Warsaw (Poland), Poland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz57677.2023.10299059⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04277933v1</w:t>
+                <w:t xml:space="preserve">hal-04216385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VO2 stabilization on Si for memristor in neuromorphic computing applications</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Progress in process development of La0.7Sr0.3MnO3 thin films for uncooled THz bolometers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Lamirand</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Bugnet</w:t>
+                <w:t xml:space="preserve">Thomas Quinten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Lechaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Pierron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Gunther</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Méchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMRS 2023 Fall Meeting, Symposium A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2023 48th International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Montreal, Canada. pp.1-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz57677.2023.10299059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04216378v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04277933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropic magnetoresistance based on La2/3Sr1/3MnO3 thin films: ways of improvement</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bruno Guillet</w:t>
+                <w:t xml:space="preserve">VO2 stabilization on Si for memristor in neuromorphic computing applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swayam Sahoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lamirand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Infante Ingrid C.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bugnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Pierron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Oxyfun, Journées nationales 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Guéthary, France</w:t>
+              <w:t xml:space="preserve">EMRS 2023 Fall Meeting, Symposium A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Materials Research Society, Sep 2023, Warsaw (Poland), Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03843381v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04216378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of VO2 on Silicon for thermotronic applications</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Victor Pierron</w:t>
+                <w:t xml:space="preserve">Anisotropic magnetoresistance based on La2/3Sr1/3MnO3 thin films: ways of improvement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Guiherme Enger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Flament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Mechin</w:t>
+                <w:t xml:space="preserve">Imtiaz Noor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMC 2022 (Journées de la matière condensée), Société française de physique (SFP),</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société française de physique (SFP), Aug 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">GDR Oxyfun, Journées nationales 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Guéthary, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03849064v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03843381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impedance measurements in La&amp;lt;sub&amp;gt;0.7&amp;lt;/sub&amp;gt;Sr &amp;lt;sub&amp;gt;0.3&amp;lt;/sub&amp;gt;MnO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; thin films for uncooled THz bolometers</w:t>
+                <w:t xml:space="preserve">Integration of VO2 on Silicon for thermotronic applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Quinten</w:t>
+                <w:t xml:space="preserve">Swayam Sahoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Lechaux</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">C. Gunther</w:t>
+                <w:t xml:space="preserve">Alexandre Juneau-Fecteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lamirand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Pierron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Mechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 47th International Conference on Infrared, Millimeter and Terahertz Waves (IRMMW-THz)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JMC 2022 (Journées de la matière condensée), Société française de physique (SFP),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société française de physique (SFP), Aug 2022, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03794713v1</w:t>
+                <w:t xml:space="preserve">hal-03849064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Substrate induced magnetic anisotropy in La2/3Sr1/3MnO3 thin films</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Giorgio Rossi</w:t>
+                <w:t xml:space="preserve">Impedance measurements in La&amp;lt;sub&amp;gt;0.7&amp;lt;/sub&amp;gt;Sr &amp;lt;sub&amp;gt;0.3&amp;lt;/sub&amp;gt;MnO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; thin films for uncooled THz bolometers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Quinten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Lechaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Pierron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Lampin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gunther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Oxyfun, Journées nationales 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2022 47th International Conference on Infrared, Millimeter and Terahertz Waves (IRMMW-THz)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Delft, Netherlands. pp.1-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz50927.2022.9896104⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03849058v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03794713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interface engineering for vanadium dioxide (VO2) integration on silicon</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurence Méchin</w:t>
+                <w:t xml:space="preserve">Substrate induced magnetic anisotropy in La2/3Sr1/3MnO3 thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandeep-Kumar Chaluvadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piu Rajak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Knez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pasquale Orgiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Materials Research Society(E-MRS) 2022 fall meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Materials Research Society, Sep 2022, Warsaw, Poland</w:t>
+              <w:t xml:space="preserve">GDR Oxyfun, Journées nationales 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Guéthary, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03792911v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03849058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanotechnology-based neural interfaces for spinal cord reconnection</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Arturo Vera</w:t>
+                <w:t xml:space="preserve">Interface engineering for vanadium dioxide (VO2) integration on silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swayam Sahoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Juneau-Fecteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lamirand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Pierron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Méchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th World Biomaterials Congress WBC 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, ONLINE - Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">European Materials Research Society(E-MRS) 2022 fall meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Materials Research Society, Sep 2022, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03431659v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03792911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra-low magnetic field AMR magnetometers study based on LSMO for biomedical applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nanotechnology-based neural interfaces for spinal cord reconnection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Teresa Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.L. Rodilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivo Calaresu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Guilherme Enger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arturo Vera</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Lucas Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEMS (Joint European Magnetic Symposia)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, ONLINE - Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">11th World Biomaterials Congress WBC 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, ONLINE - Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03431625v1</w:t>
+                <w:t xml:space="preserve">hal-03431659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suspended La2/3Sr1/3MnO3bridges on silicon substrates for high-performance uncooled infrared bolometers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Victor Pierron</w:t>
+                <w:t xml:space="preserve">Ultra-low magnetic field AMR magnetometers study based on LSMO for biomedical applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arturo Vera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isidoro Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruben R Guerrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Guilherme Enger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iWOE27 (27th edition of the International Workshop on Oxide Electronics)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Gênes, Italy</w:t>
+              <w:t xml:space="preserve">JEMS (Joint European Magnetic Symposia)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, ONLINE - Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03431707v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03431625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Persistent Photocarrier Accumulation and Depletion in LaAlO3 /SrTiO3 Quantum Wells</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Suspended La2/3Sr1/3MnO3bridges on silicon substrates for high-performance uncooled infrared bolometers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Albert Minj</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanuza Marques Do Nascimento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuang Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laryssa Carvalho de Araujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Pierron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APS March Meeting, Symposium "Complex Oxides and Heterostructures"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, ONLINE, United States</w:t>
+              <w:t xml:space="preserve">iWOE27 (27th edition of the International Workshop on Oxide Electronics)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Gênes, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03431676v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03431707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards epitaxial Pb(Zr0.52Ti0.48)O3/La2/3Sr1/3MnO3/SrTiO3 based resonant MEMS on Si</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Carolina Adamo</w:t>
+                <w:t xml:space="preserve">Persistent Photocarrier Accumulation and Depletion in LaAlO3 /SrTiO3 Quantum Wells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Lechaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blai C Casals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Minj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMC 17 (17èmes journées de la matière condensée), Minicolloque 17: Oxydes Fonctionnels : des matériaux aux dispositifs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, ONLINE - Rennes, France. pp.1</w:t>
+              <w:t xml:space="preserve">APS March Meeting, Symposium "Complex Oxides and Heterostructures"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, ONLINE, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03431691v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03431676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic detection of neural activity in spinal cord slices</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J Hernandez</w:t>
+                <w:t xml:space="preserve">Towards epitaxial Pb(Zr0.52Ti0.48)O3/La2/3Sr1/3MnO3/SrTiO3 based resonant MEMS on Si</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laryssa Carvalho de Araujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J J Manguele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Vilquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhe Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Adamo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEMS (Joint European Magnetic Symposia)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, ONLINE - Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">JMC 17 (17èmes journées de la matière condensée), Minicolloque 17: Oxydes Fonctionnels : des matériaux aux dispositifs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, ONLINE - Rennes, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03431614v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03431691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Persistent Photocarrier Accumulation and Depletion in LaAlO3/SrTiO3 Quantum Wells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Albert Minj</w:t>
+                <w:t xml:space="preserve">Magnetic detection of neural activity in spinal cord slices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isidoro Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arturo Vera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivo Calaresu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruben R Guerrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QUOROM3 (Quantum Oxide Research Online Meeting)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2021, ONLINE, France</w:t>
+              <w:t xml:space="preserve">JEMS (Joint European Magnetic Symposia)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, ONLINE - Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03431673v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03431614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of epitaxial PZT thin films for La2/3Sr1/3MnO3 based MEMs devices on SrTiO3/Si</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Carolina Adamo</w:t>
+                <w:t xml:space="preserve">Persistent Photocarrier Accumulation and Depletion in LaAlO3/SrTiO3 Quantum Wells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Lechaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blai C Casals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Minj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DTIP’2021 (23rd edition of the Symposium on Design, Test, Integration &amp; Packaging of MEMS and MOEMS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">QUOROM3 (Quantum Oxide Research Online Meeting)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, ONLINE, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03431593v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03431673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards La2/3Sr1/3MnO3/SrTiO3/Si resonant MEMS with an epitaxial AlN actuation layer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId378" w:history="1">
+                <w:t xml:space="preserve">Use of epitaxial PZT thin films for La2/3Sr1/3MnO3 based MEMs devices on SrTiO3/Si</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laryssa Carvalho de Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J J Manguele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Vilquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhe Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Adamo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emrs Fall meeting, Symposium L: Integration of advanced materials on silicon: from classical to neuromorphic and quantum applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DTIP’2021 (23rd edition of the Symposium on Design, Test, Integration &amp; Packaging of MEMS and MOEMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, ONLINE - Lyon, France. pp.01-05, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DTIP54218.2021.9568662⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03431697v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03431593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eﬀect of deposition temperature on La2/3Sr1/3MnO3 magnetic field sensor performance</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marc Lam Chok Sing</w:t>
+                <w:t xml:space="preserve">Towards La2/3Sr1/3MnO3/SrTiO3/Si resonant MEMS with an epitaxial AlN actuation layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laryssa Carvalho de Araujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Vilquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Pierron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Domengès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhe Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEMS2020 (Joint European Magnetism Symposia)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">Emrs Fall meeting, Symposium L: Integration of advanced materials on silicon: from classical to neuromorphic and quantum applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, ONLINE - Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03070768v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03431697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Persistent Photocarrier Accumulation and Depletion in LaAlO3/SrTiO3 Quantum Wells</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Blai C Casals</w:t>
+                <w:t xml:space="preserve">Eﬀect of deposition temperature on La2/3Sr1/3MnO3 magnetic field sensor performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Guiherme Enger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Flament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imtiaz Noor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Albert Minj</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lam Chok Sing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMD2020GEFES (2020 Joint Conference of the Condensed Matter Divisions of EPS (CMD) and RSEF (GEFES))</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2020, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">JEMS2020 (Joint European Magnetism Symposia)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03070763v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03070768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defect states in LaAlO3/SrTiO3 heterostructure using Deep-level Transient Fourier Spectroscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Persistent Photocarrier Accumulation and Depletion in LaAlO3/SrTiO3 Quantum Wells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Lechaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurence Méchin</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blai C Casals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Minj</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gervasi C Herranz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CMD2020GEFES (2020 Joint Conference of the Condensed Matter Divisions of EPS (CMD) and RSEF (GEFES))</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2020, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03070754v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03070763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of uncooled ultra low-NEP LSMO bolometers at 3.39 µm and in the MWIR and LWIR bands</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vanuza M Nascimento</w:t>
+                <w:t xml:space="preserve">Defect states in LaAlO3/SrTiO3 heterostructure using Deep-level Transient Fourier Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Lechaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Méchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Carolina Adamo</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Minj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gervasi C Herranz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IRMM-THz 2019 (44th International Conference on Infrared, Millimeter, and Terahertz Waves)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">CMD2020GEFES (2020 Joint Conference of the Condensed Matter Divisions of EPS (CMD) and RSEF (GEFES))</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02382784v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03070754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of thin film La2/3Sr1/3MnO3 magnetic field sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Guiherme Enger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13753,2720 +13753,2711 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR Meeticc, Journées thématiques « Magnétisme »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02521923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bolomètres IR non refroidis à base de LSMO</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vanuza Marques Do Nascimento</w:t>
+                <w:t xml:space="preserve">Characterization of uncooled ultra low-NEP LSMO bolometers at 3.39 µm and in the MWIR and LWIR bands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanuza M Nascimento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Méchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Pierron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Starecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Adamo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNRDM - Journées Nationales du Réseau Doctoral en Micro-nanoélectronique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">IRMM-THz 2019 (44th International Conference on Infrared, Millimeter, and Terahertz Waves)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02534909v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02382784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-frequency noise considerations for sensors based on manganites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bolomètres IR non refroidis à base de LSMO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanuza Marques Do Nascimento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Méchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Guillet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICNF 2019 (25th International Conference on Noise and Fluctuations)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JNRDM - Journées Nationales du Réseau Doctoral en Micro-nanoélectronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02336146v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02534909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of uncooled La0.67Sr0.33MnO3 bolometers in the MWIR and LWIR bands</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean Blaise Brubach</w:t>
+                <w:t xml:space="preserve">Low-frequency noise considerations for sensors based on manganites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Flament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuang Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Aryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Oxyfun, Journée thématique “Couches minces d’oxydes fonctionnels et applications »</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICNF 2019 (25th International Conference on Noise and Fluctuations)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Neuchatel, Switzerland. pp.326-329, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5075/epfl-ICLAB-ICNF-269309⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02521941v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02336146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of uncooled IR LSMO bolometers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId395" w:history="1">
+                <w:t xml:space="preserve">Characterization of uncooled La0.67Sr0.33MnO3 bolometers in the MWIR and LWIR bands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanuza M Nascimento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Méchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Carolina Adamo</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Pierron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Starecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Blaise Brubach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SUPERFOX (SuperFOx Conference on Superconductivity and Functional Oxides)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Salerno, Italy</w:t>
+              <w:t xml:space="preserve">GDR Oxyfun, Journée thématique “Couches minces d’oxydes fonctionnels et applications »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02523185v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02521941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AMR sensors made of La0.67Sr0.33MnO3 epitaxial thin films for neuronal activity measurement</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marc Lam Chok Sing</w:t>
+                <w:t xml:space="preserve">Development of uncooled IR LSMO bolometers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanuza M Nascimento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuang Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Eduardo Bgn Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Méchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Adamo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEMS (The Joint European Magnetic Symposia)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Mayence, Germany</w:t>
+              <w:t xml:space="preserve">SUPERFOX (SuperFOx Conference on Superconductivity and Functional Oxides)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Salerno, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02523187v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02523185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic sensors based on LSMO thin films</w:t>
+                <w:t xml:space="preserve">AMR sensors made of La0.67Sr0.33MnO3 epitaxial thin films for neuronal activity measurement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Frantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lam Chok Sing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SUPERFOX (SuperFOx Conference on Superconductivity and Functional Oxides)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Salerno, Italy</w:t>
+              <w:t xml:space="preserve">JEMS (The Joint European Magnetic Symposia)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Mayence, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02523183v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02523187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AMR sensors made of La0.67Sr0.33MnO3 epitaxial thin films</w:t>
+                <w:t xml:space="preserve">Magnetic sensors based on LSMO thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Frantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandeep-Kumar Chaluvadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Guillet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Lam Chok Sing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Oxyfun, Journées nationales 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Piriac, France</w:t>
+              <w:t xml:space="preserve">SUPERFOX (SuperFOx Conference on Superconductivity and Functional Oxides)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Salerno, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01924101v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02523183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical and Electrical Characterizations of Uncooled Bolometers Based on LSMO Thin Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vanuza M Nascimento</w:t>
+                <w:t xml:space="preserve">AMR sensors made of La0.67Sr0.33MnO3 epitaxial thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mario E B G N Silva</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Laurence Méchin</w:t>
+                <w:t xml:space="preserve">Francisco Frantz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Flament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lam Chok Sing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurosensors 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GDR Oxyfun, Journées nationales 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Piriac, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/proceedings1040634⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01615527v1</w:t>
+                <w:t xml:space="preserve">hal-01924101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disentangling low field Anisotropic Magnetoresistance in La0.7Sr0.3MnO3 Films</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thickness and angular dependent magnetic anisotropy of La 0.67 Sr 0.33 MnO 3 thin films by Vectorial Magneto Optical Kerr Magnetometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruben Guerrero</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Flament</w:t>
+                <w:t xml:space="preserve">S K Chaluvadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Perna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Ajejas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Camarero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Pautrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COST TO-BE Spring meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th Joint European Magnetic Symposia (JEMS2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Glasgow, United Kingdom. pp.12021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/903/1/012021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01641411v1</w:t>
+                <w:t xml:space="preserve">hal-01631199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thickness and angular dependent magnetic anisotropy of La 0.67 Sr 0.33 MnO 3 thin films by Vectorial Magneto Optical Kerr Magnetometry</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Magnetic Sensors Based on AMR Effect in LSMO Thin Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Flament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lam Chok Sing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Méchin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Joint European Magnetic Symposia (JEMS2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Glasgow, United Kingdom. pp.12021, </w:t>
+              <w:t xml:space="preserve">Eurosensors 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Paris, France. pp.635 - 6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/903/1/012021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/proceedings1040635⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01631199v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01615532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic Sensors Based on AMR Effect in LSMO Thin Films</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Flament</w:t>
+                <w:t xml:space="preserve">Low Frequency Noise in In-Situ SiN Passivated InAlGaN/GaN HEMTs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Rzin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Méchin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piero Gamarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Lacam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurosensors 2017</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICNF 2017 (24th International Conference on Noise and Fluctuations)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Vilnius, Lithuania</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01615532v1</w:t>
+                <w:t xml:space="preserve">hal-02523201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low Frequency Noise in In-Situ SiN Passivated InAlGaN/GaN HEMTs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thickness and angular dependent magnetic anisotropy studies of bi-axially strained La0.7Sr0.3MnO3 thin films on LSAT (001) by Magneto-Optical Kerr Magnetometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandeep-Kumar Chaluvadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehdi Rzin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Piero Gamarra</w:t>
+                <w:t xml:space="preserve">Paolo Perna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Ajejas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Vinai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Lacam</w:t>
+                <w:t xml:space="preserve">Alexander Yu Petrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICNF 2017 (24th International Conference on Noise and Fluctuations)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Vilnius, Lithuania</w:t>
+              <w:t xml:space="preserve">COST TO-BE Fall meeting </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Riga, Latvia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02523201v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01641228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thickness and angular dependent magnetic anisotropy studies of bi-axially strained La0.7Sr0.3MnO3 thin films on LSAT (001) by Magneto-Optical Kerr Magnetometry</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Giovanni Vinai</w:t>
+                <w:t xml:space="preserve">Optical and Electrical Characterizations of Uncooled Bolometers Based on LSMO Thin Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanuza M Nascimento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Yu Petrov</w:t>
+                <w:t xml:space="preserve">Mario E B G N Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuang Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leandro Manera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Méchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COST TO-BE Fall meeting </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Eurosensors 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Paris, France. pp.634 - 634, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/proceedings1040634⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01641228v1</w:t>
+                <w:t xml:space="preserve">hal-01615527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncooled phonon noise limited La0.7Sr0.3MnO3 suspended bolometers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Darrell G. Schlom</w:t>
+                <w:t xml:space="preserve">Disentangling low field Anisotropic Magnetoresistance in La0.7Sr0.3MnO3 Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Ajejas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Maccariello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruben Guerrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Méchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41st International Conference on Infrared, Millimeter, and Terahertz waves IRMMW-THz</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">COST TO-BE Spring meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Luxembourg, Luxembourg</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz.2016.7758405⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01615510v1</w:t>
+                <w:t xml:space="preserve">hal-01641411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gadolinium and terbium-covered bismuth-loaded plastic scintillators for thermal neutron detection</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anisotropic magnetoresistance in vicinal La0.7Sr0.3MnO3 thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Méchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Flament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Perna</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information System on Occupational Exposure (ISOE 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Technical Centre of Brussels, Jun 2016, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">COST TO-BE Spring meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Warwick, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01641690v1</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01641786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compensated gadolinium-loaded plastic scintillators for thermal neutron detection and counting</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Hamel</w:t>
+                <w:t xml:space="preserve">Intégration des oxydes fonctionnels sur silicium : le cas des bolomètres à base de couches minces La0.7Sr0.3MnO3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Méchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuang Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Aryan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanuza M Nascimento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 4th International Conference on Advancements in Nuclear Instrumentation Measurement Methods and their Applications (ANIMMA)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GDR Oxyfun</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Autrans, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01823371v1</w:t>
+                <w:t xml:space="preserve">hal-01641860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropic magnetoresistance in vicinal La0.7Sr0.3MnO3 thin films</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Compensated gadolinium-loaded plastic scintillators for thermal neutron detection and counting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Dumazert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume H. V. Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystèle Dehé-Pittance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Hamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COST TO-BE Spring meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2015 4th International Conference on Advancements in Nuclear Instrumentation Measurement Methods and their Applications (ANIMMA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Lisbon, Portugal. pp.7465523, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ANIMMA.2015.7465523⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01641786v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01823371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration des oxydes fonctionnels sur silicium : le cas des bolomètres à base de couches minces La0.7Sr0.3MnO3</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gadolinium and terbium-covered bismuth-loaded plastic scintillators for thermal neutron detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Nicolas Dumazert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Hamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Méchin</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Vanuza M Nascimento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Oxyfun</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Autrans, France</w:t>
+              <w:t xml:space="preserve">Information System on Occupational Exposure (ISOE 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Technical Centre of Brussels, Jun 2016, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01641860v1</w:t>
+                <w:t xml:space="preserve">hal-01641690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gadolinium and terbium-covered bismuth-loaded plastic scintillators for thermal neutron detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Nicolas Dumazert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Méchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium on Radiation Measurements and Applications (SORMA WEST 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Berkeley, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01641746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hypothesis tests for the detection of constant speed radiation moving sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Nicolas Dumazert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Kondrasovs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Boudergui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sannié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 4th International Conference on Advancements in Nuclear Instrumentation Measurement Methods and their Applications (ANIMMA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Lisbon, Portugal. pp.7465524, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ANIMMA.2015.7465524⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01823366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to get phonon noise limited uncooled bolometers?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Liu</w:t>
+                <w:t xml:space="preserve">Uncooled phonon noise limited La0.7Sr0.3MnO3 suspended bolometers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuang Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Aryan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Adamo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Wu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">C. Adamo</w:t>
+                <w:t xml:space="preserve">Darrell G. Schlom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICNF 2015 International Conference on Noise and Fluctuations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Xian, China. pp.1-4, </w:t>
+              <w:t xml:space="preserve">41st International Conference on Infrared, Millimeter, and Terahertz waves IRMMW-THz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Copenhagen, Denmark. </w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICNF.2015.7288584⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz.2016.7758405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02523225v1</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01615510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical characterization of uncooled bolometers based on La0.7Sr0.3MnO3 thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanuza M Nascimento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16474,51 +16465,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuang Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Aryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darrell G. Schlom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXI Iberchip Workshop – IWS’2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2015, Montevideo, Uruguay</w:t>
@@ -16547,51 +16538,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning positive and negative low-field anisotropic magnetoresistance in half-metallic epitaxial La0.7Sr0.3MnO3 thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Perna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ajejas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16797,64 +16788,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Substrate induced strain effects in La0.7Sr0.3MnO3 thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandeep-Kumar Chaluvadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Perna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ajejas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17069,77 +17060,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuang Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanuza M Nascimento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Adamo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darrell G. Schlom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMRS Spring meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Lille, France</w:t>
@@ -17207,64 +17198,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuang Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Aryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanuza M Nascimento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Eduardo Bgn Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR Oxyfun Workshop du GDR OXYFUN, Oxydes Conducteurs Transparents et X-Chromes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Poitiers, France</w:t>
@@ -17293,51 +17284,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning positive and negative low-field anisotropic magnetoresistance in half-metallic epitaxial La0.7Sr0.3MnO3 thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Perna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ajejas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17412,3730 +17403,3739 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01196147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MOKE Microscopy and low field domain magneteroresistance of patterned La0.7Sr0.3MnO3 thin films</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bruno Guillet</w:t>
+                <w:t xml:space="preserve">How to get phonon noise limited uncooled bolometers?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Mechin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Adamo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMSA 2014 (10th European Conference on Magnetic Sensors and Actuators)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICNF 2015 International Conference on Noise and Fluctuations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Xian, China. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICNF.2015.7288584⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01078629v1</w:t>
+                <w:t xml:space="preserve">hal-02523225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncooled La0.7Sr0.3MnO3 suspended bolometers at optimal operating conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MOKE Microscopy and low field domain magneteroresistance of patterned La0.7Sr0.3MnO3 thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Flament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalal Fadil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Perna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Guillet</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">C. Adamo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS 2014 Fall Meeting (Symposium Q : Terahertz and infrared optoelectronics: from materials to devices)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Varsovie, Poland</w:t>
+              <w:t xml:space="preserve">EMSA 2014 (10th European Conference on Magnetic Sensors and Actuators)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01194774v1</w:t>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01078629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low noise La0.7Sr0.3MnO3 thin films for uncooled sensitive sensors</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Uncooled La0.7Sr0.3MnO3 suspended bolometers at optimal operating conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Aryan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Marques Do Nascimento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Adamo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TO-BE 2014 Fall meeting (Towards Oxide-Based Electronics: science, sample growth and applications of transition metal oxides)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Rome, Italy</w:t>
+              <w:t xml:space="preserve">E-MRS 2014 Fall Meeting (Symposium Q : Terahertz and infrared optoelectronics: from materials to devices)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01195552v1</w:t>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01194774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of operating temperature and bias current as linked parameters for the optimization of uncooled suspended La0.7Sr0.3MnO3 bolometers on silicon substrates</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Adamo</w:t>
+                <w:t xml:space="preserve">Ion tracks formation threshold and structural changes in Simple and Complex Borosilicate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.A. Mir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Peuget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Toulemonde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bouffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SuperFOx conference (Workshop on Superconductivity and Functional Oxides)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Rome, Italy</w:t>
+              <w:t xml:space="preserve">19th International Conference on Ion Beam Modification of Materials (IBMM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Louvin, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01195554v1</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01194763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low field magnetoresistance at room temperature in La0.7Sr0.3MnO3 thin films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tailoring magnetic anisotropy in half-metallic epitaxial La0.7Sr0.3MnO3 thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Perna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Maccariello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Méchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Paolo Perna</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Camarero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Pereda-Miranda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SuperFOx conference (Workshop on Superconductivity and Functional Oxides)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Rome, Italy</w:t>
+              <w:t xml:space="preserve">E-MRS 2014 Fall Meeting (Symposium V : Functional perovskite systems)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01195584v1</w:t>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01194869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ion tracks formation threshold and structural changes in Simple and Complex Borosilicate</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Low noise La0.7Sr0.3MnO3 thin films for uncooled sensitive sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Méchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Flament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Conference on Ion Beam Modification of Materials (IBMM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Louvin, Belgium</w:t>
+              <w:t xml:space="preserve">TO-BE 2014 Fall meeting (Towards Oxide-Based Electronics: science, sample growth and applications of transition metal oxides)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01194763v1</w:t>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tailoring magnetic anisotropy in half-metallic epitaxial La0.7Sr0.3MnO3 thin films</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis of operating temperature and bias current as linked parameters for the optimization of uncooled suspended La0.7Sr0.3MnO3 bolometers on silicon substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Méchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuang Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Aryan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Adamo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS 2014 Fall Meeting (Symposium V : Functional perovskite systems)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Varsovie, Poland</w:t>
+              <w:t xml:space="preserve">SuperFOx conference (Workshop on Superconductivity and Functional Oxides)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01194869v1</w:t>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self heating effects in La0.7Sr0.3MnO3 suspended bridges :How to use them to reach theoretical limits for uncooled bolometers</w:t>
+                <w:t xml:space="preserve">Low field magnetoresistance at room temperature in La0.7Sr0.3MnO3 thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Méchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Flament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Perna</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWOE21 conference (21st International Workshop on Oxide Electronics)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, New York, United States</w:t>
+              <w:t xml:space="preserve">SuperFOx conference (Workshop on Superconductivity and Functional Oxides)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01195596v1</w:t>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low field magnetoresistance and magnetization reversal in vicinal La0.7Sr0.3MnO3 thin films at room temperature</w:t>
+                <w:t xml:space="preserve">Self heating effects in La0.7Sr0.3MnO3 suspended bridges :How to use them to reach theoretical limits for uncooled bolometers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Méchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Julio Camarero</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuang Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Marquez Do Nascimento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Adamo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IWOE21 conference (21st International Workshop on Oxide Electronics)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01195590v1</w:t>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La0.7Sr0.3MnO3 as an alternative material for uncooled bolometers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cédric Fur</w:t>
+                <w:t xml:space="preserve">Low field magnetoresistance and magnetization reversal in vicinal La0.7Sr0.3MnO3 thin films at room temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Méchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Flament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Perna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Maccariello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Camarero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41st Freiburg Infrared Colloquium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2013, freiburg, Germany</w:t>
+              <w:t xml:space="preserve">IWOE21 conference (21st International Workshop on Oxide Electronics)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00979462v1</w:t>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface or volume conduction in InN thin films?</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Correlation of 1/f noise with DC electrical properties in La0.7Sr0.3MnO3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheng Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Méchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Adamo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.G. Schlom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INCF 2013 (20th International Conference on Noise and Fluctuations)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00979516v1</w:t>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00979752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La0.7Sr0.3MnO3 suspended microbridges for uncooled bolometers made using reactive ion etching of the silicon substrates</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cédric Fur</w:t>
+                <w:t xml:space="preserve">PZT thin films capacitors : a way to sense Electric field ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Robbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Abiyoki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lebargy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Jorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Méchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MNE2012 (38th International Micro &amp; Nano Engineering Conference)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Toulouse, France. pp.101-104</w:t>
+              <w:t xml:space="preserve">MAMA-Trend: "Trends, challenges and emergent new phenomena in multi-functional materials"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, sorrento, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00977471v1</w:t>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00979463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging current induced magnetic domain wall motion in La0.7Sr0.3MnO3 nanowires by XMCD-PEEM</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurence Méchin</w:t>
+                <w:t xml:space="preserve">La0.7Sr0.3MnO3 as an alternative material for uncooled bolometers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuang Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Aryan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Adamo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Fur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MMM 2013 (The 12th Joint MMM/Intermag Conference)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Chicago, United States</w:t>
+              <w:t xml:space="preserve">41st Freiburg Infrared Colloquium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, freiburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00979458v1</w:t>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00979462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation of 1/f noise with DC electrical properties in La0.7Sr0.3MnO3</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Surface or volume conduction in InN thin films?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geeta Rani Mutta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Faye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Méchin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D.G. Schlom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INCF 2013 (20th International Conference on Noise and Fluctuations)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00979752v1</w:t>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00979516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PZT thin films capacitors : a way to sense Electric field ?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurence Méchin</w:t>
+                <w:t xml:space="preserve">La0.7Sr0.3MnO3 suspended microbridges for uncooled bolometers made using reactive ion etching of the silicon substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuang Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Aryan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Adamo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Fur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MAMA-Trend: "Trends, challenges and emergent new phenomena in multi-functional materials"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, sorrento, Italy</w:t>
+              <w:t xml:space="preserve">MNE2012 (38th International Micro &amp; Nano Engineering Conference)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Toulouse, France. pp.101-104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00979463v1</w:t>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00977471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometry dependent magnetization reversal observed by Kerr microscopy at 295K in patterned La0.7Sr0.3MnO3 thin film deposited on a vicinal SrTiO3 substrate</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Maccariello</w:t>
+                <w:t xml:space="preserve">Imaging current induced magnetic domain wall motion in La0.7Sr0.3MnO3 nanowires by XMCD-PEEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Foerster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.A.F. Vaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisa Pena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Finizio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Méchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Donostia International Conference on Nanoscaled Magnetism and Applications (DICNMA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, San Sebastian, Italy</w:t>
+              <w:t xml:space="preserve">MMM 2013 (The 12th Joint MMM/Intermag Conference)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00979760v1</w:t>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00979458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piezoelectric thin films on silicon for sensor application</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Geometry dependent magnetization reversal observed by Kerr microscopy at 295K in patterned La0.7Sr0.3MnO3 thin film deposited on a vicinal SrTiO3 substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Flament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalal Fadil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Perna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Maccariello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MAMA-Trend: "Trends, challenges and emergent new phenomena in multi-functional materials"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, sorrento, Italy</w:t>
+              <w:t xml:space="preserve">Donostia International Conference on Nanoscaled Magnetism and Applications (DICNMA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, San Sebastian, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00979511v1</w:t>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00979760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PAMBE grown InN layers electrical conduction by low frequency noise technique</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Tomaso Brazzini</w:t>
+                <w:t xml:space="preserve">Piezoelectric thin films on silicon for sensor application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Jorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Colder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Robbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Galdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Méchin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICDS 27 (27th International Conference on Defects in Semiconductors 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Bologna, Italy</w:t>
+              <w:t xml:space="preserve">MAMA-Trend: "Trends, challenges and emergent new phenomena in multi-functional materials"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, sorrento, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00979757v1</w:t>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00979511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LSMO on Si substrates: an alternative material for uncooled bolometers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cédric Fur</w:t>
+                <w:t xml:space="preserve">PAMBE grown InN layers electrical conduction by low frequency noise technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geeta Rani Mutta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Faye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomaso Brazzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Méchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Infrared technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, munich, Germany</w:t>
+              <w:t xml:space="preserve">ICDS 27 (27th International Conference on Defects in Semiconductors 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Bologna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00979451v1</w:t>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00979757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical Characterisation of La0.7Sr0.3MnO3 Thin Film Based Uncooled Bolometers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Aryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SENSORDEVICES 2012 (The third International Conference on Sensor Device Technologies and Applications)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, rome, Italy. p.61-65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00976640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Free standing La0.7Sr0.3MnO3/SrTiO3 heterostructures on silicon substrates for uncooled bolometers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">LSMO on Si substrates: an alternative material for uncooled bolometers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuang Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Aryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Carlo Adamo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Cédric Fur</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WOE (19th Workshop on Oxide Electronics (WOE19), Palace't Loo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, apeldoorn, Netherlands</w:t>
+              <w:t xml:space="preserve">Workshop on Infrared technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00979448v1</w:t>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00979451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruit en 1/f dans des couches minces de Nitrure d'Indium</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Faye</w:t>
+                <w:t xml:space="preserve">Free standing La0.7Sr0.3MnO3/SrTiO3 heterostructures on silicon substrates for uncooled bolometers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuang Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Aryan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Fur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMC13 (13èmes Journées de la Matière Condensée)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Montpellier, France</w:t>
+              <w:t xml:space="preserve">WOE (19th Workshop on Oxide Electronics (WOE19), Palace't Loo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, apeldoorn, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00979305v1</w:t>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00979448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epitaxial PZT thin films on YSZ-buffered Si (001) substrates for piezoelectric MEMS or NEMS applications</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alice Galdi</w:t>
+                <w:t xml:space="preserve">Bruit en 1/f dans des couches minces de Nitrure d'Indium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geeta Rani Mutta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Faye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Méchin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS 2012 Spring Meeting, Symposium M: More than Moore: Novel materials approaches for functionalized Silicon based Microelectronics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JMC13 (13èmes Journées de la Matière Condensée)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Montpellier, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00813970v1</w:t>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00979305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rare earth doped Zinc oxide thin films for optoelectronic applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Davesnne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Labbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Workshop on nano Transparent Conductive Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00712577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rare earth doped Zinc oxide thin films for white LED</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Epitaxial PZT thin films on YSZ-buffered Si (001) substrates for piezoelectric MEMS or NEMS applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Jorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Colder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Galdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Méchin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème colloque nationale ZnO</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">E-MRS 2012 Spring Meeting, Symposium M: More than Moore: Novel materials approaches for functionalized Silicon based Microelectronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Strasbourg, France. pp.012012, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1757-899X/41/1/012012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00712571v1</w:t>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00813970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermally isolated La0.7Sr0.3MnO3 suspended bridges on silicon substrate for uncooled bolometers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cédric Fur</w:t>
+                <w:t xml:space="preserve">Rare earth doped Zinc oxide thin films for white LED</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Davesnne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Ziani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SuperFOx 2012 (First conference on Superconductivity and Functional Oxides)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, como, Italy</w:t>
+              <w:t xml:space="preserve">3ème colloque nationale ZnO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00979298v1</w:t>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00712571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La0.7Sr0.3MnO3 thin films on SrTiO3 and CaTiO3 buffered Si substrates: structural, static, and dynamic magnetic properties</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
+                <w:t xml:space="preserve">Thermally isolated La0.7Sr0.3MnO3 suspended bridges on silicon substrate for uncooled bolometers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuang Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Aryan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Adamo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId504" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurence Méchin</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Fur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NANO2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, France. pp.5669</w:t>
+              <w:t xml:space="preserve">SuperFOx 2012 (First conference on Superconductivity and Functional Oxides)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, como, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00977036v1</w:t>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00979298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of charge carrier number fluctuations in InN thin films?</w:t>
+                <w:t xml:space="preserve">Evidence of charge carrier number fluctuations by low frequency noise measurements in MBE grown Indium Nitride layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geeta Rani Mutta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Méchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId506" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Javier Grandal</w:t>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Sanchez-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICNF 2011 (21th International Conference on Noise and Fluctuations)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, toronto, Canada. pp.487-489</w:t>
+              <w:t xml:space="preserve">E-MRS 2011 Spring meeting (Symposium H: Indium nitride and related alloys)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00977388v1</w:t>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00979292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potentialities of La0.7Sr0.3MnO3 thin films for magnetic and temperature sensors at room temperature</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. Renault</w:t>
+                <w:t xml:space="preserve">Evidence of charge carrier number fluctuations in InN thin films?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geeta Rani Mutta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Méchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arantxa Vivalta-Clemente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Grandal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SENSORDEVICES 2011 (The Second International Conference on Sensor Device Technologies and Applications)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, nice, France. pp. 63-68</w:t>
+              <w:t xml:space="preserve">ICNF 2011 (21th International Conference on Noise and Fluctuations)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, toronto, Canada. pp.487-489</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00977383v1</w:t>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00977388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of charge carrier number fluctuations by low frequency noise measurements in MBE grown Indium Nitride layers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M.A. Sanchez-Garcia</w:t>
+                <w:t xml:space="preserve">Potentialities of La0.7Sr0.3MnO3 thin films for magnetic and temperature sensors at room temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheng Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalal Fadil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuang Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Aryan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS 2011 Spring meeting (Symposium H: Indium nitride and related alloys)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, nice, France</w:t>
+              <w:t xml:space="preserve">SENSORDEVICES 2011 (The Second International Conference on Sensor Device Technologies and Applications)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, nice, France. pp. 63-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00979292v1</w:t>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00977383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of oxygen pressure on the epitaxial BaTiO3 thin films deposited on SrTiO3 substrates and YSZ-based buffered Si-substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Colder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -21177,2902 +21177,3027 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS 2011 Spring meeting (Symposium D: Synthesis, processing and characterization of nanoscale multi functional oxide films)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00979269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic domain configuration of La0.7Sr0.3MnO3 patterned elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Vaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Rhensius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Bisig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Kläui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Heyderman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Physical Society, APS March Meeting 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Dallas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00979260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-ponts La0,7Sr0,3MnO3 suspendus sur silicium pour des applications en bolométrie non refroidie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuang Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Adamo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheng Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR Multiferroique &amp; MICO (réunion scientifique thématique multiferroïque)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, gif sur yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00979265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncooled suspended bolometers based on La0.7Sr0.3MnO3 thin films</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Shuang Liu</w:t>
+                <w:t xml:space="preserve">La0.7Sr0.3MnO3 thin films on SrTiO3 and CaTiO3 buffered Si substrates: structural, static, and dynamic magnetic properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Belmeguenai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvana Mercone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Fur</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
+                <w:t xml:space="preserve">Carlo Adamo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Méchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infrared, Millimeter and THz Waves Conference (IRMMW-THz 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, rome, Italy</w:t>
+              <w:t xml:space="preserve">NANO2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, France. pp.5669</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00979019v1</w:t>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00977036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uniaxial magnetic anisotropy induced by vicinal surfaces in half metallic La0.7Sr0.3MnO3 thin films</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julio Camarero</w:t>
+                <w:t xml:space="preserve">Uncooled suspended bolometers based on La0.7Sr0.3MnO3 thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuang Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Fur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheng Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Boston, United States. pp.1198-E01-04</w:t>
+              <w:t xml:space="preserve">Infrared, Millimeter and THz Waves Conference (IRMMW-THz 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00976876v1</w:t>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00979019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Substrate-induced magnetic anisotropy in La0.7Sr0.3MnO3 epitaxial thin films grown onto (110) and (1 8) SrTiO3 substrates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
+                <w:t xml:space="preserve">Uniaxial magnetic anisotropy induced by vicinal surfaces in half metallic La0.7Sr0.3MnO3 thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Perna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId522" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ernesto Jimenez</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId520" w:history="1">
+                <w:t xml:space="preserve">E. Jiménez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. J. Teran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Méchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Camarero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEMS 2010 (Joint European Magnetic Symposia)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Kracovie, Poland. pp.303 012058</w:t>
+              <w:t xml:space="preserve">MRS Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Boston, United States. pp.1198-E01-04</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00976989v1</w:t>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00976876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Films minces de La0.7Sr0.3MnO3 /SrTiO3 déposés sur substrat de silicium : Etude des propriétés magnétiques statiques et dynamiques</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurence Méchin</w:t>
+                <w:t xml:space="preserve">Substrate-induced magnetic anisotropy in La0.7Sr0.3MnO3 epitaxial thin films grown onto (110) and (1 8) SrTiO3 substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Perna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rodrigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ernesto Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Mikuszeit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. J. Teran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Louis Néel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, albé, France</w:t>
+              <w:t xml:space="preserve">JEMS 2010 (Joint European Magnetic Symposia)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Kracovie, Poland. pp.303 012058</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00979013v1</w:t>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00976989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low frequency noise measurements in InN films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
+                <w:t xml:space="preserve">Films minces de La0.7Sr0.3MnO3 /SrTiO3 déposés sur substrat de silicium : Etude des propriétés magnétiques statiques et dynamiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Belmeguenai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvana Mercone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Adamo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Méchin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Grandal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMRS 09, Symposium H "InN material and alloys", 14-18 septembre 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, varsovie, Poland</w:t>
+              <w:t xml:space="preserve">Colloque Louis Néel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, albé, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00974856v1</w:t>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00979013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bolometric applications at room temperature</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La0.7Sr0.3MnO3 thin films for uncooled bolometers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId530" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuang Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Fur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheng Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Seminar on Electrical Metrology - VIII Semetro</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Paraiba, Brazil</w:t>
+              <w:t xml:space="preserve">EMRS 09, Symposium D "IR and THz electronics: from materials to devices"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00974725v1</w:t>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00978982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetization reversal and magnetoresistance in vicinal La0.7Sr0.3MnO3 thin films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Magnetization reversal in vicinal La0.7Sr0.3MnO3 thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalal Fadil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Méchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Perna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dalal Fadil</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mohammed Saib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMRS 09, Symposium H "Synthesis, Processing and Characterization of Nanoscale Multifunctional Oxide Films II", Strasbourg, 8-11 juin 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, strasbourg, France</w:t>
+              <w:t xml:space="preserve">1st National Congress on Functional Oxides for Electronics (FoxE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, sorrento, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00974982v1</w:t>
+                <w:t xml:space="preserve">hal-00978966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La0.7Sr0.3MnO3 thin films for uncooled bolometers</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Magnetization reversal in vicinal La0.7Sr0.3MnO3 thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalal Fadil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Méchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Perna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Saib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMRS 09, Symposium D "IR and THz electronics: from materials to devices", 14-18 septembre 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, France</w:t>
+              <w:t xml:space="preserve">1st National Congress on Functional Oxides for Electronics (FoxE), March 25th-27th, 2009, Masse Lubrense, Sorrento, Italy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, sorrento, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00974972v1</w:t>
+                <w:t xml:space="preserve">hal-00976027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bolometric applications at room temperature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chantal Gunther</w:t>
+                <w:t xml:space="preserve">Temperature dependence of 1/f noise in LSMO nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId530" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Méchin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Autier-Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Seminar on Electrical Metrology - VIII Semetro</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Paraiba, Brazil</w:t>
+              <w:t xml:space="preserve">INCF 2009 (20th International Conference on Noise and Fluctuations), 14-19 juin 2009, Pisa, Italie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Pisa, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02961818v1</w:t>
+                <w:t xml:space="preserve">hal-00974976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La0.7Sr0.3MnO3 thin films for uncooled bolometers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">1/f noise in La0.7Sr0.3MnO3 thin films : effect of the patterned geometry and of the substrate at 300 K</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheng Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Méchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Flament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMRS 09, Symposium D "IR and THz electronics: from materials to devices"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, varsovie, Poland</w:t>
+              <w:t xml:space="preserve">WOE 16, 16th International Workshop on Oxide Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, tarragona, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId534" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00978982v1</w:t>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00974789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetization reversal in vicinal La0.7Sr0.3MnO3 thin films</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId227" w:history="1">
+                <w:t xml:space="preserve">Magnetoresistance and magnetization reversal imaging in vicinal La0.7Sr0.3MnO3 thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalal Fadil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Méchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Perna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Flament</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st National Congress on Functional Oxides for Electronics (FoxE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, sorrento, Italy</w:t>
+              <w:t xml:space="preserve">WOE 16, 16th International Workshop on Oxide Electronics, Tarragona</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, tarragona, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00978966v1</w:t>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00974847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetization reversal in vicinal La0.7Sr0.3MnO3 thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Perna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuang Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Fur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st National Congress on Functional Oxides for Electronics (FoxE), March 25th-27th, 2009, Masse Lubrense, Sorrento, Italy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, sorrento, Italy</w:t>
+              <w:t xml:space="preserve">1st National Congress on Functional Oxides for Electronics (FoxE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, sorrento, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00976027v1</w:t>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00978970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature dependence of 1/f noise in LSMO nanowires</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Magnetization reversal and magnetoresistance in vicinal La0.7Sr0.3MnO3 thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalal Fadil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Méchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Perna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Saib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Autier-Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INCF 2009 (20th International Conference on Noise and Fluctuations), 14-19 juin 2009, Pisa, Italie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Pisa, Italy</w:t>
+              <w:t xml:space="preserve">EMRS 09, Symposium H "Synthesis, Processing and Characterization of Nanoscale Multifunctional Oxide Films II"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00974976v1</w:t>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00978976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetoresistance and magnetization reversal imaging in vicinal La0.7Sr0.3MnO3 thin films</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
+                <w:t xml:space="preserve">LSMO based thermometers and bolometers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Perna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuang Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Fur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WOE 16, 16th International Workshop on Oxide Electronics, Tarragona</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, tarragona, Italy</w:t>
+              <w:t xml:space="preserve">1st National Congress on Functional Oxides for Electronics(FoxE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, sorrento, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00974847v1</w:t>
+                <w:t xml:space="preserve">hal-00994866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1/f noise in La0.7Sr0.3MnO3 thin films : effect of the patterned geometry and of the substrate at 300 K</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">A systematic study of the impact of geometry on the low frequency noise in patterned La0.7Sr0.3MnO3 thin films at 300 K</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheng Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Méchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WOE 16, 16th International Workshop on Oxide Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, tarragona, Italy</w:t>
+              <w:t xml:space="preserve">AIP Conference Proceedings,20th International Conference on Noise and Fluctuations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Pisa, Italy. p.125-128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00974789v1</w:t>
+                <w:t xml:space="preserve">hal-00974727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetization reversal in vicinal La0.7Sr0.3MnO3 thin films</w:t>
+                <w:t xml:space="preserve">La0.7Sr0.3MnO3 thin films for uncooled bolometers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuang Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Fur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheng Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cédric Fur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st National Congress on Functional Oxides for Electronics (FoxE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, sorrento, Italy</w:t>
+              <w:t xml:space="preserve">EMRS 09, Symposium D "IR and THz electronics: from materials to devices", 14-18 septembre 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00978970v1</w:t>
+                <w:t xml:space="preserve">hal-00974972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetization reversal and magnetoresistance in vicinal La0.7Sr0.3MnO3 thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalal Fadil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Méchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Perna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dalal Fadil</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mohammed Saib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMRS 09, Symposium H "Synthesis, Processing and Characterization of Nanoscale Multifunctional Oxide Films II"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, strasbourg, France</w:t>
+              <w:t xml:space="preserve">EMRS 09, Symposium H "Synthesis, Processing and Characterization of Nanoscale Multifunctional Oxide Films II", Strasbourg, 8-11 juin 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00978976v1</w:t>
+                <w:t xml:space="preserve">hal-00974982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LSMO based thermometers and bolometers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bolometric applications at room temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Gunther</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiény Jean-Paterne Kouadio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Méchin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st National Congress on Functional Oxides for Electronics(FoxE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, sorrento, Italy</w:t>
+              <w:t xml:space="preserve">8th International Seminar on Electrical Metrology - VIII Semetro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Paraiba, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00994866v1</w:t>
+                <w:t xml:space="preserve">hal-00974725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A systematic study of the impact of geometry on the low frequency noise in patterned La0.7Sr0.3MnO3 thin films at 300 K</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sheng Wu</w:t>
+                <w:t xml:space="preserve">Low frequency noise measurements in InN films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Méchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arantxa Vilalta-Clemente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Grandal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIP Conference Proceedings,20th International Conference on Noise and Fluctuations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Pisa, Italy. p.125-128</w:t>
+              <w:t xml:space="preserve">EMRS 09, Symposium H "InN material and alloys", 14-18 septembre 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId545" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00974727v1</w:t>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00974856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisations de films ultra minces NBN pour des applications HEB THZ</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bolometric applications at room temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Gunther</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ö. Arthursson</w:t>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiény Jean-Paterne Kouadio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Méchin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4èmes Journées dispositifs supraconducteurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">8th International Seminar on Electrical Metrology - VIII Semetro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Paraiba, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId546" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00198521v1</w:t>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02961818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Caractérisations de films ultra minces NBN pour des applications HEB THZ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ö. Arthursson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Méchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Chauvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ruterana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4èmes Journées dispositifs supraconducteurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Palaiseau, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00198521v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Low Frequency Noise Measurements in La 0.7 Sr 0.3 MnO 3 Thin Films on (100) SrTiO 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Méchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mercone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. M. Routoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Conference on Noise and Fluctuations (ICNF 2005)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Salamanque, Spain. pp.143-146, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.2036718⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04171961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -24082,418 +24207,418 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation de la sensibilité de capteurs AMR La1-xSrxMnO3 sur substrat vicinal SrTiO3 par intégration de concentrateurs de flux magnétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tagi Tagiyev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Pierron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Béa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Baraduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Louis Néel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Vogüé, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05396895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Room temperature detectivity of anisotropic magnetoresistive sensors patterned in La2/3Sr1/3MnO3 and in Cr4Te5 thin films</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Flament</w:t>
+                <w:t xml:space="preserve">Low noise LSMO/Nb:STO Schottky barrier heterostructure combining bolometric and photon sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Blond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fallou Gning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Pierron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Méchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Guillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Louis Néel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Vogüé, France</w:t>
+              <w:t xml:space="preserve">E-MRS Spring 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId558" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05396897v1</w:t>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05126687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low noise LSMO/Nb:STO Schottky barrier heterostructure combining bolometric and photon sensing</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Victor Pierron</w:t>
+                <w:t xml:space="preserve">Room temperature detectivity of anisotropic magnetoresistive sensors patterned in La2/3Sr1/3MnO3 and in Cr4Te5 thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tagi Tagiyev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandeep Kumar Chaluvadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pasquale Orgiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Méchin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Guillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS Spring 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Colloque Louis Néel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Vogüé, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId559" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05126687v1</w:t>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05396897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing the sensitivity of anisotropic magnetoresistance sensors based on LSMO thin films using magnetic flux concentrators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tagi Tagiyev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -24522,100 +24647,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Esm 2024 (2024 European School on Magnetism)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, York, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04792212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pulsed laser deposition of La2/3Sr1/3MnO3 thin films: first experiments using a Nd-YAG laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Pierron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaia Tarsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24647,87 +24772,87 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epitaxie des oxydes et des semiconducteurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Fréjus, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04792209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical characterization of Freestanding La2/3Sr1/3MnO3/CaTiO3/SrTiO3/Silicon microbridges for resonant bolometers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaia Tarsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Pierron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24735,249 +24860,249 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Marre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NMC 2024 (Nano Mechanical Cantilever Workshop)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04792210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resonant La2/3Sr1/3MnO3 suspended microbridges: mechanical characterisation, integration of the piezoelectric layer and application as bolometers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaia Tarsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Manca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Pierron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Magagnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Vilquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">iWOE-30 (International Workshop on Oxide Electronics)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Darmstadt, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04792215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation électrique de diodes Schottky à base d'oxydes LSMO/Nb:STO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fallou Gning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25018,587 +25143,587 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nano, Micro et Optoélectronique 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Monptellier, France. 1, pp.hal-04792216, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05024958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disentangling The Magnetoresistance Contributions Of Perovskites Thin Films</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId570" w:history="1">
+                <w:t xml:space="preserve">Study Of Magnetoresistive Behaviour Of LSMO Thin Films Towards Optimise AMR Biosensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Garcia Manuz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raul Solis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Manuel Diez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G De Anara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Fernandez Cunado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JEMS 2023 (Joint European Magnetic Symposia)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId569" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04792204v1</w:t>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04792203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study Of Magnetoresistive Behaviour Of LSMO Thin Films Towards Optimise AMR Biosensors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId570" w:history="1">
+                <w:t xml:space="preserve">Disentangling The Magnetoresistance Contributions Of Perovskites Thin Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Garcia Manuz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Manuel Diez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raul Solis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId571" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G De Anara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Fernandez Cunado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JEMS 2023 (Joint European Magnetic Symposia)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId574" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04792203v1</w:t>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04792204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suspended LSMO structures for resonant MEMS bolometers application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaia Tarsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Pierron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Marre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Pellegrino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Manca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISOE (International School of Oxide Electronics),</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Cargese, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04792205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local Control of Strain in La0.7Sr0.3MnO3 Thin Films – Application to MEMS</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sandeep-Kumar Chaluvadi</w:t>
+                <w:t xml:space="preserve">AMR effect in patterned La2/3Sr1/3MnO3 thin films on SrTiO3 vicinal substrates at body temperature (310K)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Guiherme Enger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lam Chok Sing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISOE 2019 (International School of Oxide Electronics)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Cargese, France</w:t>
+              <w:t xml:space="preserve">GDR Oxyfun, Journée thématique “Couches minces d’oxydes fonctionnels et applications »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId577" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02522271v1</w:t>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02522172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sub-nT AMR sensors based on low noise La0.7Sr0.3MnO3 thin films for neuronal activity measurement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Guiherme Enger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25627,603 +25752,603 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lam Chok Sing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESM 2019 (European School on Magnetism - Experimental techniques)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Brno, Czech Republic</w:t>
+              <w:t xml:space="preserve">Magnetic frontiers - Magnetic Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId578" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02522256v1</w:t>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02523176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AMR effect in patterned La2/3Sr1/3MnO3 thin films on SrTiO3 vicinal substrates at body temperature (310K)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Rousseau</w:t>
+                <w:t xml:space="preserve">Local Control of Strain in La0.7Sr0.3MnO3 Thin Films – Application to MEMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laryssa Carvalho de Araujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Pierron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanuza M Nascimento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandeep-Kumar Chaluvadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Flament</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Lam Chok Sing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR Oxyfun, Journée thématique “Couches minces d’oxydes fonctionnels et applications »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId579" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02522172v1</w:t>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02522094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sub-nT AMR sensors based on low noise La0.7Sr0.3MnO3 thin films for neuronal activity measurement</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Flament</w:t>
+                <w:t xml:space="preserve">Deep-Level Transient Fourier Spectroscopy (DLTFS) for the characterization of defect states in functional oxide-based devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Lechaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Lam Chok Sing</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Minj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gervasi C Herranz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetic frontiers - Magnetic Sensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">GDR Oxyfun, Journée thématique “Couches minces d’oxydes fonctionnels et applications »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId580" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02523176v1</w:t>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02522206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local Control of Strain in La0.7Sr0.3MnO3 Thin Films – Application to MEMS</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sandeep-Kumar Chaluvadi</w:t>
+                <w:t xml:space="preserve">Sub-nT AMR sensors based on low noise La0.7Sr0.3MnO3 thin films for neuronal activity measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Guiherme Enger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Flament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lam Chok Sing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Oxyfun, Journée thématique “Couches minces d’oxydes fonctionnels et applications »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Caen, France</w:t>
+              <w:t xml:space="preserve">ESM 2019 (European School on Magnetism - Experimental techniques)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Brno, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId581" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02522094v1</w:t>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02522256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep-Level Transient Fourier Spectroscopy (DLTFS) for the characterization of defect states in functional oxide-based devices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yoann Lechaux</w:t>
+                <w:t xml:space="preserve">Local Control of Strain in La0.7Sr0.3MnO3 Thin Films – Application to MEMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laryssa Carvalho de Araujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Pierron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanuza M Nascimento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandeep-Kumar Chaluvadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Guillet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gervasi C Herranz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Oxyfun, Journée thématique “Couches minces d’oxydes fonctionnels et applications »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Caen, France</w:t>
+              <w:t xml:space="preserve">ISOE 2019 (International School of Oxide Electronics)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Cargese, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId582" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02522206v1</w:t>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02522271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel route to control magnetic anisotropy in La0.67Sr0.33MnO3 thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandeep-Kumar Chaluvadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Ajejas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26268,1177 +26393,1177 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COST TO-BE SPRING MEETING 2018 - Towards oxide-based Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Sant Feliu de Guixols, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01924082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominant switchable magnetoresistance in half-metallic La0.7Sr0.3MnO3 epitaxial films at romm temperature</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurence Méchin</w:t>
+                <w:t xml:space="preserve">Magnetic anisotropy of La0.67Sr0.33MnO3 thin films on LSAT substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandeep-Kumar Chaluvadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando R Ajejas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pasquale Orgiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Vinai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COST TO-BE SPRING MEETING 2018 - Towards oxide-based Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, San feliu de Guixols, Spain</w:t>
+              <w:t xml:space="preserve">GDR Oxyfun, Journées nationales 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Piriac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId584" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01924094v1</w:t>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01924115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic anisotropy of La0.67Sr0.33MnO3 thin films on LSAT substrates</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Giovanni Vinai</w:t>
+                <w:t xml:space="preserve">Dominant switchable magnetoresistance in half-metallic La0.7Sr0.3MnO3 epitaxial films at romm temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Ajejas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Maccariello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Diez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruben Guerrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Méchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Oxyfun, Journées nationales 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Piriac, France</w:t>
+              <w:t xml:space="preserve">COST TO-BE SPRING MEETING 2018 - Towards oxide-based Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, San feliu de Guixols, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId586" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01924115v1</w:t>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01924094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoscale engineering of Large AnisotropicMagnetoresistance in La0.67Sr0.33MnO3 Films at RoomTemperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Perna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando R Ajejas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Diez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Munoz Vicente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruben Guerrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Magnetism (ICM 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01924601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropic magnetoresistance in LSMO thin films</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marc Lam Chok Sing</w:t>
+                <w:t xml:space="preserve">Engineering Large Anisotropic Magnetoresistance in La0.7Sr0.3MnO3 Films at Room Temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Ajejas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Maccariello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Gudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruben Guerrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Méchin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COST TO-BE Fall meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Riga, Latvia</w:t>
+              <w:t xml:space="preserve">Intermag Europe 2017 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId590" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01641278v1</w:t>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01641355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineering Large Anisotropic Magnetoresistance in La0.7Sr0.3MnO3 Films at Room Temperature</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In-plane magnetic anisotropy studies of bi-axially strained La0.7Sr0.3MnO3 thin films by Magneto-Optical Kerr Magnetometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandeep-Kumar Chaluvadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Perna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Ajejas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Laurence Méchin</w:t>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Camarero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intermag Europe 2017 </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">COST TO-BE Spring meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Luwembourg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId591" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01641355v1</w:t>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01641446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-plane magnetic anisotropy studies of bi-axially strained La0.7Sr0.3MnO3 thin films by Magneto-Optical Kerr Magnetometry</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Julio Camarero</w:t>
+                <w:t xml:space="preserve">Anisotropic magnetoresistance in LSMO thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lam Chok Sing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Méchin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COST TO-BE Spring meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Luwembourg, Luxembourg</w:t>
+              <w:t xml:space="preserve">COST TO-BE Fall meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Riga, Latvia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId593" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01641446v1</w:t>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01641278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of gate-drain spacing engineering on DC and noise performance of SiN in-situ passivated InAlGaN/GaN HEMTs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Rzin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Méchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezgi Dogmus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMRS Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01641574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gadolinium-loaded plastic scintillators for thermal neutron detection and counting using compensation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Substrate strain induced effects in La0.7Sr0.3MnO3 thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandeep-Kumar Chaluvadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Rioult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Jorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Méchin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CBRN (1st International Scientific Conference Chemical Biological Radiological and Nuclear - Research &amp; Innovation)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Antibes - Juan-les-Pins, France. 2015</w:t>
+              <w:t xml:space="preserve">Joint Workshop GDRi CNRS MECANO and GDR CNRS OXYFUN </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Louvain, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId596" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01195900v1</w:t>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01642004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Substrate strain induced effects in La0.7Sr0.3MnO3 thin films</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gadolinium-loaded plastic scintillators for thermal neutron detection and counting using compensation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Dumazert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume H. V. Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Hamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Kondrasovs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Workshop GDRi CNRS MECANO and GDR CNRS OXYFUN </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Louvain, Belgium</w:t>
+              <w:t xml:space="preserve">CBRN (1st International Scientific Conference Chemical Biological Radiological and Nuclear - Research &amp; Innovation)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Antibes - Juan-les-Pins, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId597" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01642004v1</w:t>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitive sensors based on La0.7Sr0.3MnO3 thin film</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Méchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -27447,84 +27572,84 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales du GDR OXYFUN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Autrans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01108541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -27534,147 +27659,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bidirectional medical devices for monitoring and stimulating neurons (EP 3 939 497 A1)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Teresa Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Camarero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolfo Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : EP 3 939 497 A1. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03843317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -27684,100 +27809,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbolomètres supraconducteurs YBCO suspendus réalisés par micro-usinage du substrat de silicium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Méchin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Micro et nanotechnologies/Microélectronique. Université de Caen, 1996. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00138157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -27787,105 +27912,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microdispositifs en couches minces d'oxydes supraconducteurs (YBa2Cu3O7-d) et manganites (La0,7Sr0,3MnO3)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Méchin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Micro et nanotechnologies/Microélectronique. Université de Caen, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00138167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId606"/>
+      <w:footerReference w:type="default" r:id="rId609"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -27953,51 +28078,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5824B12B"/>
+    <w:nsid w:val="3E29FBA0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -28101,51 +28226,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="E275E125"/>
+    <w:nsid w:val="7371633F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -28335,51 +28460,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurence-mechin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6350-1801" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-6088-2008" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.greyc.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://matepi.cnrs.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cost.eu/actions/CA20116/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cost.eu/actions/MP1308/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neuronanotech.eu/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.greyc.fr/anr-bolotera/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.byaxon-project.eu/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.greyc.fr/rin-recherche-placenano/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anr.fr/Projet-ANR-14-CE26-0022" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571812v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Jamal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Monnet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Rangama" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pierron" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Guillet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202511071" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564802v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tarsi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Manca" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pellegrino" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pierron" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernini" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5c21849" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442594v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Solis Leon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Garcia Manuz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep Kumar Chaluvadi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Polewczyk" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ae18de" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440370v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad S Jamal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tagi Tagiyev" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Blond" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guillous" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202509004" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701288v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dufour" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Duprey" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Portier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2024.160489" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761025v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swayam Prakash Sahoo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bugnet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Ca&#241;ero Infante" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence M&#233;chin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smsc.202400398" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108030v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Vera" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidoro Mart&#237;nez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Guilherme Enger" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Guerrero" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsbiomaterials.2c01147" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107995v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Enger" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Flament" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imtiaz Bhatti" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rousseau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.2c01096" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843340v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Wang" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laryssa M Carvalho de Ara&#250;jo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Orgiani" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2021.152095" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843347v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Lechaux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Chen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Minj" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florencio S&#225;nchez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gervasi Herranz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0101255" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03650503v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr Yu Petrov" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Vinai" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Braglia" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.1c06529" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03070710v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanuza Marques Do Nascimento" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuang Liu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Aryan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Adamo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/abbfca" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431579v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Flament" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imtiaz-Noor Bhatti" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lam Chok Sing" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2021.3089373" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676023v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piu Rajak" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Knez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Rossi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.1c15599" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906097v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blai C Casals" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.124.246804" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273188v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Routoure" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Wu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Barone" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2019.2890891" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03070693v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Lechaux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Minj" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Liang" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Geens" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6641/abcb19" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03028650v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Benguettat-El Mokhtari" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Roussign&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Traian Petrisor" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatih Zighem" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Kail" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.202000265" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568880v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Ajejas" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lebargy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab8e7b" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02382779v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rzin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guillet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gamarra" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lacam" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2019.2945296" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135849v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Liu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Adamo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V M Nascimento" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lebargy" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6439/ab16ac" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815522v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Amari" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Feuillet-Palma" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jouan" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cou&#235;do" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bourlet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6668/aa9881" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924008v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5020072" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560627v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Rzin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Morales" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2017.2703809" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560640v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Perna" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Maccariello" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando R Ajejas" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben R Guerrero" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201700664" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615216v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Nicolas Dumazert" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Coulon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Hamel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Carrel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Sguerra" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2016.2535278" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615195v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dumazert" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenol&#233; Corre" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Normand" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2016.05.054" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394240v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume H. V. Bertrand" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2016.02.083" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108530v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fur" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Langlois" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2014.11.119" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188632v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Adamo" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Theeg" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Katz" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvana Mercone" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4915486" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194701v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Kondrasovs" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Boudergui" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Moline" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2015.06.016" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194577v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976675v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pagano" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4868864]" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078616v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geeta Rani Mutta" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Brazzini" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977792v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Foerster" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Pena" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A.F. Vaz" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Heinen" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Finizio" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977777v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Colder" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Domeng&#232;s" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Jorel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marie" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boisserie" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4863542" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194536v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Finizio" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Foerster" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Kruger" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. Vaz" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Miyawaki" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977697v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wohlh&#252;ter" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rhensius" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Heidler" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.S. K&#246;rner" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977721v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064152v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Robbes" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Olivier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2013.6688412" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976624v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976339v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976072v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalal Fadil" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Renault" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Saib" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4730966" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976579v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976091v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Galdi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Orgiani" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maritato" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976047v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rodriguo" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jimenez" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mikuszeit" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Teran" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3560893" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976041v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Grandal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3601855" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974869v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Rodrigo" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Jose Teran" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974921v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Rhensius" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bisig" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schweitzer" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974720v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Belmeguenai" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976055v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Camarero" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974758v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Villegier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouat" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cavalier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Setzu" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Espiau de Lamaestre" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2009.2019243" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438161v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chauvat" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ruterana" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Simon" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00372235v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;. Arthursson" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-N. Metzner" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02887918v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grygiel" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pautrat" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Sheets" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Prellier" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mercey" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/20/47/472205" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00222020v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00222009v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211900v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03545101v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Prellier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Singh" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Raveau" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssc.2007.03.030" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8VBXK1XS-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018149v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Raveau" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018145v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Yang" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018127v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108179v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. Singh" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Maglione" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2388145" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013579v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cordier" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gunther" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bloyet" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002720v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Huot" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pichon" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Rhun" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-2048/17/5/014" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-QDPQH1ZV-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002865v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume R. K. Huot" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783656v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Passily" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Fromager" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gunther" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Eimer" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143007v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Warsito" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/77.919737" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001866v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.S. Jelila" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Maneval" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ladan" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chibane" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marie de Ficquelmont" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00253126v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Villegier" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boucher" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghis" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Levis" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1994631" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C20A50EBC02FABCFB82B16042406AA37B2542778/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05396889v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Guillous" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05396902v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Solis" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Petrov" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043603v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swayam Sahoo" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04792213v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04792211v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277896v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Quinten" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Lampin" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Okada" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz57677.2023.10299045" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108070v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Guiherme Enger" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402456v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Quinten" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04792207v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04792208v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fallou Gning" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mcheick" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04792191v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04792206v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216385v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lamirand" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Infante Ingrid C." TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277933v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz57677.2023.10299059" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216378v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843381v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imtiaz Noor" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849064v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Juneau-Fecteau" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lamirand" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mechin" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794713v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lechaux" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz50927.2022.9896104" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849058v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep-Kumar Chaluvadi" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792911v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431659v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Gonzalez" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.L. Rodilla" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Calaresu" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431625v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidoro Martinez" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Perez" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431707v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laryssa Carvalho de Araujo" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431676v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431691v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J J Manguele" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Vilquin" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431614v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Hernandez" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431673v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431593v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP54218.2021.9568662" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431697v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Domeng&#232;s" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03070768v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03070763v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03070754v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gervasi C Herranz" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382784v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanuza M Nascimento" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Starecki" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521923v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534909v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02336146v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5075/epfl-ICLAB-ICNF-269309" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521941v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Blaise Brubach" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523185v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Eduardo Bgn Silva" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523187v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Frantz" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523183v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924101v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615527v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario E B G N Silva" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Manera" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings1040634" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01641411v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Guerrero" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631199v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S K Chaluvadi" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Perna" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ajejas" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Camarero" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pautrat" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/903/1/012021" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615532v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings1040635" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523201v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero Gamarra" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lacam" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01641228v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Yu Petrov" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615510v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darrell G. Schlom" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2016.7758405" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01641690v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hamel" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01823371v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryst&#232;le Deh&#233;-Pittance" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANIMMA.2015.7465523" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01641786v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01641860v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01641746v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01823366v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sanni&#233;" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANIMMA.2015.7465524" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523225v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Liu" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wu" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNF.2015.7288584" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523235v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196132v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ajejas" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Maccariello" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guerrero" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196126v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Marquez Do Nascimento" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196157v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196055v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01641954v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01641906v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196147v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078629v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194774v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Marques Do Nascimento" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195552v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195554v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195584v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194763v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.A. Mir" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Peuget" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Toulemonde" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bouffard" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194869v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pereda-Miranda" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195596v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195590v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Camarero" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979462v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979516v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Faye" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977471v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979458v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979752v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.G. Schlom" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979463v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Abiyoki" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979760v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979511v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979757v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomaso Brazzini" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979451v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976640v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979448v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979305v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813970v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/41/1/012012" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712577v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Davesnne" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ziani" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cardin" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labbe" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marie" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712571v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labb&#233;" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979298v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977036v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chauveau" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977388v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arantxa Vivalta-Clemente" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977383v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979292v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Sanchez-Garcia" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979269v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979260v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Vaz" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Bisig" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Kl&#228;ui" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Heyderman" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979265v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979019v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976876v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jim&#233;nez" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. J. Teran" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976989v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rodrigo" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Jimenez" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979013v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chauveau" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974856v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arantxa Vilalta-Clemente" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grandal" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974725v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fi&#233;ny Jean-Paterne Kouadio" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974982v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974972v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02961818v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978982v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978966v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976027v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974976v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gaucher" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Autier-Laurent" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974847v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974789v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978970v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978976v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994866v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974727v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198521v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ruterana" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04171961v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Yang" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mercone" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Routoure" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Flament" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2036718" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05396895v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brun" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne B&#233;a" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Baraduc" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05396897v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126687v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04792212v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04792209v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaia Tarsi" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04792210v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Marre" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04792215v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Manca" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Magagnin" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05024958v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04792204v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Garcia Manuz" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Manuel Diez" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G De Anara" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Fernandez Cunado" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04792203v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04792205v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Pellegrino" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522271v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522256v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522172v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523176v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522094v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522206v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924082v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924094v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Diez" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924115v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924601v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Diez" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munoz Vicente" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01641278v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01641355v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Gudin" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01641446v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01641574v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezgi Dogmus" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195900v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01642004v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rioult" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108541v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843317v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rodriguez" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Miranda" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00138157v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00138167v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurence-mechin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6350-1801" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-6088-2008" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.greyc.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://matepi.cnrs.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cost.eu/actions/CA20116/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cost.eu/actions/MP1308/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neuronanotech.eu/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.greyc.fr/anr-bolotera/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.byaxon-project.eu/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.greyc.fr/rin-recherche-placenano/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anr.fr/Projet-ANR-14-CE26-0022" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571812v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Jamal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Monnet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Rangama" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pierron" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Guillet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202511071" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564802v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tarsi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Manca" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pellegrino" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pierron" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernini" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5c21849" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442594v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Solis Leon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Garcia Manuz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep Kumar Chaluvadi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Polewczyk" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ae18de" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440370v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad S Jamal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tagi Tagiyev" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Blond" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guillous" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202509004" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701288v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dufour" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Duprey" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Portier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2024.160489" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761025v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swayam Prakash Sahoo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bugnet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Ca&#241;ero Infante" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence M&#233;chin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smsc.202400398" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108030v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Vera" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidoro Mart&#237;nez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Guilherme Enger" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Guerrero" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsbiomaterials.2c01147" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107995v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Enger" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Flament" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imtiaz Bhatti" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rousseau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.2c01096" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843340v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Wang" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laryssa M Carvalho de Ara&#250;jo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Orgiani" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2021.152095" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843347v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Lechaux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Chen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Minj" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florencio S&#225;nchez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gervasi Herranz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0101255" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03650503v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr Yu Petrov" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Vinai" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Braglia" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.1c06529" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03070710v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanuza Marques Do Nascimento" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuang Liu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Aryan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Adamo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/abbfca" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431579v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Flament" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imtiaz-Noor Bhatti" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lam Chok Sing" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2021.3089373" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676023v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piu Rajak" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Knez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Rossi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.1c15599" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03028650v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Benguettat-El Mokhtari" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Roussign&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Traian Petrisor" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatih Zighem" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Kail" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.202000265" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906097v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blai C Casals" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.124.246804" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273188v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Routoure" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Wu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Barone" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2019.2890891" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03070693v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Lechaux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Minj" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Liang" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Geens" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6641/abcb19" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568880v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Ajejas" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lebargy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab8e7b" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02382779v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rzin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guillet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gamarra" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lacam" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2019.2945296" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135849v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Liu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Adamo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V M Nascimento" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lebargy" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6439/ab16ac" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924008v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5020072" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815522v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Amari" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Feuillet-Palma" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jouan" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cou&#235;do" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bourlet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6668/aa9881" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560640v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Perna" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Maccariello" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando R Ajejas" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben R Guerrero" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201700664" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560627v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Rzin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Morales" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2017.2703809" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615195v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dumazert" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Coulon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Carrel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenol&#233; Corre" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Normand" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2016.05.054" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394240v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Nicolas Dumazert" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume H. V. Bertrand" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2016.02.083" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615216v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Hamel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Sguerra" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2016.2535278" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188632v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Adamo" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Theeg" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Katz" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvana Mercone" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4915486" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194701v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Kondrasovs" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Boudergui" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Moline" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2015.06.016" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194577v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108530v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fur" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Langlois" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2014.11.119" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976675v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pagano" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4868864]" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078616v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geeta Rani Mutta" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Brazzini" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977792v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Foerster" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Pena" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A.F. Vaz" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Heinen" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Finizio" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977777v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Colder" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Domeng&#232;s" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Jorel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marie" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boisserie" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4863542" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194536v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Finizio" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Foerster" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Kruger" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. Vaz" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Miyawaki" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977721v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977697v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wohlh&#252;ter" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rhensius" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Heidler" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.S. K&#246;rner" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064152v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Robbes" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Olivier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2013.6688412" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976072v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalal Fadil" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Renault" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Saib" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4730966" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976579v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976624v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976339v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976091v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Galdi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Orgiani" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maritato" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976041v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Grandal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3601855" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974869v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Rodrigo" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jimenez" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Jose Teran" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mikuszeit" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974921v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Rhensius" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bisig" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schweitzer" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976047v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rodriguo" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Teran" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3560893" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974720v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Belmeguenai" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976055v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Camarero" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974758v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Villegier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouat" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cavalier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Setzu" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Espiau de Lamaestre" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2009.2019243" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438161v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chauvat" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ruterana" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Simon" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00372235v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;. Arthursson" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-N. Metzner" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02887918v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grygiel" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pautrat" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Sheets" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Prellier" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mercey" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/20/47/472205" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00222020v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00222009v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211900v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03545101v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Prellier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Singh" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Raveau" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssc.2007.03.030" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8VBXK1XS-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018149v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Raveau" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108179v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. Singh" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Maglione" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2388145" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018145v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Yang" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018127v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013579v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cordier" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gunther" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bloyet" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002720v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Huot" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pichon" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Rhun" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-2048/17/5/014" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-QDPQH1ZV-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002865v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume R. K. Huot" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783656v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Passily" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Fromager" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gunther" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Eimer" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143007v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Warsito" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/77.919737" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001866v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.S. Jelila" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Maneval" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ladan" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chibane" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marie de Ficquelmont" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00253126v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Villegier" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boucher" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghis" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Levis" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1994631" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C20A50EBC02FABCFB82B16042406AA37B2542778/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603713v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tagi Tagiev" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Rial" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brun" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05396889v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Guillous" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05396902v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Solis" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Petrov" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043603v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swayam Sahoo" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04792211v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04792213v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108070v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Guiherme Enger" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277896v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Quinten" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Lampin" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Okada" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz57677.2023.10299045" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04792208v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fallou Gning" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mcheick" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04792191v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402456v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Quinten" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04792207v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04792206v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216385v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lamirand" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Infante Ingrid C." TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277933v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz57677.2023.10299059" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216378v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843381v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imtiaz Noor" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849064v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Juneau-Fecteau" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lamirand" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mechin" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794713v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lechaux" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz50927.2022.9896104" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849058v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep-Kumar Chaluvadi" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792911v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431659v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Gonzalez" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.L. Rodilla" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Calaresu" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431625v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidoro Martinez" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Perez" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431707v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laryssa Carvalho de Araujo" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431676v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431691v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J J Manguele" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Vilquin" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431614v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Hernandez" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431673v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431593v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP54218.2021.9568662" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431697v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Domeng&#232;s" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03070768v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03070763v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03070754v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gervasi C Herranz" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521923v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382784v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanuza M Nascimento" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Starecki" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534909v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02336146v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5075/epfl-ICLAB-ICNF-269309" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521941v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Blaise Brubach" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523185v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Eduardo Bgn Silva" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523187v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Frantz" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523183v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924101v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631199v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S K Chaluvadi" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Perna" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ajejas" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Camarero" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pautrat" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/903/1/012021" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615532v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings1040635" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523201v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero Gamarra" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lacam" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01641228v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Yu Petrov" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615527v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario E B G N Silva" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Manera" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings1040634" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01641411v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Guerrero" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01641786v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01641860v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01823371v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryst&#232;le Deh&#233;-Pittance" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANIMMA.2015.7465523" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01641690v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hamel" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01641746v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01823366v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sanni&#233;" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANIMMA.2015.7465524" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615510v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darrell G. Schlom" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2016.7758405" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523235v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196132v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ajejas" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Maccariello" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guerrero" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196126v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Marquez Do Nascimento" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196157v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196055v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01641954v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01641906v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196147v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523225v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Liu" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wu" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNF.2015.7288584" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078629v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194774v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Marques Do Nascimento" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194763v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.A. Mir" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Peuget" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Toulemonde" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bouffard" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194869v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pereda-Miranda" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195552v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195554v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195584v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195596v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195590v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Camarero" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979752v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.G. Schlom" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979463v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Abiyoki" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979462v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979516v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Faye" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977471v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979458v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979760v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979511v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979757v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomaso Brazzini" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976640v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979451v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979448v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979305v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712577v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Davesnne" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ziani" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cardin" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labbe" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marie" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813970v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/41/1/012012" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712571v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labb&#233;" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979298v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979292v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Sanchez-Garcia" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977388v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arantxa Vivalta-Clemente" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977383v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979269v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979260v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Vaz" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Bisig" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Kl&#228;ui" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Heyderman" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979265v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977036v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chauveau" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979019v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976876v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jim&#233;nez" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. J. Teran" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976989v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rodrigo" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Jimenez" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979013v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chauveau" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978982v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978966v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976027v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974976v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gaucher" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Autier-Laurent" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974789v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974847v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978970v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978976v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994866v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974727v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974972v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974982v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974725v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fi&#233;ny Jean-Paterne Kouadio" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974856v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arantxa Vilalta-Clemente" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grandal" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02961818v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198521v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ruterana" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04171961v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Yang" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mercone" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Routoure" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Flament" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2036718" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05396895v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne B&#233;a" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Baraduc" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126687v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05396897v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04792212v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04792209v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaia Tarsi" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04792210v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Marre" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04792215v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Manca" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Magagnin" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05024958v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04792203v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Garcia Manuz" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Manuel Diez" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G De Anara" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Fernandez Cunado" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04792204v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04792205v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Pellegrino" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522172v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523176v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522094v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522206v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522256v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522271v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924082v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924115v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924094v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Diez" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924601v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Diez" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munoz Vicente" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01641355v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Gudin" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01641446v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01641278v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01641574v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezgi Dogmus" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01642004v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rioult" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195900v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108541v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843317v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rodriguez" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Miranda" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00138157v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00138167v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>