--- v0 (2026-03-23)
+++ v1 (2026-04-24)
@@ -268,2827 +268,2836 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Théotime de la Selle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MDPI </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Religions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (1), pp.88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rel17010088⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05390809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu de Être saint au milieu du XIIe siècle : autour de la Vita prima de Bernard de Clairvaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l’Association des Amis de «Sources Chrétiennes»</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 113, pp.15-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04708212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isaac of Stella’s Use of the Bible</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cistercian Studies Quaterly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 58.1, pp.47-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04148795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu de SC 634, Gertrude d'Helfta, Œuvres spirituelles, t. VI. Le manuscrit de Leipzig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l’Association des Amis de «Sources Chrétiennes»</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 114, pp.27-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04707521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Sources Chrétiennes depuis 20 ans à HiSoMA (2003-2023)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l’Association des Amis de «Sources Chrétiennes»</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 114, pp.14-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04706719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biblindex, Biblissima+ et Jerihna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l’Association des Amis de «Sources Chrétiennes»</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 114, pp.40-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04707973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu de SC 637, Jérôme, Contre Jovinien, livre I</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l’Association des Amis de «Sources Chrétiennes»</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 114, pp.31-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04707523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu de SC 632, Isaac de l'Etoile, Lettre sur l'âme. Lettre sur le canon de la messe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l’Association des Amis de «Sources Chrétiennes»</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 113, pp.29-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04707532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biblindex et Biblissima+</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l’Association des Amis de «Sources Chrétiennes»</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.43-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04707982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerihna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Canellis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l’Association des Amis de «Sources Chrétiennes»</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 113, pp.44-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04707992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu de SC 619-620, Guillaume de Saint-Thierry, Arnaud de Bonneval, Vie de saint Bernard. Livres I-II et Geoffroy d'Auxerre, Vie de saint Bernard. Livres III-V</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l’Association des Amis de «Sources Chrétiennes»</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 113, pp.19-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04707529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biblindex: An Index of Biblical Quotations in Early Christian Literature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Harp. A Review of Syriac and Oriental Ecumenical Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 37, pp.449-510</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04188713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu de SC 616-617, Hildegarde de Bingen, Opuscules monastiques, tomes I et II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l’Association des Amis de «Sources Chrétiennes»</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 112, pp.14-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04707535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BiblIndex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l’Association des Amis de «Sources Chrétiennes»</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 112, pp.36-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04708001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu de SC 611, Ambroise, Élie et le jeûne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l’Association des Amis de «Sources Chrétiennes»</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 111, pp.22-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04708237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BiblIndex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l’Association des Amis de «Sources Chrétiennes»</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04708126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu de SC 610, Vie de sainte Geneviève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Céline Isaïa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l’Association des Amis de «Sources Chrétiennes»</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 111, pp.19-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04708229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recension : Vetus Latina. Die Reste der altlateinischen Bibel. 6/2/ Esra I, hrsg. von Bonifatia Gesche, 4. Lieferung : Esra I 7, 3 bis Schluss, Freiburg, Herder Verlag, 2016, p. 241-356</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'études augustiniennes et patristiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02301205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu de Claire CLIVAZ, Écritures digitales. Digital Writing, digital Scriptures, DBS 4, Brill, Leiden 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carnet de Biblindex</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02190780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BiblIndex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l’Association des Amis de «Sources Chrétiennes»</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, pp.35-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04708140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Guillaume de Saint-Thierry, de Liège au Mont-Dieu : introduction</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cîteaux -Commentarii cistercienses, t. 69, fasc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cîteaux Commentarii Cistercienses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, Guillaume de Saint-Thierry, de Liège au Mont-Dieu, 69, pp.5-15. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, Guillaume de Saint-Thierry, de Liège au Mont-Dieu, 69, pp.209-245. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2143/CIT.69.1.3286727⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2143/CIT.69.1.3286715⟩</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">Cîteaux -Commentarii cistercienses, t. 69, fasc</w:t>
+                <w:t xml:space="preserve">halshs-02301160v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume de Saint-Thierry, de Liège au Mont-Dieu : introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cîteaux Commentarii Cistercienses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, Guillaume de Saint-Thierry, de Liège au Mont-Dieu, 69, pp.209-245. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, Guillaume de Saint-Thierry, de Liège au Mont-Dieu, 69, pp.5-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2143/CIT.69.1.3286715⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2143/CIT.69.1.3286727⟩</w:t>
-[...34 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">halshs-02301128v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu du Colloque &amp;quot;Guillaume de Saint-Thierry (1075-1148) : histoire, théologie, spiritualité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l’Association des Amis de «Sources Chrétiennes»</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 109, pp.29-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04708221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu de SC 593, Jérôme, Douze homélies sur des sujets divers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l’Association des Amis de «Sources Chrétiennes»</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 109, pp.9-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04708247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BiblIndex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l’Association des Amis de «Sources Chrétiennes»</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 109, pp.17-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04708148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biblindex et la Bible de Bernard de Clairvaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l’Association des Amis de «Sources Chrétiennes»</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 108, pp.21-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04708157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TEI-encoding of text reuses in the BIBLINDEX Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elysabeth Hue-Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Morlock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Data Mining and Digital Humanities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Special Issue on Computer-Aided Processing of Intertextuality in Ancient Languages, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.46298/jdmdh.3989⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01543050v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu de SC 592, Jérôme, Préfaces aux livres de la Bible</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l’Association des Amis de «Sources Chrétiennes»</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 108, pp.19-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04708251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu de SC 567, Bernard de Clairvaux, Sermons pour l'année. Tome II.1. De la Septuagésime à la Semaine Sainte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l’Association des Amis de «Sources Chrétiennes»</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 108, pp.8-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04708257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu de SC 570, Bernard de Clairvaux, Sermons pour l'année, Tome II. 2. Sermons sur le Psaume Qui Habitat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l’Association des Amis de «Sources Chrétiennes»</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 108, pp.9-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04708262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu du colloque &amp;quot;La réception du livre de Qohélet&amp;quot; (Lyon, 2013)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Histoire ecclésiastique </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 109, pp.520-521</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03106133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">International Workshop on Computer Aided Processing of Intertextuality in Ancient Languages (2-4 juin 2014, Lyon) : bilan et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Crosnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bollettino di Studi Latini</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, XLIV (II), pp.255-260</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01543341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À l'image de Dieu... homme et femme. Regards patristiques sur la différence des sexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Connaissance des Pères de l'Église</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 130, pp.31-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00848233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'avènement intermédiaire chez Bernard de Clairvaux. Une ouverture à l'eschatologie par l'expérience spirituelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Théophilyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, XVII-1, pp.173-209</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01543402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oculus simplex: discernement spirituel et progrès éthique chez saint Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cîteaux Commentarii Cistercienses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Actes du colloque « Bernard de Clairvaux et la pensée des cisterciens », Troyes, 28-30 octobre 2010, éd. Ch. Trottmann, t. 63, fasc. 1-4, pp.147-164</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01543399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La contribution de Tertullien à la réflexion théologique sur l’irrémissible : du De paenitentia au De pudicitia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'études augustiniennes et patristiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 58/2 (2), pp.185-216. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/J.REA.5.101077⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1484/J.REA.5.101077⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-01543383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard de Clairvaux au XXIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Religions &amp; Histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, G. Lobrichon (dir.), Saint Bernard de Clairvaux, HS n° 6, pp.70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01543403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perspectives éditoriales pour les auteurs carolingiens dans la collection &amp;quot;Sources chrétiennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Mabillon, revue internationale d'histoire et de littérature religieuses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 77, pp.226-230</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00136882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3098,362 +3107,362 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From reference index to text browser:ongoing developments in the BiblIndex project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semaine 2024 du Cluster 7 de Biblissima+</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Lyon, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.14207529⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.14207529⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04806119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'intertextualité dans Biblindex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semaine 2024 du Cluster 7 de Biblissima+</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04806112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying Contextual Aspects of Inter-annotator Agreement in Intertextuality Research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Manjavacas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mike Kestemont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LaTeCH-CLfL 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Punta Cana, Dominican Republic. pp.31-42, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18653/v1/2021.latechclfl-1.4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03636967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The typology Used in the Biblindex Project and its “Mapping” with Possible Encoding Patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Morlock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International workshop on computer aided processing of intertextuality in ancient languages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, HiSoMA (UMR 5189), LIRIS (UMR 5205) and the Göttingen Centre for Digital Humanities (e-TRAP), Jun 2014, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01141933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3463,392 +3472,392 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BiblIndex: A Specialised Hub and Connective Portal for Biblical and Patristic Studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biblissima+ Cultures écrites anciennes sans frontières : Forum international des portails</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Aubervilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05390846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cluster 7 Biblissima+ projets en cours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Gille Levenson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucence Ing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Leflaëc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées annuelles Biblissima+ 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Paris, France. Zenodo, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.11402844⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04753020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers la détection de l'intertextualité à travers deux projets du laboratoire HiSoMA : BIBLINDEX et JERIHNA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées annuelles Biblissima+ "Transmettre les textes anciens : défis et solutions numériques"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Aubervilliers, France. Zenodo, 2023, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.7811791⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.7811791⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04708172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BIBLINDEX, index en ligne des citations bibliques dans les textes de l’Antiquité et du Moyen Age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Morlock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DHANT: Digital Humanities and Antiquity / Humanités numériques et Antiquité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Grenoble, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01778178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3858,1532 +3867,1532 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Être saint au milieu du XIIe siècle. Autour de la Vita prima de Bernard de Clairvaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Nouzille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">EOS Verlag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Studia Anselmiana (195), 2024, 978-3-8306-8248-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Nouzille</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, Studia Anselmiana (195), 2024, 978-3-8306-8248-6</w:t>
+                <w:t xml:space="preserve">hal-04707505v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gertrude d'Helfta. Oeuvres spirituelles, tome VI. Le manuscrit de Leipzig: Florilège - Mémorial de l'abondance de la suavité divine, 1re partie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Tealdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Deloffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Mellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Les Éditions du Cerf, 2023, Sources Chrétiennes 634, 978-2-204-15331-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-          </w:p>
-[...34 lines deleted...]
-            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (édition critique)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Tealdi</w:t>
+                <w:t xml:space="preserve">hal-04923808v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme. Contre Jovinien, livre I</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luce Savoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Deloffre</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Mellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Les Éditions du Cerf, 2023, Sources Chrétiennes 637, 978-2-204-15159-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (édition critique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04923806v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume de Saint-Thierry et Arnaud de Bonneval. Vie de Saint Bernard, abbé de Clairvaux (Vita Prima), tome I. Livres I-II</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Verdeyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Les Éditions du Cerf, 2023, Sources Chrétiennes 634, 978-2-204-15331-7</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaele Fassetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Mellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Les Éditions du Cerf, 2022, Sources Chrétiennes 619, 978-2-204-14314-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (édition critique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Luce Savoye</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04923792v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isaac de l'Etoile, Lettre sur l'âme. Lettre sur le canon de la messe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Dietz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mellerin</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Les Éditions du Cerf, 2023, Sources Chrétiennes 637, 978-2-204-15159-7</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caterina Tarlazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions du Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 632, 2022, Sources Chrétiennes, 9782204151160</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04063564v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy d'Auxerre. Vie de Saint Bernard, abbé de Clairvaux (Vita Prima), tome II. Livres III-V</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Verdeyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaele Fassetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Mellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Les Éditions du Cerf, 2022, Sources Chrétiennes 620, 978-2-204-14316-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (édition critique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Paul Verdeyen</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04923793v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hildegarde de Bingen. Opuscules monastiques. Tome I</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hildegarde Boemare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Raffaele Fassetta</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maura Zátonyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Les Éditions du Cerf, 2022, Sources Chrétiennes 619, 978-2-204-14314-1</w:t>
+              <w:t xml:space="preserve">Les Éditions du Cerf, 2021, Sources Chrétiennes 616, 978-2-204-14206-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (édition critique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Elias Dietz</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04921734v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hildegarde de Bingen. Opuscules monastiques. Tome II</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hildegarde Boemare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurence Mellerin</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maura Zátonyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...22 lines deleted...]
-              <w:t xml:space="preserve">, 632, 2022, Sources Chrétiennes, 9782204151160</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mechthild Dreyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Mellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Les Éditions du Cerf, 2021, Sources Chrétiennes 617, 978-2-204-14658-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-          </w:p>
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Paul Verdeyen</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (édition critique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04921735v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le puits des eaux vives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Mellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brepols Publishers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Le puits des eaux vives, 978-2-503-59617-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03496548v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anonyme. Vie de sainte Geneviève</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Céline Isaïa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Raffaele Fassetta</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mellerin</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Les Éditions du Cerf, 2022, Sources Chrétiennes 620, 978-2-204-14316-5</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Frey Rébeillé-Borgella</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Les Éditions du Cerf, 2020, Sources Chrétiennes 610, 978-2-204-13981-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (édition critique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Hildegarde Boemare</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04921733v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le livre scellé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Mellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brepols, 18, 2017, Cahiers de Biblia Patristica, 9782503577005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01598928v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme. Préfaces aux livres de la Bible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Canellis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maura Zátonyi</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Mellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Les Éditions du Cerf, 2021, Sources Chrétiennes 616, 978-2-204-14206-9</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Bastit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bouchara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cozic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éditions du Cerf, 592, 2017, Sources Chrétiennes, 978-2-204-12618-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-            <w:r>
-[...65 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Le puits des eaux vives, 978-2-503-59617-4</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01762438v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lectures de la Bible : Ier-XVe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Mellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Aillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Basanese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les éditions du Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.651, 2017, 978-2-204-11165-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Hildegarde Boemare</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01740263v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réception du livre de Qohélet (Ier-XIIIe s.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Mellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurence Mellerin. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions du Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, La réception du livre de Qohélet (Ier-XIIIe s.), 9782204111751</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01543239v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Miel des Ecritures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Mellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maura Zátonyi</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smaranda Marculescu-Badilita</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Badilita Smaranda; Mellerin Laurence. Brepols, Cahiers de Biblindex 1 (Cahiers de Biblia Patristica 15), 2015, Le Miel des Ecritures, 978-2-503-55552-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01543248v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vinzent, L. Mellerin, H.A.G. Houghton (eds), Biblical Quotations in Patristic Texts, Studia Patristica LIV, vol. 2 (Papers presented at the Sixteenth International Conference on Patristic Studies held in Oxford 2011), Leuven-Paris-Walpole, MA 2013.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Mellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M. Vinzent, L. Mellerin, H.A.G. Houghton. Peeters, Studia Patristica LIV, vol. 2, 2013, Biblical Quotations in Patristic Texts, 978-90-429-2987-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01543067v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'homme et le divin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Mellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Les Éditions du Cerf, 2021, Sources Chrétiennes 617, 978-2-204-14658-6</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">DDB, 2001, 2-220-04836-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-            <w:r>
-[...678 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02509473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5393,3273 +5402,3273 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BiblIndex Beyond Canonical References: Using AI to Map Biblical Text Reuses in Patristic Literature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Davide Dainese; Arriana Rotondo; Lucca Arcari; Laura Carnavale. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pathways of Texts. From ancient traditions to new computational frontiers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05452281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanité et conversion des arts dans la théologie de Bernard de Clairvaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Florence Malhomme; Frédéric Vengeon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La vanité des arts, de l’Antiquité à l’âge humaniste et classique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 35, Brepols, A paraître, SIRIR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05468560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le bestiaire de saint Bernard : une évangélisation de l'imaginaire ouvrant à une théologie de la création</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Elie Ayroulet; Bertrand Pinçon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quelles relations entre l'humain et les animaux au regard des théologies de la création ? Lectures bibliques et patristiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions du Cerf, pp.211-236, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04806125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From reference index to text portal: current developments in the BiblIndex project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Oxford Patristic Conference, August 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05390859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hieronymian studies at the Institut des Sources Chrétiennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jan Dominik BOGATAJ; Miran ŠPELIČ; David MOVRIN; Alenka CEDILNIK. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hieronymus noster. New Perspectives on Jerome’s Exegetical, Philological, and Theological Work on the 1600th Anniversary of his Death</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Brepols, In press, Instrumenta Patristica Mediaevalia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04806128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">2008. La mise en ligne du site de BiblIndex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Mellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuele Scieri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">50 histoires mondiales de la MOM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MOM Editions, pp.105-107, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04806111v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patterns of Scripture: exploring biblical textual reuse networks in Middle Byzantine hagiography with BiblIndex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Reinhart Ceulemans; Claudia Sode. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Bible in Middle Byzantine Hagiography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05390852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...37 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard, homme de Dieu : les Écritures au service de l’hagiographie dans la Vita prima</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Mellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurence Mellerin; Philippe Nouzille. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50 histoires mondiales de la MOM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, MOM Editions, pp.105-107, 2025</w:t>
+              <w:t xml:space="preserve">Être saint au milieu du XIIe siècle : autour de la Vita prima de Bernard de Clairvaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Studia Anselmiana (195), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">EOS Verlag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.183-202, 2024, 978-3-8306-8248-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04707513v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'échange épistolaire entre Bernard de Clairvaux et Hildegarde de Bingen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Mellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Anne Vannier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La correspondance de Hildegarde de Bingen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04806124v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouveaux développements de BiblIndex, index en ligne des citations bibliques chez les Pères de l'Église</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Régis Burnet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Bible et ses lecteurs chez les Pères de l’Église. Actes des Rencontres patristiques, Bruxelles, 7-9 juin 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître, Bibliotheca Ephemeridum Theologicarum Lovaniensium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04806109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...158 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le substrat biblique du traité des Degrés de l'humilité de Bernard de Clairvaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Se découvrir au miroir de la vérité. Le traité des Degrés de l'Humilité de Bernard de Clairvaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EOS Verlag, In press, Studia Anselmiana</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04806155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques apports anthropologiques de traités cisterciens du XIIe siècle pour penser l'union de l'âme et du corps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pascal Marin; Laurence Mellerin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Penser l'âme au temps de son éclipse. Les ressources de l'anthropologie chrétienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, éditions du Cerf, pp.91-109, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04188725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le verbum abbreviatum du prédicateur, manifestation de la voix trinitaire dans les Sermons de Bernard de Clairvaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre Molinié; Marie Pauliat. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prédication et sacrements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, éditions du Cerf, pp.245-264, 2023, 9782701017433</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04148800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Some traces of Pelagian writings in the works of Caesarius of Arles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Mellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Césaire d'Arles et les cinq continents. Tome V. Influences des Pères de l'Église</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.181-189, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03792243v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pascal Marin; Laurence Mellerin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Penser l'âme au temps de son éclipse. Les ressources de l'anthropologie chrétienne.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions du Cerf, pp.9-22, 2023, 9782204157650</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04242252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Références à de longs passages bibliques chez les Pères (IIe-IVe s.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Guillaume Bady; Marjo C.A. Korpel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les délimitations éditoriales des Ecritures des bibles anciennes aux lectures modernes/Editorial Delimitations of the Scriptures from Ancient Bibles to Modern Readings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peeters, pp.225-233, 2020, Pericope 11, 9789042943759</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02998716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La constitution des référentiels bibliques du projet Biblindex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Crosnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Guillaume Bady; Marjo C.A. Korpel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les délimitations éditoriales des Ecritures des bibles anciennes aux lectures modernes / Editorial Delimitations of the Scriptures from Ancient Bibles to Modern Readings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peeters, pp.235-247, 2020, Pericope 11, 9789042943759</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02998691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les versions synoptiques du logion sur le blasphème contre l'Esprit (Mt 12, 31-32 et //). Approches bibliques et patristiques »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christian-Bernard Amphoux; Jacqueline Assaël. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philologie et Nouveau Testament. Principes de traduction et d'interprétation critique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Provence, pp.217-246, 2018, 9791032001899</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01974546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les Pères de l'interprétation, entre Antioche et Alexandrie »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Bible, 3000 ans d'histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.58-61, 2018, Hors série La Vie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01974552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prolégomènes à une approche statistique des citations scripturaires dans l’œuvre de Jérôme, à l’aide de BIBLINDEX</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Elie Ayroulet; Aline Canellis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Exégèse de saint Jérôme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Saint-Etienne, pp.31-66, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01740246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude des usages bibliques d'Irénée de Lyon à l'aide de Biblindex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Mellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Agnès Bastit-Kalinowska; Josef Verheyden. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Irénée de Lyon et le début de la Bible chrétienne, Actes de la journée du 1. VII.2014 à Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brepols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.35-62, 2017, Instrumenta Patristica et Mediaevalia 77, 978-2-503-57544-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/M.IPM-EB.5.113492⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01740258v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">4.2.2.2.3 Biblia Patristica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A.Lange; S. W. Crawford; R. E. Fuller; H. Tervanotko. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Textual History of the Bible</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brill Online</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, A Companion to Textual Criticism, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1163/2452-4107_thb_COM_225957⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01740233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...94 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le logion du blasphème contre l'Esprit chez les Pères latins avant Augustin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Clémentine Bernard-Valette; Jérémy Delmulle; Camille Gerzaguet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nihil veritas erubescit. Mélanges offerts à Paul Mattei par ses élèves, collègues et amis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brepols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.437-454, 2017, Instrumenta Patristica et Mediaevalia 74, 978-2-503-57035-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/M.IPM-EB.5.114530⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brepols</w:t>
-[...30 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-01740272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préface ; Chapitre : &amp;quot;La Bible et les Bibles : canons et version de l’hébreu au grec&amp;quot; ; Chapitre « Les versions latines » ; index</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurence Mellerin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lectures de la Bible (Ier-XVe s.) </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions du Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.8-89 574-624, 2017, 9782204111652</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01740266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biblindex, index en ligne des références scripturaires chez les Pères de l’Eglise : état des lieux et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stavrou Michel; Van Rossum Jos. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Écriture et tradition chez les Pères de l’Église</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 17, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brepols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.145-170, 2017, Cahiers de Biblia Patristica, 978-2-503-56955-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brepols</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-01543323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approches statistiques de la réception du livre de l'Ecclésiaste chez les Pères.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mellerin Laurence. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La réception du livre de Qohélet (Ier-XIIIe s.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions du Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.79-112, 2016, La réception du livre de Qohélet (Ier-XIIIe s.), 9782204111751</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01543334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’orchestration épistolaire de la lutte de Guillaume de Saint-Thierry et Bernard de Clairvaux contre Abélard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gavoille Elisabeth; Guillaumont François. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conflits et polémiques dans l’épistolaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires François Rabelais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.305-320, 2015, Actes du Colloque International « Conflits et polémiques dans l’épistolaire » (28-30 novembre 2012), 978-2-86906-388-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pufr.10946⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses Universitaires François Rabelais</w:t>
-[...30 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-01543391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De Tertullien à Augustin, vers une définition de l’irrémissible</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lagouanère Jérôme; Fialon Sabine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tertullianus Afer. Tertullien et la littérature chrétienne d'Afrique (IIe-VIe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 70, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brepols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.205-230, 2015, Instrumenta Patristica et Mediaevalia, 978-2-503-55578-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/M.IPM-EB.4.00010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brepols</w:t>
-[...30 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-01543260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Ways of Searching with Biblindex, the online Index of Biblical Quotations in Early Christian Literature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Claire Clivaz; Gregory Andrew; Hamidovic David. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital Humanities in Biblical, Early Jewish and Early Christian Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.175-192, 2014, Digital Humanities in Biblical, Early Jewish and Early Christian Studies, 9789004264328. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/9789004264434_012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brill</w:t>
-[...30 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-01543349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BIBLINDEX, index en ligne des références scripturaires chez les Pères de l’Eglise : bilan et perspectives.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michel Stavrou; Joost van Rossum. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Écriture et tradition chez les Pères de l'Église</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 17, pp.145-170, 2014, 978-2-503-56955-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01176139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methodological Issues in Biblindex, An Online Index of Biblical Quotations in Early Christian Literature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mellerin Laurence; Vinzent Markus; Houghton Hugh A. G. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biblical Quotations in Patristic Texts (Papers presented at the Sixteenth International Conference on Patristic Studies held in Oxford 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Studia Patristica LIV, vol. 2, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peeters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.11-32, 2013, Biblical Quotations in Patristic Texts, 978-90-429-2987-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peeters</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-01543357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recours aux interprétations des noms hébreux dans l'exégèse de saint Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Berndt Rainer; Fédou Michel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Réceptions des Pères de l'Eglise au Moyen Âge. Le devenir de la tradition ecclésiale, Congrès du Centre Sèvres, Facultés jésuites de Paris, (11-14 juin 2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 10 (t. 1), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aschendorff Verlag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.407-437, 2013, Archa Verbi, Subsidia, 978-3402102275</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aschendorff Verlag</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-01543393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard de Clairvaux. Une entrée en dialogue au nom de l'&amp;quot;utilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bély Marie-Etiennette; Gire Pierre; Mangin Eric. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pensée et dialogue au Moyen Age, Actes du Colloque international de Philosophie médiévale (Lyon, 5-7 décembre 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PROFAC (120), Editions Profac Théo, pp.121-130, 2013, Pensée et dialogue au Moyen Age, Actes du Colloque international de Philosophie médiévale (Lyon, 5-7 décembre 2012), 978-2-85317-142-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01543397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambroise de Milan dans la collection Sources Chrétiennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aline Canellis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La correspondance d'Ambroise de Milan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de l'Université de Saint-Etienne, pp.419-437, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00769226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le paradoxe christologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Guisard Philippe; Laizé Christelle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les dieux et les hommes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, coll. Cultures antiques, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ellipses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.372-394, 2010, Les dieux et les hommes, 9782729861926</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ellipses</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.372-394, 2010, Les dieux et les hommes, 9782729861926</w:t>
+                <w:t xml:space="preserve">halshs-01543390v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interprétations pénitentielles de la demande sur le pardon des offenses du Notre Père dans les écrits patristiques (Ier-Ve siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Mellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Daniel Vigne. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lire le Notre Père avec les Pères</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Parole et Silence, pp.237-260, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00442878v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'édition des oeuvres de Bernard de Clairvaux dans la collection Sources Chrétiennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Collège des Bernardins. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Culture et patrimoine cisterciens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lethielleux, pp.129-148, 2009, 978-2-283-61085-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00398818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La présence du Décalogue dans la théologie pénitentielle des premiers siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Décalogue au miroir des Pères</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Marc Bloch, pp.31-57, 2008, Cahiers de Biblia Patristica, 978-2-906805-08-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00349554v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travail collaboratif pour l'édition des oeuvres complètes d'Ambroise de Milan : les possibilités offertes par le site Internet de Sources Chrétiennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nauroy Gérard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lire et éditer aujourd'hui Ambroise de Milan, Actes du colloque de l'Université de Metz (20-21 mai 2005)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 13, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.197-210, 2007, Recherches en littérature et spiritualité, 9783039113125</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Lang</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-01543411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haymon et Sources Chrétiennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Shimahara Sumi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études d'exégése carolingienne: autour d'Haymon d'Auxerre. Atelier de recherches, Centre d'études médiévales d'Auxerre, 25-26 avril 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.280-283, 2007, 978-2-503-52533-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01543409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le fait religieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dufour Xavier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les grandes religions, Les chemins de la foi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions du Cerf, pp.10-37, 2005, Les grandes religions, Les chemins de la foi t. 3, 2-204-07772-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01543406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8669,285 +8678,285 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In memoriam: Jean Figuet (1926-2016)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Association des Amis de Sources Chrétiennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, pp.26-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04707859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In memoriam: Sr Françoise Callerot (1925-2015)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Association des Amis de Sources Chrétiennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, pp.44-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04707846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biblical tools of the Biblindex project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Goudard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01543378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8957,271 +8966,271 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rendre compte des usages bibliques d'un auteur : l'exemple de Bernard de Clairvaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03014036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recension : Jean Chrysostome, Ambroise de Milan, Augustin d’Hippone, Maxime de Turin, Pierre Chrysologue, Césaire d’Arles, Grégoire le Grand, Basile de Césarée, Benoît de Nursie, La Grâce de l’Hospitalité, « Les Pères dans la foi », Paris 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02301218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editer et traduire saint Jérôme aujourd'hui dans la Collection des Sources Chrétiennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Canellis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Courtray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-Marie Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Feiertag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Jeanjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00463637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9231,100 +9240,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De saint Bernard à la Bible, de la Bible à saint Bernard : un itinéraire de recherche.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Religions. Université d'Avignon, 2018. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2018AVIG1184⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03815842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9334,205 +9343,205 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditer le traité de Jérôme sur les Noms Hébreux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Leflaëc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Mellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Nuguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Canellis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noémie Roussel</w:t>
-[...59 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+                <w:t xml:space="preserve">hal-04754217v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Complémentarité des approches qualitatives et quantitatives dans le projet Biblindex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Mellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01543209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9542,248 +9551,248 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BiblIndex as a portal for biblical and patristic studies: technical standards, partnerships and access challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biblissima+ Cultures écrites anciennes sans frontières : Forum international des portails</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Aubervilliers (Campus Condorcet), France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05390823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser l'âme au temps de son éclipse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">éditions du Cerf, 2023, 9782204157650</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04242242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Büchler, L. Mellerin (eds), Computer-aided Processing of Intertextuality in Ancient Languages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Büchler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Journal on Data Mining and Digital Humanities, special issue, 2017, Computer-aided Processing of Intertextuality in Ancient Languages, 2416-5999</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01543273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9793,180 +9802,180 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume de Saint-Thierry, de Liège au Mont-Dieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cîteaux Commentarii Cistercienses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 69, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02301179v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">JDMDH Special Issue on Computer-Aided Processing of Intertextuality in Ancient Languages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
-              <w:r>
-[...34 lines deleted...]
-            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Büchler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Data Mining and Digital Humanities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03621102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9976,105 +9985,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction et notes de Hildegarde de Bingen, Opuscules monastiques, tome I. Le testament prophétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04806104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId211"/>
+      <w:footerReference w:type="default" r:id="rId212"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10142,51 +10151,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4DB84AB6"/>
+    <w:nsid w:val="049F7C5A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10373,51 +10382,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurence-mellerin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0989-4894" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/05618221X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/54325281" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000059592486" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390809v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;otime de la Selle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mellerin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708212v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148795v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707521v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706719v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bady" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707973v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707523v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707532v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707982v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707992v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Canellis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707529v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04188713v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707535v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708001v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708237v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708126v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708229v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;line Isa&#239;a" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02301205v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02190780v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708140v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02301128v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/CIT.69.1.3286715" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02301160v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/CIT.69.1.3286727" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708221v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708247v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708148v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708157v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01543050v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elysabeth Hue-Gay" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Morlock" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jdmdh.3989" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708251v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708257v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708262v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03106133v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01543341v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Crosnier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00848233v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01543402v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01543399v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01543383v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.REA.5.101077" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01543403v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00136882v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806119v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14207529" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806112v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03636967v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Manjavacas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Kestemont" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2021.latechclfl-1.4" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141933v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390846v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753020v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Camps" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Gille Levenson" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hamel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucence Ing" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lefla&#235;c" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.11402844" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708172v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7811791" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01778178v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707505v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nouzille" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eos-verlag.de/fr_FR/etre-saint-au-milieu-du-xiie-siecle/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923808v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Tealdi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Deloffre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923806v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Savoye" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923792v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Verdeyen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Fassetta" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04063564v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Dietz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Tarlazzi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sourceschretiennes.org/collection/SC-632" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923793v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921734v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hildegarde Boemare" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maura Z&#225;tonyi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03496548v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9782503596174-1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921735v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mechthild Dreyer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921733v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bret" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Frey R&#233;beill&#233;-Borgella" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01598928v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762438v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bastit" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bouchara" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cozic" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01740263v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Aillet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Basanese" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bertrand" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsducerf.fr/librairie/livre/18190/lectures-de-la-bible-ier-xveme-siecle" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01543239v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsducerf.fr/librairie/livre/17644/la-reception-du-livre-de-qohelet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01543248v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smaranda Marculescu-Badilita" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01543067v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02509473v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Grand" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452281v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468560v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806125v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390859v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806128v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390852v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806111v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Scieri" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806109v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806124v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707513v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806155v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04188725v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148800v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04242252v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03792243v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02998716v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02998691v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974546v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974552v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01740246v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01740233v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://referenceworks.brillonline.com/entries/textual-history-of-the-bible/*-COM_225957" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/2452-4107_thb_COM_225957" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01740258v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepolsonline.net/action/showBook?doi=10.1484/M.IPM-EB.5.113027" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.IPM-EB.5.113492" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01740272v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9782503570358-1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.IPM-EB.5.114530" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01740266v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01543323v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9782503569550-1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01543334v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01543391v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufr/10946" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.10946" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01543260v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9782503555782-1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.IPM-EB.4.00010" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01543349v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brill.com/products/book/digital-humanities-biblical-early-jewish-and-early-christian-studies" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004264434_012" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01176139v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01543357v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.peeters-leuven.be/boekoverz.asp?nr=9344" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01543393v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aschendorff-buchverlag.de/shop/vam/apply/viewdetail/id/4948/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01543397v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00769226v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01543390v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-ellipses.fr/product_info.php?products_id=7615" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00398818v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00442878v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349554v2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01543411v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/product/10538" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01543409v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01543406v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707859v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707846v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01543378v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Goudard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Meunier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gonnet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03014036v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02301218v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00463637v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Courtray" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Duval" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Feiertag" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Jeanjean" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03815842v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018AVIG1184" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754217v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Roussel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Nuguet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/medihal-01543209v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390823v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04242242v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01543273v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco B&#252;chler" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02301179v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03621102v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806104v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurence-mellerin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0989-4894" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/05618221X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/54325281" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000059592486" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390809v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;otime de la Selle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mellerin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rel17010088" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708212v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148795v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707521v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706719v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bady" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707973v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707523v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707532v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707982v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707992v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Canellis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707529v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04188713v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707535v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708001v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708237v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708126v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708229v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;line Isa&#239;a" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02301205v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02190780v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708140v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02301160v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/CIT.69.1.3286727" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02301128v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/CIT.69.1.3286715" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708221v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708247v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708148v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708157v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01543050v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elysabeth Hue-Gay" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Morlock" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jdmdh.3989" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708251v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708257v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708262v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03106133v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01543341v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Crosnier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00848233v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01543402v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01543399v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01543383v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.REA.5.101077" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01543403v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00136882v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806119v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14207529" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806112v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03636967v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Manjavacas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Kestemont" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2021.latechclfl-1.4" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141933v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390846v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753020v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Camps" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Gille Levenson" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hamel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucence Ing" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lefla&#235;c" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.11402844" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708172v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7811791" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01778178v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707505v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nouzille" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eos-verlag.de/fr_FR/etre-saint-au-milieu-du-xiie-siecle/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923808v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Tealdi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Deloffre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923806v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Savoye" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923792v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Verdeyen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Fassetta" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04063564v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Dietz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Tarlazzi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sourceschretiennes.org/collection/SC-632" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923793v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921734v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hildegarde Boemare" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maura Z&#225;tonyi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921735v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mechthild Dreyer" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03496548v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9782503596174-1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921733v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bret" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Frey R&#233;beill&#233;-Borgella" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01598928v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762438v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bastit" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bouchara" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cozic" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01740263v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Aillet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Basanese" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bertrand" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsducerf.fr/librairie/livre/18190/lectures-de-la-bible-ier-xveme-siecle" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01543239v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsducerf.fr/librairie/livre/17644/la-reception-du-livre-de-qohelet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01543248v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smaranda Marculescu-Badilita" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01543067v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02509473v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Grand" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452281v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468560v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806125v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390859v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806128v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806111v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Scieri" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390852v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707513v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806124v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806109v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806155v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04188725v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148800v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03792243v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04242252v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02998716v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02998691v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974546v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974552v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01740246v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01740258v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepolsonline.net/action/showBook?doi=10.1484/M.IPM-EB.5.113027" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.IPM-EB.5.113492" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01740233v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://referenceworks.brillonline.com/entries/textual-history-of-the-bible/*-COM_225957" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/2452-4107_thb_COM_225957" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01740272v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9782503570358-1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.IPM-EB.5.114530" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01740266v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01543323v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9782503569550-1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01543334v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01543391v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufr/10946" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.10946" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01543260v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9782503555782-1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.IPM-EB.4.00010" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01543349v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brill.com/products/book/digital-humanities-biblical-early-jewish-and-early-christian-studies" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004264434_012" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01176139v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01543357v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.peeters-leuven.be/boekoverz.asp?nr=9344" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01543393v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aschendorff-buchverlag.de/shop/vam/apply/viewdetail/id/4948/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01543397v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00769226v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01543390v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-ellipses.fr/product_info.php?products_id=7615" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00442878v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00398818v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349554v2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01543411v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/product/10538" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01543409v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01543406v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707859v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707846v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01543378v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Goudard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Meunier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gonnet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03014036v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02301218v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00463637v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Courtray" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Duval" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Feiertag" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Jeanjean" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03815842v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018AVIG1184" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754217v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Roussel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Nuguet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/medihal-01543209v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390823v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04242242v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01543273v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco B&#252;chler" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02301179v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03621102v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806104v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>