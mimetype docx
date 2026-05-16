--- v1 (2026-04-24)
+++ v2 (2026-05-16)
@@ -396,2170 +396,2170 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04708212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de SC 634, Gertrude d'Helfta, Œuvres spirituelles, t. VI. Le manuscrit de Leipzig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Mellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de l’Association des Amis de «Sources Chrétiennes»</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 114, pp.27-28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04707521v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Sources Chrétiennes depuis 20 ans à HiSoMA (2003-2023)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Mellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de l’Association des Amis de «Sources Chrétiennes»</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 114, pp.14-21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04706719v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Isaac of Stella’s Use of the Bible</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cistercian Studies Quaterly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 58.1, pp.47-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04148795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Compte rendu de SC 634, Gertrude d'Helfta, Œuvres spirituelles, t. VI. Le manuscrit de Leipzig</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biblindex, Biblissima+ et Jerihna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l’Association des Amis de «Sources Chrétiennes»</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 114, pp.27-28</w:t>
+              <w:t xml:space="preserve">, 2023, 114, pp.40-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04707973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de SC 637, Jérôme, Contre Jovinien, livre I</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l’Association des Amis de «Sources Chrétiennes»</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 114, pp.14-21</w:t>
+              <w:t xml:space="preserve">, 2023, 114, pp.31-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Biblindex, Biblissima+ et Jerihna</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04707523v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de SC 632, Isaac de l'Etoile, Lettre sur l'âme. Lettre sur le canon de la messe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l’Association des Amis de «Sources Chrétiennes»</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 114, pp.40-42</w:t>
+              <w:t xml:space="preserve">, 2022, 113, pp.29-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Compte rendu de SC 637, Jérôme, Contre Jovinien, livre I</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04707532v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biblindex et Biblissima+</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l’Association des Amis de «Sources Chrétiennes»</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 114, pp.31-32</w:t>
+              <w:t xml:space="preserve">, 2022, pp.43-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...41 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04707982v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerihna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Canellis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l’Association des Amis de «Sources Chrétiennes»</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 113, pp.29-31</w:t>
+              <w:t xml:space="preserve">, 2022, 113, pp.44-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Biblindex et Biblissima+</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04707992v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de SC 619-620, Guillaume de Saint-Thierry, Arnaud de Bonneval, Vie de saint Bernard. Livres I-II et Geoffroy d'Auxerre, Vie de saint Bernard. Livres III-V</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l’Association des Amis de «Sources Chrétiennes»</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, pp.43-44</w:t>
+              <w:t xml:space="preserve">, 2022, 113, pp.19-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...50 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04707529v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biblindex: An Index of Biblical Quotations in Early Christian Literature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Mellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Harp. A Review of Syriac and Oriental Ecumenical Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 37, pp.449-510</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04188713v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de SC 616-617, Hildegarde de Bingen, Opuscules monastiques, tomes I et II</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l’Association des Amis de «Sources Chrétiennes»</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 113, pp.44-45</w:t>
+              <w:t xml:space="preserve">, 2021, 112, pp.14-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Compte rendu de SC 619-620, Guillaume de Saint-Thierry, Arnaud de Bonneval, Vie de saint Bernard. Livres I-II et Geoffroy d'Auxerre, Vie de saint Bernard. Livres III-V</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04707535v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">BiblIndex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l’Association des Amis de «Sources Chrétiennes»</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 113, pp.19-21</w:t>
+              <w:t xml:space="preserve">, 2021, 112, pp.36-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...105 lines deleted...]
-                <w:t xml:space="preserve">Compte rendu de SC 616-617, Hildegarde de Bingen, Opuscules monastiques, tomes I et II</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04708001v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de SC 611, Ambroise, Élie et le jeûne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l’Association des Amis de «Sources Chrétiennes»</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 112, pp.14-18</w:t>
+              <w:t xml:space="preserve">, 2020, 111, pp.22-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04708237v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BiblIndex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l’Association des Amis de «Sources Chrétiennes»</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 112, pp.36-37</w:t>
+              <w:t xml:space="preserve">, 2020, pp.30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04708126v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de SC 610, Vie de sainte Geneviève</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Céline Isaïa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l’Association des Amis de «Sources Chrétiennes»</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 111, pp.22-25</w:t>
+              <w:t xml:space="preserve">, 2020, 111, pp.19-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04708229v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension : Vetus Latina. Die Reste der altlateinischen Bibel. 6/2/ Esra I, hrsg. von Bonifatia Gesche, 4. Lieferung : Esra I 7, 3 bis Schluss, Freiburg, Herder Verlag, 2016, p. 241-356</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Mellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'études augustiniennes et patristiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02301205v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de Claire CLIVAZ, Écritures digitales. Digital Writing, digital Scriptures, DBS 4, Brill, Leiden 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Mellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carnet de Biblindex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02190780v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BiblIndex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l’Association des Amis de «Sources Chrétiennes»</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, pp.30</w:t>
+              <w:t xml:space="preserve">, 2019, pp.35-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04708140v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume de Saint-Thierry, de Liège au Mont-Dieu : introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Mellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cîteaux Commentarii Cistercienses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Guillaume de Saint-Thierry, de Liège au Mont-Dieu, 69, pp.5-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2143/CIT.69.1.3286715⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02301128v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cîteaux -Commentarii cistercienses, t. 69, fasc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Mellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cîteaux Commentarii Cistercienses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Guillaume de Saint-Thierry, de Liège au Mont-Dieu, 69, pp.209-245. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2143/CIT.69.1.3286727⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02301160v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu du Colloque &amp;quot;Guillaume de Saint-Thierry (1075-1148) : histoire, théologie, spiritualité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l’Association des Amis de «Sources Chrétiennes»</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 111, pp.19-22</w:t>
+              <w:t xml:space="preserve">, 2018, 109, pp.29-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...175 lines deleted...]
-                <w:t xml:space="preserve">BiblIndex</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04708221v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu de SC 593, Jérôme, Douze homélies sur des sujets divers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l’Association des Amis de «Sources Chrétiennes»</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, pp.35-36</w:t>
+              <w:t xml:space="preserve">, 2018, 109, pp.9-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...188 lines deleted...]
-                <w:t xml:space="preserve">Compte-rendu du Colloque &amp;quot;Guillaume de Saint-Thierry (1075-1148) : histoire, théologie, spiritualité</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04708247v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">BiblIndex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l’Association des Amis de «Sources Chrétiennes»</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 109, pp.29-33</w:t>
+              <w:t xml:space="preserve">, 2018, 109, pp.17-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Compte-rendu de SC 593, Jérôme, Douze homélies sur des sujets divers</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04708148v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biblindex et la Bible de Bernard de Clairvaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l’Association des Amis de «Sources Chrétiennes»</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 109, pp.9-10</w:t>
+              <w:t xml:space="preserve">, 2017, 108, pp.21-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">BiblIndex</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04708157v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">TEI-encoding of text reuses in the BIBLINDEX Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elysabeth Hue-Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Mellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Morlock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Data Mining and Digital Humanities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Special Issue on Computer-Aided Processing of Intertextuality in Ancient Languages, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/jdmdh.3989⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01543050v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu de SC 592, Jérôme, Préfaces aux livres de la Bible</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l’Association des Amis de «Sources Chrétiennes»</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 109, pp.17-18</w:t>
+              <w:t xml:space="preserve">, 2017, 108, pp.19-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Biblindex et la Bible de Bernard de Clairvaux</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04708251v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu de SC 567, Bernard de Clairvaux, Sermons pour l'année. Tome II.1. De la Septuagésime à la Semaine Sainte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l’Association des Amis de «Sources Chrétiennes»</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 108, pp.21-22</w:t>
+              <w:t xml:space="preserve">, 2017, 108, pp.8-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...133 lines deleted...]
-                <w:t xml:space="preserve">Compte-rendu de SC 592, Jérôme, Préfaces aux livres de la Bible</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04708257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu de SC 570, Bernard de Clairvaux, Sermons pour l'année, Tome II. 2. Sermons sur le Psaume Qui Habitat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l’Association des Amis de «Sources Chrétiennes»</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 108, pp.19-20</w:t>
+              <w:t xml:space="preserve">, 2017, 108, pp.9-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Compte-rendu de SC 567, Bernard de Clairvaux, Sermons pour l'année. Tome II.1. De la Septuagésime à la Semaine Sainte</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04708262v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu du colloque &amp;quot;La réception du livre de Qohélet&amp;quot; (Lyon, 2013)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l’Association des Amis de «Sources Chrétiennes»</w:t>
-[...145 lines deleted...]
-              <w:t xml:space="preserve">Revue d'Histoire ecclésiastique </w:t>
+              <w:t xml:space="preserve">Revue d'Histoire Ecclésiastique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 109, pp.520-521</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03106133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -2649,51 +2649,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À l'image de Dieu... homme et femme. Regards patristiques sur la différence des sexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4996,51 +4996,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Aillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Basanese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8207,173 +8207,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01543390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'édition des oeuvres de Bernard de Clairvaux dans la collection Sources Chrétiennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Mellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Collège des Bernardins. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Culture et patrimoine cisterciens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lethielleux, pp.129-148, 2009, 978-2-283-61085-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00398818v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Interprétations pénitentielles de la demande sur le pardon des offenses du Notre Père dans les écrits patristiques (Ier-Ve siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Daniel Vigne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lire le Notre Père avec les Pères</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Parole et Silence, pp.237-260, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00442878v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-00398818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La présence du Décalogue dans la théologie pénitentielle des premiers siècles</w:t>
               </w:r>
@@ -8856,51 +8856,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Goudard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10151,51 +10151,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="049F7C5A"/>
+    <w:nsid w:val="F7501D6F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10382,51 +10382,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurence-mellerin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0989-4894" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/05618221X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/54325281" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000059592486" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390809v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;otime de la Selle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mellerin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rel17010088" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708212v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148795v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707521v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706719v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bady" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707973v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707523v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707532v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707982v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707992v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Canellis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707529v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04188713v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707535v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708001v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708237v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708126v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708229v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;line Isa&#239;a" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02301205v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02190780v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708140v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02301160v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/CIT.69.1.3286727" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02301128v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/CIT.69.1.3286715" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708221v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708247v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708148v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708157v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01543050v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elysabeth Hue-Gay" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Morlock" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jdmdh.3989" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708251v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708257v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708262v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03106133v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01543341v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Crosnier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00848233v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01543402v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01543399v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01543383v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.REA.5.101077" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01543403v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00136882v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806119v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14207529" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806112v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03636967v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Manjavacas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Kestemont" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2021.latechclfl-1.4" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141933v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390846v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753020v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Camps" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Gille Levenson" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hamel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucence Ing" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lefla&#235;c" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.11402844" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708172v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7811791" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01778178v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707505v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nouzille" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eos-verlag.de/fr_FR/etre-saint-au-milieu-du-xiie-siecle/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923808v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Tealdi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Deloffre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923806v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Savoye" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923792v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Verdeyen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Fassetta" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04063564v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Dietz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Tarlazzi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sourceschretiennes.org/collection/SC-632" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923793v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921734v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hildegarde Boemare" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maura Z&#225;tonyi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921735v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mechthild Dreyer" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03496548v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9782503596174-1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921733v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bret" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Frey R&#233;beill&#233;-Borgella" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01598928v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762438v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bastit" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bouchara" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cozic" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01740263v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Aillet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Basanese" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bertrand" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsducerf.fr/librairie/livre/18190/lectures-de-la-bible-ier-xveme-siecle" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01543239v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsducerf.fr/librairie/livre/17644/la-reception-du-livre-de-qohelet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01543248v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smaranda Marculescu-Badilita" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01543067v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02509473v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Grand" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452281v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468560v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806125v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390859v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806128v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806111v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Scieri" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390852v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707513v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806124v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806109v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806155v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04188725v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148800v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03792243v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04242252v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02998716v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02998691v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974546v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974552v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01740246v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01740258v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepolsonline.net/action/showBook?doi=10.1484/M.IPM-EB.5.113027" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.IPM-EB.5.113492" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01740233v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://referenceworks.brillonline.com/entries/textual-history-of-the-bible/*-COM_225957" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/2452-4107_thb_COM_225957" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01740272v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9782503570358-1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.IPM-EB.5.114530" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01740266v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01543323v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9782503569550-1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01543334v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01543391v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufr/10946" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.10946" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01543260v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9782503555782-1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.IPM-EB.4.00010" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01543349v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brill.com/products/book/digital-humanities-biblical-early-jewish-and-early-christian-studies" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004264434_012" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01176139v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01543357v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.peeters-leuven.be/boekoverz.asp?nr=9344" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01543393v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aschendorff-buchverlag.de/shop/vam/apply/viewdetail/id/4948/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01543397v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00769226v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01543390v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-ellipses.fr/product_info.php?products_id=7615" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00442878v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00398818v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349554v2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01543411v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/product/10538" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01543409v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01543406v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707859v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707846v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01543378v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Goudard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Meunier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gonnet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03014036v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02301218v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00463637v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Courtray" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Duval" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Feiertag" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Jeanjean" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03815842v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018AVIG1184" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754217v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Roussel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Nuguet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/medihal-01543209v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390823v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04242242v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01543273v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco B&#252;chler" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02301179v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03621102v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806104v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurence-mellerin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0989-4894" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/05618221X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/54325281" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000059592486" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390809v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;otime de la Selle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mellerin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rel17010088" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708212v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707521v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706719v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bady" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148795v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707973v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707523v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707532v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707982v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707992v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Canellis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707529v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04188713v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707535v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708001v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708237v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708126v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708229v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;line Isa&#239;a" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02301205v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02190780v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708140v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02301128v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/CIT.69.1.3286715" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02301160v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/CIT.69.1.3286727" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708221v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708247v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708148v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708157v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01543050v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elysabeth Hue-Gay" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Morlock" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jdmdh.3989" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708251v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708257v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708262v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03106133v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01543341v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Crosnier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00848233v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01543402v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01543399v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01543383v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.REA.5.101077" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01543403v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00136882v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806119v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14207529" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806112v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03636967v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Manjavacas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Kestemont" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2021.latechclfl-1.4" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141933v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390846v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753020v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Camps" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Gille Levenson" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hamel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucence Ing" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lefla&#235;c" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.11402844" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708172v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7811791" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01778178v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707505v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nouzille" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eos-verlag.de/fr_FR/etre-saint-au-milieu-du-xiie-siecle/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923808v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Tealdi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Deloffre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923806v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Savoye" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923792v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Verdeyen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Fassetta" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04063564v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Dietz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Tarlazzi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sourceschretiennes.org/collection/SC-632" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923793v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921734v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hildegarde Boemare" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maura Z&#225;tonyi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921735v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mechthild Dreyer" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03496548v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9782503596174-1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921733v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bret" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Frey R&#233;beill&#233;-Borgella" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01598928v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762438v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bastit" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bouchara" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cozic" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01740263v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Aillet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Basanese" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bertrand" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsducerf.fr/librairie/livre/18190/lectures-de-la-bible-ier-xveme-siecle" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01543239v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsducerf.fr/librairie/livre/17644/la-reception-du-livre-de-qohelet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01543248v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smaranda Marculescu-Badilita" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01543067v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02509473v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Grand" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452281v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468560v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806125v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390859v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806128v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806111v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Scieri" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390852v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707513v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806124v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806109v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806155v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04188725v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148800v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03792243v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04242252v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02998716v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02998691v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974546v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974552v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01740246v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01740258v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepolsonline.net/action/showBook?doi=10.1484/M.IPM-EB.5.113027" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.IPM-EB.5.113492" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01740233v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://referenceworks.brillonline.com/entries/textual-history-of-the-bible/*-COM_225957" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/2452-4107_thb_COM_225957" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01740272v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9782503570358-1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.IPM-EB.5.114530" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01740266v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01543323v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9782503569550-1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01543334v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01543391v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufr/10946" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.10946" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01543260v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9782503555782-1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.IPM-EB.4.00010" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01543349v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brill.com/products/book/digital-humanities-biblical-early-jewish-and-early-christian-studies" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004264434_012" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01176139v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01543357v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.peeters-leuven.be/boekoverz.asp?nr=9344" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01543393v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aschendorff-buchverlag.de/shop/vam/apply/viewdetail/id/4948/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01543397v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00769226v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01543390v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-ellipses.fr/product_info.php?products_id=7615" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00398818v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00442878v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349554v2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01543411v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/product/10538" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01543409v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01543406v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707859v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707846v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01543378v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Goudard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Meunier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gonnet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03014036v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02301218v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00463637v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Courtray" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Duval" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Feiertag" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Jeanjean" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03815842v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018AVIG1184" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754217v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Roussel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Nuguet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/medihal-01543209v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390823v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04242242v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01543273v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco B&#252;chler" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02301179v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03621102v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806104v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>