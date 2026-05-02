--- v0 (2026-03-17)
+++ v1 (2026-05-02)
@@ -100,485 +100,485 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent progress in marine mycological research in different countries, and prospects for future developments worldwide</w:t>
+                <w:t xml:space="preserve">Enzymatic bromination of marine fungal extracts for enhancement of chemical diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ka-Lai Pang</w:t>
+                <w:t xml:space="preserve">Bastien Cochereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Jones</w:t>
+                <w:t xml:space="preserve">Thibaut Robiou du Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Abdel-Wahab</w:t>
+                <w:t xml:space="preserve">Yves François Pouchus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Adams</w:t>
+                <w:t xml:space="preserve">Deniz Tasdemir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artur Alves</w:t>
+                <w:t xml:space="preserve">Laurence Meslet-Cladière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Botanica Marina</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 66 (4), pp.239-269. </w:t>
+              <w:t xml:space="preserve">Biocatalysis and Agricultural Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 51, pp.102786. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/bot-2023-0015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bcab.2023.102786⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04771647v1</w:t>
+                <w:t xml:space="preserve">hal-04771313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterologous Expression and Biochemical Characterization of a New Chloroperoxidase Isolated from the Deep-Sea Hydrothermal Vent Black Yeast Hortaea werneckii UBOCC-A-208029</w:t>
+                <w:t xml:space="preserve">Recent progress in marine mycological research in different countries, and prospects for future developments worldwide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Cochereau</w:t>
+                <w:t xml:space="preserve">Ka-Lai Pang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoran Le Strat</w:t>
+                <w:t xml:space="preserve">E. Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qiaolin Ji</w:t>
+                <w:t xml:space="preserve">Mohamed Abdel-Wahab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Pawtowski</w:t>
+                <w:t xml:space="preserve">Sarah Adams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Delage</w:t>
+                <w:t xml:space="preserve">Artur Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 25 (4), pp.519-536. </w:t>
+              <w:t xml:space="preserve">Botanica Marina</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 66 (4), pp.239-269. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10126-023-10222-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1515/bot-2023-0015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04241644v1</w:t>
+                <w:t xml:space="preserve">hal-04771647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enzymatic bromination of marine fungal extracts for enhancement of chemical diversity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Heterologous Expression and Biochemical Characterization of a New Chloroperoxidase Isolated from the Deep-Sea Hydrothermal Vent Black Yeast Hortaea werneckii UBOCC-A-208029</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Cochereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Robiou du Pont</w:t>
+                <w:t xml:space="preserve">Yoran Le Strat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves François Pouchus</w:t>
+                <w:t xml:space="preserve">Qiaolin Ji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deniz Tasdemir</w:t>
+                <w:t xml:space="preserve">Audrey Pawtowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Meslet-Cladière</w:t>
+                <w:t xml:space="preserve">Ludovic Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biocatalysis and Agricultural Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 51, pp.102786. </w:t>
+              <w:t xml:space="preserve">Marine Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 25 (4), pp.519-536. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bcab.2023.102786⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10126-023-10222-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04771313v1</w:t>
+                <w:t xml:space="preserve">hal-04241644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halogenation in Fungi: What Do We Know and What Remains to Be Discovered?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Cochereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Meslet-Cladière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves François Pouchus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grovel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -919,51 +919,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative analysis of five Mucor species transcriptomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Meslet-Cladière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Morin-Sardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1092,51 +1092,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Ullán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Piqueras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Meslet-Cladière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 101 (5), pp.2043 - 2056. </w:t>
@@ -1200,77 +1200,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Rebuffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Grijol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Meslet-Cladière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 80 (24), pp.7561-7573. </w:t>
@@ -1302,295 +1302,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02138093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome structure and metabolic features in the red seaweed Chondrus crispus shed light on evolution of the Archaeplastida.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structure/Function analysis of a type iii polyketide synthase in the brown alga Ectocarpus siliculosus reveals a biochemical pathway in phlorotannin monomer biosynthesis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Meslet-Cladière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonas Collén</w:t>
+                <w:t xml:space="preserve">Cédric J-J Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Betina Porcel</w:t>
+                <w:t xml:space="preserve">Sophie Goulitquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wilfrid Carré</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cristian Chaparro</w:t>
+                <w:t xml:space="preserve">Catherine Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1221259110⟩</w:t>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 25 (8), pp.3089-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1105/tpc.113.111336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01073830v1</w:t>
+                <w:t xml:space="preserve">hal-00946788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure/Function analysis of a type iii polyketide synthase in the brown alga Ectocarpus siliculosus reveals a biochemical pathway in phlorotannin monomer biosynthesis.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Delage</w:t>
+                <w:t xml:space="preserve">Genome structure and metabolic features in the red seaweed Chondrus crispus shed light on evolution of the Archaeplastida.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Collén</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betina Porcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric J-J Leroux</w:t>
+                <w:t xml:space="preserve">Wilfrid Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Goulitquer</w:t>
+                <w:t xml:space="preserve">Steven G Ball</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Leblanc</w:t>
+                <w:t xml:space="preserve">Cristian Chaparro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 25 (8), pp.3089-103. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 110 (13), pp.5247-52. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1105/tpc.113.111336⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1221259110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00946788v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01073830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure and function of a novel endonuclease acting on branched DNA substrates.</w:t>
               </w:r>
@@ -2357,51 +2357,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafia Ahmed Tuli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloe Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Cochereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gentil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2501,77 +2501,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Rédou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Meslet-Cladière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhishek Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ka-Lai Pang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Marine Microbiome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.99-153, 2016, </w:t>
@@ -2778,51 +2778,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04771647v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka-Lai Pang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jones" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdel-Wahab" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Adams" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Alves" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/bot-2023-0015" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241644v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Cochereau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoran Le Strat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiaolin Ji" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Pawtowski" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Delage" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10126-023-10222-7" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04771313v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Robiou du Pont" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Fran&#231;ois Pouchus" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deniz Tasdemir" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Meslet-Cladi&#232;re" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcab.2023.102786" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681111v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grovel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roullier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27103157" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148991v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Isaline van Bohemen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ruiz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Zalouk-Vergnoux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Michaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Robiou Du Pont" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.0c01355" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481326v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lebreton" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Corre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Jany" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loraine Brillet-Gu&#233;guen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos P&#232;rez-Arques" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-019-6256-2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488854v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Morin-Sardin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Coton" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2018.09.003" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866741v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Hidalgo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Poirier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Ull&#225;n" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Piqueras" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-016-7995-5" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138093v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fournier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rebuffet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Grijol" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02430-14" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01073830v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Coll&#233;n" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betina Porcel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Carr&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven G Ball" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Chaparro" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1221259110" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00946788v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric J-J Leroux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Goulitquer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Leblanc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.113.111336" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406013v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Ren" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle K&#252;hn" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Meslet-Cladiere" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Briffotaux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Norais" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emboj.2009.192" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356982v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Adrian Brooks" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Meslet-Cladi&#233;re" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Graille" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Kuhn" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Blondeau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1110/ps.035493.108" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193755v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Norais" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerry W Sloostra" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2007.06.056" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194375v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannu Myllykallio" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Ladenstein" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1744309107015278" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608776v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Le Lay" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Le Blay" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chobert" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Haertl&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2016.06.020" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1SZQ5Q5P-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144901v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Gerometta" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafia Ahmed Tuli" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Gros" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gentil" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015911v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa R&#233;dou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Vallet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Kumar" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-33000-6_4" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04771313v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Cochereau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Robiou du Pont" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Fran&#231;ois Pouchus" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deniz Tasdemir" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Meslet-Cladi&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcab.2023.102786" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04771647v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka-Lai Pang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jones" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdel-Wahab" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Adams" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Alves" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/bot-2023-0015" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241644v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoran Le Strat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiaolin Ji" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Pawtowski" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Delage" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10126-023-10222-7" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681111v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grovel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roullier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27103157" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148991v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Isaline van Bohemen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ruiz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Zalouk-Vergnoux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Michaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Robiou Du Pont" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.0c01355" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481326v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lebreton" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Corre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Jany" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loraine Brillet-Gu&#233;guen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos P&#232;rez-Arques" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-019-6256-2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488854v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Morin-Sardin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Coton" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2018.09.003" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866741v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Hidalgo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Poirier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Ull&#225;n" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Piqueras" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-016-7995-5" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138093v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fournier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rebuffet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Grijol" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02430-14" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00946788v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric J-J Leroux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Goulitquer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Leblanc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.113.111336" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01073830v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Coll&#233;n" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betina Porcel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Carr&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven G Ball" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Chaparro" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1221259110" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406013v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Ren" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle K&#252;hn" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Meslet-Cladiere" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Briffotaux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Norais" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emboj.2009.192" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356982v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Adrian Brooks" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Meslet-Cladi&#233;re" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Graille" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Kuhn" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Blondeau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1110/ps.035493.108" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193755v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Norais" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerry W Sloostra" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2007.06.056" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194375v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannu Myllykallio" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Ladenstein" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1744309107015278" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608776v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Le Lay" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Le Blay" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chobert" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Haertl&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2016.06.020" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1SZQ5Q5P-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144901v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Gerometta" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafia Ahmed Tuli" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Gros" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gentil" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015911v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa R&#233;dou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Vallet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Kumar" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-33000-6_4" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>