--- v0 (2026-04-08)
+++ v1 (2026-05-07)
@@ -265,75 +265,75 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05398182v1</w:t>
+                <w:t xml:space="preserve">hal-05398182v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of an Electricity Consumption Measurement System for Non Intrusive Load Monitoring</w:t>
+                <w:t xml:space="preserve">Conception d'un système de mesure de la consommation électrique d'une habitation pour le suivi et l'identification de charges résidentielles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarra Houidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Auger</w:t>
@@ -368,106 +368,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Miègeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th IEEE International Renewable Energy Congress (IREC 2019)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">8ème Colloque Interdisciplinaire en Instrumentation (C2i 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Talence, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02099762v1</w:t>
+                <w:t xml:space="preserve">hal-02172641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception d'un système de mesure de la consommation électrique d'une habitation pour le suivi et l'identification de charges résidentielles</w:t>
+                <w:t xml:space="preserve">Design of an Electricity Consumption Measurement System for Non Intrusive Load Monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarra Houidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Auger</w:t>
@@ -502,73 +493,82 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Miègeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème Colloque Interdisciplinaire en Instrumentation (C2i 2019)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th IEEE International Renewable Energy Congress (IREC 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Mar 2019, Sousse, Tunisia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IREC.2019.8754586⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02172641v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02099762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical assessment of abrupt change detectors for non-intrusive load monitoring</w:t>
               </w:r>
@@ -3361,51 +3361,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D1288DD4"/>
+    <w:nsid w:val="5ACDC184"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3592,51 +3592,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurence-miegeville" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-6313-2517" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/140720952" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398182v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Masmoudi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Ihsane" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Miegeville" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Guerin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099762v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Houidi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Auger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fr&#233;taud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fourer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mi&#232;geville" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IREC.2019.8754586" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172641v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493097v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Ben Attia Sethom" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2018.8352368" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04923065v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia A&#239;t-Ahmed" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gu&#233;rin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/AEIT.2018.8577363" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105828v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ait-Ahmed" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APPEEC.2017.8308911" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493191v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04146014v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dreulle" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2014.7007093" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115254v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Souffran" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2011.6043130" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115414v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Le Doeuff" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICHQP.2000.897746" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517818v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guerin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICHQP.1998.760181" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115417v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp:19980605" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223322v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14092726" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576719v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Houidi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Auger" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ben Attia Sethom" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fourer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mi&#232;geville" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2020.109813" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386782v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2019.109624" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106306v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Mouelhi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilhem Slama-Belkhodja" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/EJEE.18.95-116" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113135v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2012.2206618" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115303v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/EJEE.12.785-809" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115354v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-gtd:20060266" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115362v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRD.2005.861238" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115387v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lef&#232;vre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javad Fouladgar" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Olivier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2005.845049" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517263v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mi&#233;geville" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115402v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etep.4450110108" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264149v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04146054v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Roblot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118569863.ch7" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517544v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516755v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/51661" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurence-miegeville" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-6313-2517" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/140720952" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398182v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Masmoudi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Ihsane" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Miegeville" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Guerin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172641v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Houidi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Auger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fr&#233;taud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fourer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mi&#232;geville" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099762v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IREC.2019.8754586" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493097v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Ben Attia Sethom" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2018.8352368" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04923065v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia A&#239;t-Ahmed" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gu&#233;rin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/AEIT.2018.8577363" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105828v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ait-Ahmed" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APPEEC.2017.8308911" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493191v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04146014v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dreulle" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2014.7007093" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115254v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Souffran" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2011.6043130" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115414v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Le Doeuff" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICHQP.2000.897746" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517818v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guerin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICHQP.1998.760181" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115417v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp:19980605" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223322v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14092726" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576719v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Houidi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Auger" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ben Attia Sethom" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fourer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mi&#232;geville" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2020.109813" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386782v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2019.109624" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106306v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Mouelhi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilhem Slama-Belkhodja" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/EJEE.18.95-116" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113135v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2012.2206618" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115303v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/EJEE.12.785-809" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115354v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-gtd:20060266" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115362v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRD.2005.861238" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115387v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lef&#232;vre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javad Fouladgar" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Olivier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2005.845049" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517263v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mi&#233;geville" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115402v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etep.4450110108" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264149v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04146054v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Roblot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118569863.ch7" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517544v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516755v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/51661" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>