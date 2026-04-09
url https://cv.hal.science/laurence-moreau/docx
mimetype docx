--- v0 (2026-03-20)
+++ v1 (2026-04-09)
@@ -1151,295 +1151,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04215609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying QTLs involved in hybrid performance and heterotic group complementarity: new GWAS models applied to factorial and admixed diallel maize hybrid panels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Beugnot</w:t>
+                <w:t xml:space="preserve">Improving the use of plant genetic resources to sustain breeding programs’ efficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Ben Sadoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Delphine Madur</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Allier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00122-023-04431-w⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 120 (14), pp.e2205780119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2205780119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04295142v1</w:t>
+                <w:t xml:space="preserve">hal-04215595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the use of plant genetic resources to sustain breeding programs’ efficiency</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sarah Ben Sadoun</w:t>
+                <w:t xml:space="preserve">Identifying QTLs involved in hybrid performance and heterotic group complementarity: new GWAS models applied to factorial and admixed diallel maize hybrid panels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Beugnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurence Moreau</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bauland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Madur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 120 (14), pp.e2205780119. </w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 136, pp.219. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.2205780119⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00122-023-04431-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04215595v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04295142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic prediction for grain yield and micro-environmental sensitivity in winter wheat</w:t>
               </w:r>
@@ -1687,295 +1687,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04269293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving genomic predictions with inbreeding and nonadditive effects in two admixed maize hybrid populations in single and multienvironment contexts</w:t>
+                <w:t xml:space="preserve">Genetic Architecture of Powdery Mildew Resistance Revealed by a Genome-Wide Association Study of a Worldwide Collection of Flax (Linum usitatissimum L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Roth</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Alain Charcosset</w:t>
+                <w:t xml:space="preserve">Adrien Speck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Trouvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Enjalbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Geffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Joets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/genetics/iyac018⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.871633. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2022.871633⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03659124v1</w:t>
+                <w:t xml:space="preserve">hal-04321052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic Architecture of Powdery Mildew Resistance Revealed by a Genome-Wide Association Study of a Worldwide Collection of Flax (Linum usitatissimum L.)</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improving genomic predictions with inbreeding and nonadditive effects in two admixed maize hybrid populations in single and multienvironment contexts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johann Joets</w:t>
+                <w:t xml:space="preserve">Morgane Roth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Beugnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Charcosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13, pp.871633. </w:t>
+              <w:t xml:space="preserve">Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 220 (4), pp.1-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2022.871633⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/genetics/iyac018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04321052v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03659124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic prediction of hybrid performance: comparison of the efficiency of factorial and tester designs used as training sets in a multiparental connected reciprocal design for maize silage</w:t>
               </w:r>
@@ -2495,451 +2495,451 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03424384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting hybrid breeding designs using genomic predictions: simulations highlight the superiority of incomplete factorials between segregating families over topcross designs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genomic prediction with a maize collaborative panel: identification of genetic resources to enrich elite breeding programs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Allier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Seye</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Charcosset</w:t>
+                <w:t xml:space="preserve">Simon Teyssèdre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Lehermeier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Charcosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 133 (6), pp.1995-2010. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00122-020-03573-5⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 133 (1), pp.201-215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-019-03451-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04458331v1</w:t>
+                <w:t xml:space="preserve">hal-02958926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative Trait Loci involved in the reproductive success of a parasitoid wasp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Benoist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Capdevielle-Dulac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Benoist</w:t>
+                <w:t xml:space="preserve">Célina Chantre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Capdevielle-Dulac</w:t>
+                <w:t xml:space="preserve">Rémi Jeannette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-André Calatayud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 29 (18), pp.3476-3493. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/mec.15567⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03095926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic prediction with a maize collaborative panel: identification of genetic resources to enrich elite breeding programs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Allier</w:t>
+                <w:t xml:space="preserve">Revisiting hybrid breeding designs using genomic predictions: simulations highlight the superiority of incomplete factorials between segregating families over topcross designs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Seye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bauland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Teyssèdre</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alain Charcosset</w:t>
+                <w:t xml:space="preserve">A. Charcosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 133 (1), pp.201-215. </w:t>
+              <w:t xml:space="preserve">, 2020, 133 (6), pp.1995-2010. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00122-019-03451-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00122-020-03573-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02958926v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04458331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimized breeding strategies to harness genetic resources with different performance levels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Allier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Teyssèdre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Lehermeier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3257,286 +3257,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02973043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concevoir et évaluer les maïs du futur</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genetic basis of phenotypic plasticity and genotype × environment interactions in a multi-parental tomato population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Tardieu</w:t>
+                <w:t xml:space="preserve">Isidore Diouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Rogowsky</w:t>
+                <w:t xml:space="preserve">Laurent Derivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémentine Vitte</w:t>
+                <w:t xml:space="preserve">Shai Koussevitzky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Giauffret</w:t>
+                <w:t xml:space="preserve">Yolande Carretero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Bitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perspectives Agricoles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 71 (18), pp.5365-5376. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/eraa265⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03374756v1</w:t>
+                <w:t xml:space="preserve">hal-02952485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic basis of phenotypic plasticity and genotype × environment interactions in a multi-parental tomato population</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Derivot</w:t>
+                <w:t xml:space="preserve">Concevoir et évaluer les maïs du futur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Charcosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shai Koussevitzky</w:t>
+                <w:t xml:space="preserve">François Tardieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yolande Carretero</w:t>
+                <w:t xml:space="preserve">Peter Rogowsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Bitton</w:t>
+                <w:t xml:space="preserve">Clémentine Vitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Giauffret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Perspectives Agricoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 480</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02952485v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03374756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative trait loci mapping in hybrids between Dent and Flint maize multiparental populations reveals group-specific QTL for silage quality traits with variable pleiotropic effects on yield</w:t>
               </w:r>
@@ -3669,51 +3669,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of breeding programs sustainability: application of phenotypic and genomic indicators to a north european grain maize program</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Allier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Teyssèdre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Lehermeier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3918,278 +3918,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02618116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic selection efficiency and a priori estimation of accuracy in a structured dent maize panel</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Common gardens in teosintes reveal the establishment of a syndrome of adaptation to altitude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux-Alison Fustier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Martínez-Ainsworth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonás Aguirre-Liguori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Venon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Corti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00122-018-3196-1⟩</w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (12), pp.e1008512. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1008512⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02625890v1</w:t>
+                <w:t xml:space="preserve">hal-03007959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Common gardens in teosintes reveal the establishment of a syndrome of adaptation to altitude</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genomic selection efficiency and a priori estimation of accuracy in a structured dent maize panel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Rio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Charcosset</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 15 (12), pp.e1008512. </w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 132 (1), pp.81-96. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1008512⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00122-018-3196-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03007959v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02625890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usefulness criterion and post-selection parental contributions in multi-parental crosses: Application to polygenic trait Introgression</w:t>
               </w:r>
@@ -4214,51 +4214,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Charcosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Teyssèdre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Lehermeier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4487,51 +4487,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Charcosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Teyssèdre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4751,51 +4751,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Falque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Madur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">G3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 7 (11), pp.3649-3657. </w:t>
@@ -4885,51 +4885,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Falque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Madur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 207 (3), pp.1167-1180. </w:t>
@@ -4961,177 +4961,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03818440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genotyping-by-sequencing highlights original diversity patterns within a European collection of 1191 maize flint lines, as compared to the maize USDA genebank</w:t>
+                <w:t xml:space="preserve">General and specific combining abilities in a maize (Zea mays L.) test-cross hybrid panel: relative importance of population structure and genetic divergence between parents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Gouesnard</w:t>
+                <w:t xml:space="preserve">Amandine Lariepe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Silvia Negro</w:t>
+                <w:t xml:space="preserve">J. Laborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bauland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Laffray</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Albrecht Melchinger</w:t>
+                <w:t xml:space="preserve">S. Mezmouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 130 (10), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00122-017-2949-6⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 130 (2), pp.403-417. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-016-2822-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01595534v1</w:t>
+                <w:t xml:space="preserve">hal-01481772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting genomic selection efficiency to optimize calibration set and to assess prediction accuracy in highly structured populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Rincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5150,210 +5150,210 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 130 (11), pp.1-17. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00122-017-2956-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01583795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">General and specific combining abilities in a maize (Zea mays L.) test-cross hybrid panel: relative importance of population structure and genetic divergence between parents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genotyping-by-sequencing highlights original diversity patterns within a European collection of 1191 maize flint lines, as compared to the maize USDA genebank</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Gouesnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Silvia Negro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Lariepe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurence Moreau</w:t>
+                <w:t xml:space="preserve">Amélie Laffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Laborde</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cyril Bauland</w:t>
+                <w:t xml:space="preserve">Jeff Glaubitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Mezmouk</w:t>
+                <w:t xml:space="preserve">Albrecht Melchinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 130 (2), pp.403-417. </w:t>
+              <w:t xml:space="preserve">, 2017, 130 (10), </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00122-016-2822-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00122-017-2949-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01481772v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usefulness of Multiparental Populations of Maize (Zea mays L.) for Genome-Based Prediction</w:t>
               </w:r>
@@ -5735,855 +5735,855 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02637142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recovering power in Association Mapping Panels with variable levels of linkage disequilibrium</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurence Moreau</w:t>
+                <w:t xml:space="preserve">Linkage disequilibrium with linkage analysis of multiline crosses reveals different multiallelic QTL for hybrid performance in the flint and dent heterotic groups of maize.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Lehermeier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Monod</w:t>
+                <w:t xml:space="preserve">Matthieu M. Falque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Kuhn</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Albrecht E Melchinger</w:t>
+                <w:t xml:space="preserve">Vincent Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 197 (1), pp.375-387. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1534/genetics.113.159731⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 198 (4), pp.1717-1734. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1534/genetics.114.169367⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02634244v1</w:t>
+                <w:t xml:space="preserve">hal-02637060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linkage disequilibrium with linkage analysis of multiline crosses reveals different multiallelic QTL for hybrid performance in the flint and dent heterotic groups of maize.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eva Bauer</w:t>
+                <w:t xml:space="preserve">Recovering power in Association Mapping Panels with variable levels of linkage disequilibrium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Rincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Monod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu M. Falque</w:t>
+                <w:t xml:space="preserve">Estelle Kuhn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Segura</w:t>
+                <w:t xml:space="preserve">Albrecht E Melchinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 198 (4), pp.1717-1734. </w:t>
+              <w:t xml:space="preserve">, 2014, 197 (1), pp.375-387. </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1534/genetics.114.169367⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1534/genetics.113.159731⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02637060v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02634244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined linkage and linkage disequilibrium QTL mapping in multiple families of maize (Zea mays L.) line crosses highlights complementarities between models based on parental haplotype and single locus polymorphism</w:t>
+                <w:t xml:space="preserve">OptiMAS: A Decision Support Tool for Marker-Assisted Assembly of Diverse Alleles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Fabio Valente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bardol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Loywick</w:t>
+                <w:t xml:space="preserve">Mathilde Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann J. Joets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00122-013-2167-9⟩</w:t>
+              <w:t xml:space="preserve">Journal of Heredity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 104 (4), pp.586 - 590. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jhered/est020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02642570v1</w:t>
+                <w:t xml:space="preserve">hal-02646077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OptiMAS: A Decision Support Tool for Marker-Assisted Assembly of Diverse Alleles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combined linkage and linkage disequilibrium QTL mapping in multiple families of maize (Zea mays L.) line crosses highlights complementarities between models based on parental haplotype and single locus polymorphism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bardol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabio Valente</w:t>
+                <w:t xml:space="preserve">M. Ventelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Gauthier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bardol</w:t>
+                <w:t xml:space="preserve">Brigitte B. Mangin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Jasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Blanc</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Johann J. Joets</w:t>
+                <w:t xml:space="preserve">V. Loywick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Heredity</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 126 (11), pp.2717 - 2736. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-013-2167-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jhered/est020⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02646077v1</w:t>
+                <w:t xml:space="preserve">hal-02642570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity and linkage disequilibrium features in a composite public/private dent maize panel: consequences for association genetics as evaluated from a case study using flowering time</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The genetic basis of heterosis: multiparental quantitative trait loci mapping reveals contrasted levels of apparent overdominance among traits of agronomical interest in maize (Zea mays L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Lariepe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Mangin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Jasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Truntzler</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Doménica Manicacci</w:t>
+                <w:t xml:space="preserve">Fabrice Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00122-012-1866-y⟩</w:t>
+              <w:t xml:space="preserve">Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 190 (2), pp.795-811. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1534/genetics.111.133447⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02643782v1</w:t>
+                <w:t xml:space="preserve">hal-00986094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The genetic basis of heterosis: multiparental quantitative trait loci mapping reveals contrasted levels of apparent overdominance among traits of agronomical interest in maize (Zea mays L.)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Dumas</w:t>
+                <w:t xml:space="preserve">Diversity and linkage disequilibrium features in a composite public/private dent maize panel: consequences for association genetics as evaluated from a case study using flowering time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Truntzler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Ranc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. C. Sawkins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane S. Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doménica Manicacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 125 (4), pp.731 - 747. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-012-1866-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1534/genetics.111.133447⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00986094v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02643782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximizing the reliability of genomic selection by optimizing the calibration set of reference individuals: comparison of methods in two diverse groups of maize inbreds (Zea mays L.)</w:t>
               </w:r>
@@ -6889,51 +6889,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Segouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Bellamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu M. Falque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 167 (15), pp.1253-1263. </w:t>
@@ -6983,51 +6983,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meta-analysis of QTL involved in silage quality of maize and comparison with the position of candidate genes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Truntzler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7276,51 +7276,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fine mapping and haplotype structure analysis of a major flowering time quantitative trait locus on maize chromosome 10</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Giauffret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine D. Madur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7800,291 +7800,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02661380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Results of a whole genome scan targeting QTL for growth and carcass traits in a Piétrain $\times$ Large White intercross</w:t>
+                <w:t xml:space="preserve">A method to optimize selection on multiple identified quantitative trait loci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Nezer</w:t>
+                <w:t xml:space="preserve">Reena Chakraborty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danny Wagenaar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Georges</w:t>
+                <w:t xml:space="preserve">Jack Dekkers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 34 (3), pp.371-387. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/gse:2002013⟩</w:t>
+              <w:t xml:space="preserve">, 2002, 34 (2), pp.145-170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/gse:2002001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00894417v1</w:t>
+                <w:t xml:space="preserve">hal-00894405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A method to optimize selection on multiple identified quantitative trait loci</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Results of a whole genome scan targeting QTL for growth and carcass traits in a Piétrain $\times$ Large White intercross</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Nezer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reena Chakraborty</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurence Moreau</w:t>
+                <w:t xml:space="preserve">Danny Wagenaar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jack Dekkers</w:t>
+                <w:t xml:space="preserve">Michel Georges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 34 (2), pp.145-170. </w:t>
+              <w:t xml:space="preserve">, 2002, 34 (3), pp.371-387. </w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/gse:2002001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/gse:2002013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00894405v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00894417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal selection on two quantitative trait loci with linkage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack Dekkers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reena Chakraborty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8282,333 +8282,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05302662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complementing genomics with platform omics help decipher the genetic architecture of in-field productivity in the presence of genotype by Environment interactions.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Integrating time in GWAS pipelines to better understand genetic resistances to bacterial wilt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melisande Blein-Nicolas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alain Charcosset</w:t>
+                <w:t xml:space="preserve">Adrien Belny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Berthomé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Grivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Labourey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd GxExM Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Wageningen, Netherlands</w:t>
+              <w:t xml:space="preserve">ENVIE, Impact of Environment on plant immunity and pathogen virulence, Nov 2024, SETE, France.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Richard Berthomé; Mathilde Fagard; Valerie Schurdi-Levraud; Chloé Delmas; Frederic Domergue; Marie Foulogne-Oriol, Nov 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05201495v1</w:t>
+                <w:t xml:space="preserve">hal-04722296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating time in GWAS pipelines to better understand genetic resistances to bacterial wilt</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurent Grivet</w:t>
+                <w:t xml:space="preserve">Complementing genomics with platform omics help decipher the genetic architecture of in-field productivity in the presence of genotype by Environment interactions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baber Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Labourey</w:t>
+                <w:t xml:space="preserve">Melisande Blein-Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Charcosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ENVIE, Impact of Environment on plant immunity and pathogen virulence, Nov 2024, SETE, France.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Richard Berthomé; Mathilde Fagard; Valerie Schurdi-Levraud; Chloé Delmas; Frederic Domergue; Marie Foulogne-Oriol, Nov 2024, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">3rd GxExM Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Wageningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04722296v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05201495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving genomic predictions with inbreeding and non-additive effects in two admixed maize hybrid populations in single and multi-environment contexts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Beugnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8782,377 +8782,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04807992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in maize genetic resources characterisation and use</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mariangela Arca</w:t>
+                <w:t xml:space="preserve">Strategy to Optimize the Infill Structure of the Part Produced by Fused Deposition Modelling Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sashi Kiran Madugula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Adragna</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers of Science and Technology in Crop Breeding and Production</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th WCCM-ECCOMAS Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, PARIS (virtuel), France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23967/wccm-eccomas.2020.319⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04463167v1</w:t>
+                <w:t xml:space="preserve">hal-03188034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategy to Optimize the Infill Structure of the Part Produced by Fused Deposition Modelling Process</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sashi Kiran Madugula</w:t>
+                <w:t xml:space="preserve">Adaptation of GWAS models for plant resistance to viruses: from rediscovering major genes to highlighting of new complex traits in breeding germplasm.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Monnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Antoine Adragna</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Cantet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Boissot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th WCCM-ECCOMAS Congress</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">XIIe Eucarpia Meeting on Cucurbit Genetics and Breeding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Almeria, Spain. pp.1-16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23967/wccm-eccomas.2020.319⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03188034v1</w:t>
+                <w:t xml:space="preserve">hal-03662437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation of GWAS models for plant resistance to viruses: from rediscovering major genes to highlighting of new complex traits in breeding germplasm.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Severine Monnot</w:t>
+                <w:t xml:space="preserve">Advances in maize genetic resources characterisation and use</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Allier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Rio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariangela Arca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Teyssèdre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIe Eucarpia Meeting on Cucurbit Genetics and Breeding</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Almeria, Spain. pp.1-16</w:t>
+              <w:t xml:space="preserve">Frontiers of Science and Technology in Crop Breeding and Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MRIZP, Jun 2021, Belgrade, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03662437v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04463167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic prediction in early stages of a maize breeding program: comparison of testcross and factorial design</w:t>
               </w:r>
@@ -9289,51 +9289,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mabire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Joets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie B Fiévet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9932,51 +9932,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic architecture of European maize: multiparental QTL mapping and insights into heterosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Lariepe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10057,51 +10057,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic architecture of European maize: multiparental QTL mapping and insights into heterosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Lariepe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10607,51 +10607,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustin Oscar Galaretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Gouesnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Charcosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10788,64 +10788,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving genomic predictions with inbreeding and non-additive effects using two hybrid admixed populations in maize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Beugnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11258,90 +11258,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity analysis within a collection of 1191 flint maize inbred lines using genotyping-by-sequencing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Gouesnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Silvia Negro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Laffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeff Glaubitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.E. Melchinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11383,103 +11383,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genotyping-by-sequencing highlights original diversity patterns within a European collection of 1191 maize flint lines, as compared to the maize USDA genebank</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Gouesnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Negro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Laffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeff Glaubitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albrecht Melchinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">60. Annual Maize Genetics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Saint-Malo, France. , 253 p., 2018, 60th Annual Maize Genetics Conference Program and Abstracts</w:t>
@@ -11633,103 +11633,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity analysis within a collection of 1191 flint maize inbred lines using genotyping-by-sequencing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Gouesnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Negro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Laffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeff Glaubitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albrecht Melchinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">60. Annual Maize Genetics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Saint-Malo, France. , 253 p., 2018, 60th Annual Maize Genetics Conference Program and Abstracts</w:t>
@@ -11758,103 +11758,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity analysis within a collection of 1191 Flint collection using Genotyping By Sequencing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Gouesnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Negro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Laffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeff Glaubitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albrecht Melchinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International Symposium on Genomics of Plant Genetic Resources (GPGR4)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Giessen, Germany. , 2017</w:t>
@@ -12348,103 +12348,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OptiMAS: a decision support tool to conduct marker-assisted selection programs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Valente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bardol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann J. Joets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crop Breeding</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1145, </w:t>
@@ -12579,51 +12579,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Charcosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Joets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -12917,51 +12917,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Common gardens in teosintes reveal the establishment of a syndrome of adaptation to altitude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux-Alison Fustier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Elena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13208,51 +13208,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05331882v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Kadoumi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Heslot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Henriot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Murigneux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Berton" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-025-05008-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05151253v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Rincent" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junita Solin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alizarine Lorenzi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Nunes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Griveau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-024-04809-4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05331884v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Sanchez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ben Sadoun" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Mary-Huard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bauland" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Palaffre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-025-05034-3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05158192v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baber Ali" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Mary&#8208;huard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Charcosset" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Moreau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tpg2.20553" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05292790v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Madur" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Combes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-024-04566-4" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677733v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Huguenin-Bizot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime J Laurent" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chaumont" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Maistriaux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-024-04679-w" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04401428v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Allier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-023-04509-5" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215609v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rio" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/genetics/iyad089" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295142v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Beugnot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Combes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-023-04431-w" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215595v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2205780119" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127792v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Raffo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz C. D. Cuyabano" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pernille Sarup" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.1075077" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04269293v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jugurta Bouidghaghen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Beauch&#234;ne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Chapuis" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mangel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-42298-z" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659124v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Roth" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/genetics/iyac018" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04321052v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Speck" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Trouv&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Enjalbert" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Geffroy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Joets" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.871633" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216367v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-022-04176-y" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03971463v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Monnot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Cantet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Lowdon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhac184" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03154408v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gonz&#225;lez-Di&#233;guez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Legarra" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Lehermeier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/genetics/iyab026" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424384v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Desaint" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Schurdi-Levraud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10113080" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04458331v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Seye" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bauland" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Charcosset" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-020-03573-5" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095926v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Benoist" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Capdevielle-Dulac" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lina Chantre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Jeannette" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Andr&#233; Calatayud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15567" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958926v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Teyss&#232;dre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-019-03451-9" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04328215v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-020-6756-0" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973032v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1008241" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973043v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.120.303278" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374756v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tardieu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Rogowsky" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Vitte" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Giauffret" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952485v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidore Diouf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Derivot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shai Koussevitzky" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Carretero" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bitton" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa265" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617673v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama I Seye" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Giraud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie M&#233;chin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Reymond" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-019-03296-2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627525v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Claustres" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Maltese" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-019-03280-w" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618116v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Virlouvet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi El Hage" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pierre Jacquemot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gineau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00488" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625890v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-018-3196-1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007959v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux-Alison Fustier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Mart&#237;nez-Ainsworth" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon&#225;s Aguirre-Liguori" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Venon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Corti" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1008512" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620266v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.119.400129" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623461v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Mangin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Elie Rabier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Goudemand-Dugue" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0205629" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03111538v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2019.01006" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818445v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Courret" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre R. G&#233;rard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Ogereau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Falque" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-018-0163-1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617705v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.117.300121" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03818440v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.117.300305" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595534v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gouesnard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Silvia Negro" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Laffray" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Glaubitz" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albrecht Melchinger" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-017-2949-6" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583795v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-017-2956-7" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481772v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lariepe" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Laborde" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mezmouk" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-016-2822-z" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636667v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Kraemer" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Bauer" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Camisan" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.114.161943" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634532v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Leroux" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Rahmani" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Jasson" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Ventelon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Louis" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-014-2267-1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637142v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Nicolas" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouchet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Altmann" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Brunel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-014-2379-7" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634244v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monod" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Kuhn" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albrecht E Melchinger" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.113.159731" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637060v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu M. Falque" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.114.169367" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642570v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bardol" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ventelon" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Mangin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Loywick" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-013-2167-9" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AFF7A3F604E7670D5CD3E4906AD1C499D51CF504/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646077v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Valente" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gauthier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Blanc" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann J. Joets" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jhered/est020" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643782v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Truntzler" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ranc" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Sawkins" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dom&#233;nica Manicacci" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-012-1866-y" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/85A321FA491B7D8D6CB99A6FF8F599319B59656C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986094v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dumas" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.111.133447" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019845v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalo&#235;" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Nicolas" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Brunel" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.112.141473" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661097v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yung-Fen Huang" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chin-Long Ky" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Coubriche" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.110.113878" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662433v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cassan" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Segouin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bellamy" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2010.04.016" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-95DH46ZQ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663445v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Barri&#232;re" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Sawkins" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lespinasse" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Betran" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-010-1402-x" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BFNFDS7Z-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662839v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Capelle" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine C. Remoue" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Reyss" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Mah&#233;" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-10-2" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667927v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Ducrocq" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D. Madur" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie V. Combes" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice F. Dumas" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.109.106922" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660303v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Barre" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mi" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Turner" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gastal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2494.2009.00696.x" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HZ9B6J0V-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964463v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc J.-L. Jannink" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence L. Moreau" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Charmet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Charcosset" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-008-9306-2" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q48J1CV2-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661380v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Diaz" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ra Saliba-Colombani" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Loudet" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Belluomo" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pci225" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894417v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Nezer" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Wagenaar" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Georges" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:2002013" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894405v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reena Chakraborty" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Dekkers" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:2002001" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894406v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:2002002" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302662v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ben-Sadoun" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariangela Arca" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galaretto Agustin Oscar" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Huard Tristan" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05201495v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melisande Blein-Nicolas" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04722296v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Belny" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Berthom&#233;" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Albert" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Grivet" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Labourey" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458027v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04807992v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mabire" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Guilbaud" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Duarte" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Darracq" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Pirani" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463167v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188034v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sashi Kiran Madugula" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Adragna" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23967/wccm-eccomas.2020.319" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662437v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Cantet" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boissot" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458192v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Innocent Seye" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787704v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie B Fi&#233;vet" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458147v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569899v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fievet" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Mary" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332466v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739985v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795514v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569916v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569900v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02571701v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchaib Radi" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahfoudh Ayadi" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Cherouat" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhami Abdelkhalek" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964414v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302651v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas St&#233;phane D." TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balconi Carlotta" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ana Butron" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaumont Fran&#231;ois" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gouesnard Brigitte" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04807728v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin Oscar Galaretto" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roux" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080926v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Fugeray-Scarbel" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Robert-Grani&#233;" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132668v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458114v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875520v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02955451v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Jacquemot" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734558v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Melchinger" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734953v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Negro" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02955141v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Beaubiat" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734955v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789732v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339375v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Bessa-Gomes" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Cazals" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Collard" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chiron" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jules" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04343930v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-2205-6_3" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04559548v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bidanel" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Couix" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Croiseau" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ducrot" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ezanno" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796957v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Blanc" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007/978-1-4939-0446-4" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-0446-4_9" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189903v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sosnowski" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick de Oliveira" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04351595v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789968v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345676v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Elena" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martinez-Ainsworth Jonas" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Aguirre-Liguori" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette De Meaux" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05331882v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Kadoumi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Heslot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Henriot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Murigneux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Berton" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-025-05008-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05151253v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Rincent" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junita Solin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alizarine Lorenzi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Nunes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Griveau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-024-04809-4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05331884v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Sanchez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ben Sadoun" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Mary-Huard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bauland" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Palaffre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-025-05034-3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05158192v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baber Ali" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Mary&#8208;huard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Charcosset" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Moreau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tpg2.20553" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05292790v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Madur" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Combes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-024-04566-4" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677733v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Huguenin-Bizot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime J Laurent" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chaumont" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Maistriaux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-024-04679-w" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04401428v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Allier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-023-04509-5" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215609v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rio" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/genetics/iyad089" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215595v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2205780119" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295142v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Beugnot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Combes" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-023-04431-w" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127792v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Raffo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz C. D. Cuyabano" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pernille Sarup" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.1075077" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04269293v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jugurta Bouidghaghen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Beauch&#234;ne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Chapuis" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mangel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-42298-z" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04321052v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Speck" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Trouv&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Enjalbert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Geffroy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Joets" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.871633" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659124v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Roth" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/genetics/iyac018" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216367v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-022-04176-y" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03971463v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Monnot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Cantet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Lowdon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhac184" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03154408v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gonz&#225;lez-Di&#233;guez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Legarra" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Lehermeier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/genetics/iyab026" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424384v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Desaint" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Schurdi-Levraud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10113080" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958926v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Teyss&#232;dre" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-019-03451-9" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095926v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Benoist" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Capdevielle-Dulac" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lina Chantre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Jeannette" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Andr&#233; Calatayud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15567" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04458331v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Seye" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bauland" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Charcosset" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-020-03573-5" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04328215v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-020-6756-0" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973032v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1008241" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973043v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.120.303278" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952485v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidore Diouf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Derivot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shai Koussevitzky" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Carretero" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bitton" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa265" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374756v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tardieu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Rogowsky" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Vitte" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Giauffret" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617673v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama I Seye" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Giraud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie M&#233;chin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Reymond" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-019-03296-2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627525v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Claustres" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Maltese" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-019-03280-w" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618116v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Virlouvet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi El Hage" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pierre Jacquemot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gineau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00488" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007959v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux-Alison Fustier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Mart&#237;nez-Ainsworth" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon&#225;s Aguirre-Liguori" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Venon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Corti" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1008512" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625890v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-018-3196-1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620266v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.119.400129" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623461v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Mangin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Elie Rabier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Goudemand-Dugue" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0205629" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03111538v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2019.01006" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818445v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Courret" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre R. G&#233;rard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Ogereau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Falque" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-018-0163-1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617705v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.117.300121" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03818440v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.117.300305" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481772v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lariepe" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Laborde" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mezmouk" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-016-2822-z" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583795v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-017-2956-7" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595534v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gouesnard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Silvia Negro" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Laffray" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Glaubitz" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albrecht Melchinger" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-017-2949-6" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636667v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Kraemer" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Bauer" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Camisan" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.114.161943" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634532v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Leroux" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Rahmani" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Jasson" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Ventelon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Louis" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-014-2267-1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637142v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Nicolas" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouchet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Altmann" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Brunel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-014-2379-7" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637060v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu M. Falque" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.114.169367" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634244v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monod" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Kuhn" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albrecht E Melchinger" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.113.159731" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646077v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Valente" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gauthier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bardol" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Blanc" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann J. Joets" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jhered/est020" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642570v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ventelon" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Mangin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Loywick" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-013-2167-9" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AFF7A3F604E7670D5CD3E4906AD1C499D51CF504/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986094v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dumas" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.111.133447" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643782v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Truntzler" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ranc" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Sawkins" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dom&#233;nica Manicacci" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-012-1866-y" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/85A321FA491B7D8D6CB99A6FF8F599319B59656C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019845v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalo&#235;" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Nicolas" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Brunel" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.112.141473" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661097v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yung-Fen Huang" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chin-Long Ky" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Coubriche" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.110.113878" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662433v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cassan" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Segouin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bellamy" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2010.04.016" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-95DH46ZQ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663445v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Barri&#232;re" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Sawkins" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lespinasse" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Betran" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-010-1402-x" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BFNFDS7Z-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662839v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Capelle" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine C. Remoue" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Reyss" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Mah&#233;" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-10-2" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667927v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Ducrocq" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D. Madur" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie V. Combes" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice F. Dumas" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.109.106922" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660303v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Barre" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mi" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Turner" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gastal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2494.2009.00696.x" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HZ9B6J0V-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964463v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc J.-L. Jannink" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence L. Moreau" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Charmet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Charcosset" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-008-9306-2" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q48J1CV2-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661380v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Diaz" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ra Saliba-Colombani" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Loudet" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Belluomo" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pci225" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894405v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reena Chakraborty" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Dekkers" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:2002001" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894417v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Nezer" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Wagenaar" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Georges" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:2002013" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894406v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:2002002" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302662v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ben-Sadoun" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariangela Arca" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galaretto Agustin Oscar" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Huard Tristan" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04722296v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Belny" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Berthom&#233;" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Albert" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Grivet" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Labourey" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05201495v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melisande Blein-Nicolas" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458027v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04807992v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mabire" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Guilbaud" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Duarte" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Darracq" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Pirani" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188034v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sashi Kiran Madugula" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Adragna" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23967/wccm-eccomas.2020.319" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662437v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Cantet" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boissot" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463167v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458192v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Innocent Seye" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787704v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie B Fi&#233;vet" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458147v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569899v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fievet" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Mary" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332466v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739985v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795514v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569916v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569900v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02571701v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchaib Radi" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahfoudh Ayadi" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Cherouat" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhami Abdelkhalek" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964414v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302651v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas St&#233;phane D." TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balconi Carlotta" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ana Butron" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaumont Fran&#231;ois" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gouesnard Brigitte" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04807728v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin Oscar Galaretto" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roux" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080926v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Fugeray-Scarbel" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Robert-Grani&#233;" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132668v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458114v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875520v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02955451v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Jacquemot" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734558v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Melchinger" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734953v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Negro" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02955141v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Beaubiat" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734955v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789732v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339375v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Bessa-Gomes" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Cazals" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Collard" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chiron" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jules" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04343930v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-2205-6_3" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04559548v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bidanel" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Couix" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Croiseau" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ducrot" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ezanno" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796957v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Blanc" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007/978-1-4939-0446-4" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-0446-4_9" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189903v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sosnowski" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick de Oliveira" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04351595v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789968v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345676v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Elena" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martinez-Ainsworth Jonas" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Aguirre-Liguori" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette De Meaux" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>