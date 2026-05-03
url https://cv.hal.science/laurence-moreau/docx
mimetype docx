--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -368,334 +368,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05151253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic prediction-aided incorporation of genetic resources into elite breeding: lessons from a collaborative multiparental design in flint maize</w:t>
+                <w:t xml:space="preserve">Improvement in genomic prediction of maize with prior gene ontology information depends on traits and environmental conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitri Sanchez</w:t>
+                <w:t xml:space="preserve">Baber Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Ben Sadoun</w:t>
+                <w:t xml:space="preserve">Tristan Mary‐huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
+                <w:t xml:space="preserve">Alain Charcosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Bauland</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurence Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Rincent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00122-025-05034-3⟩</w:t>
+              <w:t xml:space="preserve">Plant Genome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/tpg2.20553⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05331884v1</w:t>
+                <w:t xml:space="preserve">hal-05158192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement in genomic prediction of maize with prior gene ontology information depends on traits and environmental conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genomic prediction-aided incorporation of genetic resources into elite breeding: lessons from a collaborative multiparental design in flint maize</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baber Ali</w:t>
+                <w:t xml:space="preserve">Sarah Ben Sadoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristan Mary‐huard</w:t>
+                <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Charcosset</w:t>
+                <w:t xml:space="preserve">Cyril Bauland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Moreau</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Carine Palaffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Genome</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 18 (1), </w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 138, pp.262. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/tpg2.20553⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00122-025-05034-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05158192v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05331884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Portability of genomic predictions trained on sparse factorial designs across two maize silage breeding cycles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alizarine Lorenzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bauland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Pin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -772,51 +772,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-dimensional multi-omics measured in controlled conditions are useful for maize platform and field trait predictions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baber Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huguenin-Bizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -906,103 +906,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the potential of genetic resource introduction into elite germplasm: a collaborative multiparental population for flint maize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Allier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Ben Sadoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bauland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 137 (1), pp.19. </w:t>
@@ -1053,77 +1053,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detecting directional and non-directional epistasis in bi-parental populations using genomic data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Charcosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 224 (3), pp.iyad089. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1157,103 +1157,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving the use of plant genetic resources to sustain breeding programs’ efficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Ben Sadoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Allier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 120 (14), pp.e2205780119. </w:t>
@@ -1304,64 +1304,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying QTLs involved in hybrid performance and heterotic group complementarity: new GWAS models applied to factorial and admixed diallel maize hybrid panels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Beugnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bauland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1477,51 +1477,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Rincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pernille Sarup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 13, </w:t>
@@ -1572,51 +1572,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robotized indoor phenotyping allows genomic prediction of adaptive traits in the field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jugurta Bouidghaghen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Beauchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1853,77 +1853,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Beugnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Charcosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 220 (4), pp.1-18. </w:t>
@@ -1974,90 +1974,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic prediction of hybrid performance: comparison of the efficiency of factorial and tester designs used as training sets in a multiparental connected reciprocal design for maize silage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alizarine Lorenzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bauland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Pin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Palaffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 135 (9), pp.3143 - 3160. </w:t>
@@ -2121,64 +2121,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Monnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melissa Cantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Lowdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2255,64 +2255,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David González-Diéguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Legarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Charcosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Lehermeier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2389,64 +2389,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Monnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Desaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Schurdi-Levraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2540,64 +2540,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Teyssèdre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Lehermeier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Charcosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 133 (1), pp.201-215. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2625,278 +2625,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02958926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative Trait Loci involved in the reproductive success of a parasitoid wasp</w:t>
+                <w:t xml:space="preserve">Revisiting hybrid breeding designs using genomic predictions: simulations highlight the superiority of incomplete factorials between segregating families over topcross designs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Benoist</w:t>
+                <w:t xml:space="preserve">A. Seye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Capdevielle-Dulac</w:t>
+                <w:t xml:space="preserve">C. Bauland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Célina Chantre</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Charcosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.15567⟩</w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 133 (6), pp.1995-2010. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-020-03573-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03095926v1</w:t>
+                <w:t xml:space="preserve">hal-04458331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting hybrid breeding designs using genomic predictions: simulations highlight the superiority of incomplete factorials between segregating families over topcross designs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantitative Trait Loci involved in the reproductive success of a parasitoid wasp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Benoist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Capdevielle-Dulac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Seye</w:t>
+                <w:t xml:space="preserve">Célina Chantre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Bauland</w:t>
+                <w:t xml:space="preserve">Rémi Jeannette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Charcosset</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Paul-André Calatayud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 133 (6), pp.1995-2010. </w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29 (18), pp.3476-3493. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00122-020-03573-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/mec.15567⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04458331v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03095926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimized breeding strategies to harness genetic resources with different performance levels</w:t>
               </w:r>
@@ -2921,64 +2921,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Teyssèdre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Lehermeier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Charcosset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 21 (1), pp.349. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3025,90 +3025,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disentangling group specific QTL allele effects from genetic background epistasis using admixed individuals in GWAS: An application to maize flowering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bauland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Palaffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 16 (3), pp.e1008241. </w:t>
@@ -3159,77 +3159,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accounting for Group-Specific Allele Effects and Admixture in Genomic Predictions: Theory and Experimental Evaluation in Maize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Charcosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 216 (1), pp.27-41. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3397,51 +3397,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concevoir et évaluer les maïs du futur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Charcosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Tardieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3535,51 +3535,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative trait loci mapping in hybrids between Dent and Flint maize multiparental populations reveals group-specific QTL for silage quality traits with variable pleiotropic effects on yield</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adama I Seye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bauland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4071,77 +4071,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic selection efficiency and a priori estimation of accuracy in a structured dent maize panel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Charcosset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 132 (1), pp.81-96. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4188,64 +4188,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usefulness criterion and post-selection parental contributions in multi-parental crosses: Application to polygenic trait Introgression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Allier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Charcosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Teyssèdre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4344,51 +4344,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Rincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Elie Rabier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ellen Goudemand-Dugue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4461,64 +4461,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Allier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Lehermeier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Charcosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Teyssèdre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4617,51 +4617,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David D. Ogereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Falque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Heredity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 122 (6), pp.906-915. </w:t>
@@ -4712,51 +4712,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linkage analysis and association mapping QTL detection models for hybrids between multiparental populations from two heterotic groups: application to biomass production in maize (Zea mays L.).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bauland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Falque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4846,51 +4846,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reciprocal genetics: identifying QTL for general and specific combining abilities in hybrids between multiparental populations from two maize (Zea mays L.) heterotic groups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bauland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Falque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4961,265 +4961,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03818440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">General and specific combining abilities in a maize (Zea mays L.) test-cross hybrid panel: relative importance of population structure and genetic divergence between parents</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Predicting genomic selection efficiency to optimize calibration set and to assess prediction accuracy in highly structured populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Rincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Charcosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Moreau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 130 (2), pp.403-417. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00122-016-2822-z⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 130 (11), pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-017-2956-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01481772v1</w:t>
+                <w:t xml:space="preserve">hal-01583795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting genomic selection efficiency to optimize calibration set and to assess prediction accuracy in highly structured populations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Renaud Rincent</w:t>
+                <w:t xml:space="preserve">General and specific combining abilities in a maize (Zea mays L.) test-cross hybrid panel: relative importance of population structure and genetic divergence between parents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Lariepe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Laborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Charcosset</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cyril Bauland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mezmouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 130 (11), pp.1-17. </w:t>
+              <w:t xml:space="preserve">, 2017, 130 (2), pp.403-417. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00122-017-2956-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00122-016-2822-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01583795v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01481772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genotyping-by-sequencing highlights original diversity patterns within a European collection of 1191 maize flint lines, as compared to the maize USDA genebank</w:t>
               </w:r>
@@ -5378,51 +5378,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Kraemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bauland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Camisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5888,51 +5888,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recovering power in Association Mapping Panels with variable levels of linkage disequilibrium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Rincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Monod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6003,337 +6003,337 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02634244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OptiMAS: A Decision Support Tool for Marker-Assisted Assembly of Diverse Alleles</w:t>
+                <w:t xml:space="preserve">Combined linkage and linkage disequilibrium QTL mapping in multiple families of maize (Zea mays L.) line crosses highlights complementarities between models based on parental haplotype and single locus polymorphism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabio Valente</w:t>
+                <w:t xml:space="preserve">Nicolas Bardol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Gauthier</w:t>
+                <w:t xml:space="preserve">M. Ventelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Bardol</w:t>
+                <w:t xml:space="preserve">Brigitte B. Mangin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Jasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Blanc</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Johann J. Joets</w:t>
+                <w:t xml:space="preserve">V. Loywick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Heredity</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 126 (11), pp.2717 - 2736. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-013-2167-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jhered/est020⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02646077v1</w:t>
+                <w:t xml:space="preserve">hal-02642570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined linkage and linkage disequilibrium QTL mapping in multiple families of maize (Zea mays L.) line crosses highlights complementarities between models based on parental haplotype and single locus polymorphism</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId215" w:history="1">
+                <w:t xml:space="preserve">OptiMAS: A Decision Support Tool for Marker-Assisted Assembly of Diverse Alleles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Valente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bardol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Loywick</w:t>
+                <w:t xml:space="preserve">Mathilde Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann J. Joets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00122-013-2167-9⟩</w:t>
+              <w:t xml:space="preserve">Journal of Heredity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 104 (4), pp.586 - 590. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jhered/est020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02642570v1</w:t>
+                <w:t xml:space="preserve">hal-02646077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The genetic basis of heterosis: multiparental quantitative trait loci mapping reveals contrasted levels of apparent overdominance among traits of agronomical interest in maize (Zea mays L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Lariepe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6850,51 +6850,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic map construction and quantitative trait loci (QTL) mapping for nitrogen use efficiency and its relationship with productivity and quality of the biennial crop Belgian endive (Cichorium intybus L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Segouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7155,51 +7155,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Capelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine C. Remoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Reyss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7410,51 +7410,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative trait loci for leaf length in perennial ryegrass (Lolium perenne L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Barre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Mi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7724,51 +7724,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier O. Loudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Belluomo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Cell Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 47 (1), pp.74-83. </w:t>
@@ -7819,51 +7819,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A method to optimize selection on multiple identified quantitative trait loci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reena Chakraborty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack Dekkers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7923,51 +7923,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Results of a whole genome scan targeting QTL for growth and carcass traits in a Piétrain $\times$ Large White intercross</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Nezer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danny Wagenaar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8053,51 +8053,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack Dekkers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reena Chakraborty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 34 (2), pp.171-192. </w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8413,103 +8413,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complementing genomics with platform omics help decipher the genetic architecture of in-field productivity in the presence of genotype by Environment interactions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baber Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melisande Blein-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Charcosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd GxExM Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Wageningen, Netherlands</w:t>
@@ -8538,103 +8538,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving genomic predictions with inbreeding and non-additive effects in two admixed maize hybrid populations in single and multi-environment contexts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Beugnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Charcosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVth EUCARPIA Maize and Sorghum Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Belgrade, Serbia</w:t>
@@ -8782,252 +8782,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04807992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategy to Optimize the Infill Structure of the Part Produced by Fused Deposition Modelling Process</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adaptation of GWAS models for plant resistance to viruses: from rediscovering major genes to highlighting of new complex traits in breeding germplasm.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Monnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sashi Kiran Madugula</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurence Moreau</w:t>
+                <w:t xml:space="preserve">Mélissa Cantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Antoine Adragna</w:t>
+                <w:t xml:space="preserve">Nathalie Boissot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th WCCM-ECCOMAS Congress</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">XIIe Eucarpia Meeting on Cucurbit Genetics and Breeding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Almeria, Spain. pp.1-16</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03188034v1</w:t>
+                <w:t xml:space="preserve">hal-03662437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation of GWAS models for plant resistance to viruses: from rediscovering major genes to highlighting of new complex traits in breeding germplasm.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Strategy to Optimize the Infill Structure of the Part Produced by Fused Deposition Modelling Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sashi Kiran Madugula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélissa Cantet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Boissot</w:t>
+                <w:t xml:space="preserve">Pierre-Antoine Adragna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIe Eucarpia Meeting on Cucurbit Genetics and Breeding</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th WCCM-ECCOMAS Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, PARIS (virtuel), France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23967/wccm-eccomas.2020.319⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03662437v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03188034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advances in maize genetic resources characterisation and use</w:t>
               </w:r>
@@ -9052,51 +9052,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariangela Arca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Teyssèdre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9138,51 +9138,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic prediction in early stages of a maize breeding program: comparison of testcross and factorial design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adama Innocent Seye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9190,51 +9190,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alizarine Lorenzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bauland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIVth Eucarpia Maize and Sorghum conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, TUM, Oct 2019, Freising, Germany</w:t>
@@ -9401,77 +9401,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revisiting hybrid breeding designs using genomic predictions calibrated on factorials between segregating families: a simulation study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adama Innocent Seye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bauland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Charcosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVII Eucarpia biometrics in plant breeding</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9509,51 +9509,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterosis in maize : intermated recombinant inbred lines and their immortalized F2 reveal QTLs with dominant effects but no overdominance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Fievet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Ben Sadoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9634,64 +9634,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of the calibration set in genomic selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Rincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Charcosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUFRO international Conference Genomics and forest tree Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Arcachon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9716,90 +9716,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new algorithm for GWAS panel optimization, applications in plant genetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Rincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alain Charcosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVIII. International Biometric Conference (IBC 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Victoria, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9837,77 +9837,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of structuration and relatedness on power in Genome Wide Association Studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Rincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Charcosset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23. Eucarpia Maize and Sorghum conference on Genomics and Phenomics for Model-Based Maize and Sorghum Breeding</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9932,64 +9932,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic architecture of European maize: multiparental QTL mapping and insights into heterosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Lariepe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Fievet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10057,64 +10057,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic architecture of European maize: multiparental QTL mapping and insights into heterosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Lariepe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Fievet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10221,51 +10221,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahfoudh Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abel Cherouat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elhami Abdelkhalek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10403,51 +10403,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00964414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (12)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -10562,1260 +10562,1385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05302651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic predictions and Genome-wide association studies on DNA pools to characterize traditional maize landraces and identify genomic regions associated with agronomic traits and environmental adaptation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Study of the impact of genome editing in a perennial species breeding program through simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agustin Oscar Galaretto</w:t>
+                <w:t xml:space="preserve">Xabi Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Roux</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Jérôme Bartholomé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Tiret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Charcosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. International Conference of Quantitative Genetics (ICQG7)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Vienna, Austria. </w:t>
+              <w:t xml:space="preserve">XIXth EUCARPIA Biometrics in Plant Breeding Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Edimbourg, United Kingdom. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04807728v1</w:t>
+                <w:t xml:space="preserve">hal-05601338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réseau R2D2 - Echange et partage de connaissances sur l’analyse de l’efficacité statistique et économique de la Sélection Génomique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurence Moreau</w:t>
+                <w:t xml:space="preserve">Genomic predictions and Genome-wide association studies on DNA pools to characterize traditional maize landraces and identify genomic regions associated with agronomic traits and environmental adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Ben-Sadoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christèle Robert-Granié</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Agustin Oscar Galaretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Gouesnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Charcosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du Département ECODIV - INRAE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">7. International Conference of Quantitative Genetics (ICQG7)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Vienna, Austria. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04080926v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04807728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving genomic predictions with inbreeding and non-additive effects using two hybrid admixed populations in maize</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Réseau R2D2 - Echange et partage de connaissances sur l’analyse de l’efficacité statistique et économique de la Sélection Génomique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Fugeray-Scarbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christèle Robert-Granié</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eucarpia Biometrics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Gif-sur-Yvette, France. 2022</w:t>
+              <w:t xml:space="preserve">Séminaire du Département ECODIV - INRAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04132668v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04080926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic prediction across two breeding cycles in maize silage using a factorial approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alizarine Lorenzi</w:t>
+                <w:t xml:space="preserve">Improving genomic predictions with inbreeding and non-additive effects using two hybrid admixed populations in maize</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Roth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Beugnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Bauland</w:t>
+                <w:t xml:space="preserve">Laurence Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Carine Palaffre</w:t>
+                <w:t xml:space="preserve">Alain Charcosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIII Eucarpia biometrics in plant breeding conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, GIF-SUR-YVETTE, France</w:t>
+              <w:t xml:space="preserve">Eucarpia Biometrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Gif-sur-Yvette, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04458114v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04132668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réseau R2D2 - Echange et partage de connaissances sur l’analyse de l’efficacité statistique et économique de la Sélection Génomique</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Genomic prediction across two breeding cycles in maize silage using a factorial approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alizarine Lorenzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bauland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Pin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Palaffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du Département ECOFA - INRAE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2020, Lyon, France. pp.1</w:t>
+              <w:t xml:space="preserve">XVIII Eucarpia biometrics in plant breeding conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, GIF-SUR-YVETTE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02875520v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04458114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water deficit responsive QTLs for cell wall degradability and composition in maize at silage stage</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Réseau R2D2 - Echange et partage de connaissances sur l’analyse de l’efficacité statistique et économique de la Sélection Génomique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Fugeray-Scarbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence L. Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christèle Robert-Granié</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd European Maize Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Séminaire du Département ECOFA - INRAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, Lyon, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02955451v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02875520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity analysis within a collection of 1191 flint maize inbred lines using genotyping-by-sequencing</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A.E. Melchinger</w:t>
+                <w:t xml:space="preserve">Water deficit responsive QTLs for cell wall degradability and composition in maize at silage stage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Virlouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadi El Hage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Griveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Jacquemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Gineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Harlan International Symposium : Harlan III</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Montpellier, France. , 2019, Third Jack R. Harlan International Symposium Dedicated to the Origins of Agriculture and the Domestication, Evolution, and Utilization of Genetic Resources</w:t>
+              <w:t xml:space="preserve">3rd European Maize Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734558v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02955451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genotyping-by-sequencing highlights original diversity patterns within a European collection of 1191 maize flint lines, as compared to the maize USDA genebank</w:t>
+                <w:t xml:space="preserve">Diversity analysis within a collection of 1191 flint maize inbred lines using genotyping-by-sequencing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Gouesnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sandra Negro</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Silvia Negro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Laffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeff Glaubitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Albrecht Melchinger</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.E. Melchinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">60. Annual Maize Genetics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Saint-Malo, France. , 253 p., 2018, 60th Annual Maize Genetics Conference Program and Abstracts</w:t>
+              <w:t xml:space="preserve">3. Harlan International Symposium : Harlan III</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Montpellier, France. , 2019, Third Jack R. Harlan International Symposium Dedicated to the Origins of Agriculture and the Domestication, Evolution, and Utilization of Genetic Resources</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734953v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the genetic basis of cell wall traits upon contrasted water regimes in maize.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Delphine Madur</w:t>
+                <w:t xml:space="preserve">Genotyping-by-sequencing highlights original diversity patterns within a European collection of 1191 maize flint lines, as compared to the maize USDA genebank</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Gouesnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Negro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Laffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeff Glaubitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albrecht Melchinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">60th Annual Maize Genetics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Saint-Malo, France. </w:t>
+              <w:t xml:space="preserve">60. Annual Maize Genetics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Saint-Malo, France. , 253 p., 2018, 60th Annual Maize Genetics Conference Program and Abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02955141v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity analysis within a collection of 1191 flint maize inbred lines using genotyping-by-sequencing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Gouesnard</w:t>
+                <w:t xml:space="preserve">Exploring the genetic basis of cell wall traits upon contrasted water regimes in maize.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Virlouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Griveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Negro</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Albrecht Melchinger</w:t>
+                <w:t xml:space="preserve">Marie-Pierre Jacquemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Beaubiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Madur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">60. Annual Maize Genetics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Saint-Malo, France. , 253 p., 2018, 60th Annual Maize Genetics Conference Program and Abstracts</w:t>
+              <w:t xml:space="preserve">60th Annual Maize Genetics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Saint-Malo, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734955v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02955141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Diversity analysis within a collection of 1191 flint maize inbred lines using genotyping-by-sequencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Gouesnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Negro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Laffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeff Glaubitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albrecht Melchinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">60. Annual Maize Genetics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Saint-Malo, France. , 253 p., 2018, 60th Annual Maize Genetics Conference Program and Abstracts</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734955v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Diversity analysis within a collection of 1191 Flint collection using Genotyping By Sequencing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Gouesnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Negro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Laffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11847,51 +11972,51 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International Symposium on Genomics of Plant Genetic Resources (GPGR4)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Giessen, Germany. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02789732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11901,154 +12026,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Journées Scientifiques du Département Sciences de la Vie et Santé - AgroParisTech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Bessa-Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Cazals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Collard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Chiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Jules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques du Département Sciences de la Vie et Santé - AgroParisTech</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Palaiseau, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05339375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12058,452 +12183,452 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building a calibration set for genomic prediction, characteristics to be considered, and optimization approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Charcosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Rincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ahmadi Nourollah (ed.); Bartholomé Jérôme (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genomic prediction of complex traits: methods and protocols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2467 (2467), Humana Press; Springer, pp.77-112, 2022, Methods in Molecular Biology, 978-1-0716-2204-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-0716-2205-6_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04343930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valoriser la diversité génétique en sélection végétale et animale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Bidanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Couix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Croiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Ezanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agroécologie : des recherches pour la transition des filières et des territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.59-69, 2020, 978-2-7592-3129-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04559548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OptiMAS: a decision support tool to conduct marker-assisted selection programs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Valente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabio Valente</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bardol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann J. Joets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crop Breeding</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1145, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humana Press Inc.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 20 p., 2014, Methods in Molecular Biology, 978-1-4939-0446-4 978-1-4939-0445-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-4939-0446-4_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02796957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12513,147 +12638,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BioMercator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sosnowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Charcosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Joets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01189903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12663,78 +12788,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Portability of genomic predictions trained on sparse factorial designs across two maize silage breeding cycles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alizarine Lorenzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bauland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Pin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12759,309 +12884,309 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04351595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disentangling group specific QTL allele effects from genetic background epistasis using admixed individuals in GWAS: an application to maize flowering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bauland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Moreau</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Carine Palaffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02789968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Common gardens in teosintes reveal the establishment of a syndrome of adaptation to altitude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux-Alison Fustier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Elena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martinez-Ainsworth Jonas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Aguirre-Liguori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette De Meaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
-              <w:r>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02345676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId402"/>
+      <w:footerReference w:type="default" r:id="rId406"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13208,51 +13333,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05331882v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Kadoumi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Heslot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Henriot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Murigneux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Berton" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-025-05008-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05151253v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Rincent" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junita Solin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alizarine Lorenzi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Nunes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Griveau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-024-04809-4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05331884v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Sanchez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ben Sadoun" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Mary-Huard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bauland" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Palaffre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-025-05034-3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05158192v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baber Ali" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Mary&#8208;huard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Charcosset" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Moreau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tpg2.20553" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05292790v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Madur" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Combes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-024-04566-4" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677733v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Huguenin-Bizot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime J Laurent" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chaumont" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Maistriaux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-024-04679-w" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04401428v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Allier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-023-04509-5" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215609v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rio" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/genetics/iyad089" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215595v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2205780119" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295142v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Beugnot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Combes" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-023-04431-w" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127792v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Raffo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz C. D. Cuyabano" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pernille Sarup" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.1075077" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04269293v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jugurta Bouidghaghen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Beauch&#234;ne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Chapuis" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mangel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-42298-z" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04321052v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Speck" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Trouv&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Enjalbert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Geffroy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Joets" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.871633" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659124v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Roth" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/genetics/iyac018" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216367v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-022-04176-y" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03971463v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Monnot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Cantet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Lowdon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhac184" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03154408v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gonz&#225;lez-Di&#233;guez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Legarra" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Lehermeier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/genetics/iyab026" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424384v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Desaint" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Schurdi-Levraud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10113080" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958926v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Teyss&#232;dre" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-019-03451-9" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095926v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Benoist" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Capdevielle-Dulac" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lina Chantre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Jeannette" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Andr&#233; Calatayud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15567" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04458331v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Seye" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bauland" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Charcosset" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-020-03573-5" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04328215v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-020-6756-0" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973032v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1008241" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973043v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.120.303278" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952485v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidore Diouf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Derivot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shai Koussevitzky" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Carretero" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bitton" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa265" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374756v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tardieu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Rogowsky" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Vitte" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Giauffret" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617673v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama I Seye" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Giraud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie M&#233;chin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Reymond" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-019-03296-2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627525v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Claustres" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Maltese" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-019-03280-w" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618116v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Virlouvet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi El Hage" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pierre Jacquemot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gineau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00488" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007959v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux-Alison Fustier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Mart&#237;nez-Ainsworth" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon&#225;s Aguirre-Liguori" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Venon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Corti" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1008512" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625890v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-018-3196-1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620266v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.119.400129" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623461v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Mangin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Elie Rabier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Goudemand-Dugue" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0205629" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03111538v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2019.01006" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818445v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Courret" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre R. G&#233;rard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Ogereau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Falque" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-018-0163-1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617705v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.117.300121" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03818440v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.117.300305" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481772v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lariepe" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Laborde" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mezmouk" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-016-2822-z" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583795v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-017-2956-7" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595534v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gouesnard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Silvia Negro" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Laffray" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Glaubitz" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albrecht Melchinger" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-017-2949-6" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636667v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Kraemer" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Bauer" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Camisan" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.114.161943" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634532v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Leroux" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Rahmani" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Jasson" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Ventelon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Louis" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-014-2267-1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637142v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Nicolas" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouchet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Altmann" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Brunel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-014-2379-7" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637060v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu M. Falque" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.114.169367" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634244v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monod" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Kuhn" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albrecht E Melchinger" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.113.159731" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646077v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Valente" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gauthier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bardol" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Blanc" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann J. Joets" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jhered/est020" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642570v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ventelon" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Mangin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Loywick" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-013-2167-9" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AFF7A3F604E7670D5CD3E4906AD1C499D51CF504/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986094v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dumas" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.111.133447" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643782v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Truntzler" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ranc" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Sawkins" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dom&#233;nica Manicacci" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-012-1866-y" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/85A321FA491B7D8D6CB99A6FF8F599319B59656C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019845v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalo&#235;" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Nicolas" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Brunel" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.112.141473" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661097v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yung-Fen Huang" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chin-Long Ky" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Coubriche" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.110.113878" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662433v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cassan" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Segouin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bellamy" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2010.04.016" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-95DH46ZQ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663445v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Barri&#232;re" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Sawkins" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lespinasse" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Betran" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-010-1402-x" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BFNFDS7Z-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662839v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Capelle" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine C. Remoue" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Reyss" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Mah&#233;" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-10-2" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667927v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Ducrocq" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D. Madur" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie V. Combes" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice F. Dumas" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.109.106922" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660303v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Barre" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mi" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Turner" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gastal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2494.2009.00696.x" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HZ9B6J0V-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964463v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc J.-L. Jannink" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence L. Moreau" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Charmet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Charcosset" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-008-9306-2" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q48J1CV2-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661380v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Diaz" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ra Saliba-Colombani" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Loudet" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Belluomo" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pci225" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894405v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reena Chakraborty" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Dekkers" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:2002001" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894417v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Nezer" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Wagenaar" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Georges" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:2002013" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894406v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:2002002" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302662v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ben-Sadoun" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariangela Arca" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galaretto Agustin Oscar" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Huard Tristan" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04722296v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Belny" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Berthom&#233;" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Albert" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Grivet" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Labourey" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05201495v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melisande Blein-Nicolas" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458027v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04807992v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mabire" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Guilbaud" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Duarte" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Darracq" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Pirani" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188034v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sashi Kiran Madugula" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Adragna" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23967/wccm-eccomas.2020.319" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662437v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Cantet" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boissot" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463167v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458192v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Innocent Seye" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787704v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie B Fi&#233;vet" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458147v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569899v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fievet" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Mary" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332466v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739985v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795514v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569916v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569900v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02571701v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchaib Radi" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahfoudh Ayadi" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Cherouat" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhami Abdelkhalek" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964414v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302651v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas St&#233;phane D." TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balconi Carlotta" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ana Butron" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaumont Fran&#231;ois" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gouesnard Brigitte" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04807728v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin Oscar Galaretto" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roux" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080926v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Fugeray-Scarbel" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Robert-Grani&#233;" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132668v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458114v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875520v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02955451v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Jacquemot" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734558v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Melchinger" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734953v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Negro" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02955141v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Beaubiat" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734955v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789732v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339375v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Bessa-Gomes" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Cazals" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Collard" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chiron" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jules" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04343930v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-2205-6_3" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04559548v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bidanel" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Couix" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Croiseau" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ducrot" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ezanno" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796957v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Blanc" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007/978-1-4939-0446-4" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-0446-4_9" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189903v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sosnowski" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick de Oliveira" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04351595v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789968v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345676v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Elena" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martinez-Ainsworth Jonas" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Aguirre-Liguori" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette De Meaux" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05331882v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Kadoumi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Heslot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Henriot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Murigneux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Berton" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-025-05008-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05151253v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Rincent" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junita Solin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alizarine Lorenzi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Nunes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Griveau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-024-04809-4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05158192v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baber Ali" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Mary&#8208;huard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Charcosset" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Moreau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tpg2.20553" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05331884v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Sanchez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ben Sadoun" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Mary-Huard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bauland" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Palaffre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-025-05034-3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05292790v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Madur" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Combes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-024-04566-4" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677733v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Huguenin-Bizot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime J Laurent" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chaumont" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Maistriaux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-024-04679-w" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04401428v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Allier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-023-04509-5" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215609v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rio" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/genetics/iyad089" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215595v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2205780119" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295142v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Beugnot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Combes" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-023-04431-w" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127792v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Raffo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz C. D. Cuyabano" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pernille Sarup" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.1075077" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04269293v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jugurta Bouidghaghen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Beauch&#234;ne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Chapuis" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mangel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-42298-z" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04321052v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Speck" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Trouv&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Enjalbert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Geffroy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Joets" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.871633" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659124v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Roth" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/genetics/iyac018" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216367v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-022-04176-y" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03971463v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Monnot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Cantet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Lowdon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhac184" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03154408v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gonz&#225;lez-Di&#233;guez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Legarra" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Lehermeier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/genetics/iyab026" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424384v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Desaint" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Schurdi-Levraud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10113080" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958926v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Teyss&#232;dre" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-019-03451-9" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04458331v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Seye" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bauland" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Charcosset" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-020-03573-5" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095926v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Benoist" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Capdevielle-Dulac" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lina Chantre" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Jeannette" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Andr&#233; Calatayud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15567" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04328215v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-020-6756-0" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973032v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1008241" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973043v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.120.303278" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952485v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidore Diouf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Derivot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shai Koussevitzky" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Carretero" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bitton" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa265" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374756v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tardieu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Rogowsky" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Vitte" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Giauffret" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617673v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama I Seye" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Giraud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie M&#233;chin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Reymond" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-019-03296-2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627525v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Claustres" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Maltese" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-019-03280-w" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618116v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Virlouvet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi El Hage" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pierre Jacquemot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gineau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00488" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007959v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux-Alison Fustier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Mart&#237;nez-Ainsworth" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon&#225;s Aguirre-Liguori" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Venon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Corti" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1008512" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625890v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-018-3196-1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620266v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.119.400129" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623461v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Mangin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Elie Rabier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Goudemand-Dugue" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0205629" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03111538v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2019.01006" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818445v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Courret" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre R. G&#233;rard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Ogereau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Falque" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-018-0163-1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617705v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.117.300121" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03818440v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.117.300305" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583795v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-017-2956-7" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481772v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lariepe" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Laborde" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mezmouk" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-016-2822-z" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595534v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gouesnard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Silvia Negro" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Laffray" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Glaubitz" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albrecht Melchinger" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-017-2949-6" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636667v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Kraemer" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Bauer" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Camisan" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.114.161943" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634532v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Leroux" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Rahmani" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Jasson" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Ventelon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Louis" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-014-2267-1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637142v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Nicolas" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouchet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Altmann" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Brunel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-014-2379-7" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637060v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu M. Falque" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.114.169367" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634244v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monod" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Kuhn" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albrecht E Melchinger" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.113.159731" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642570v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bardol" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ventelon" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Mangin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Loywick" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-013-2167-9" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AFF7A3F604E7670D5CD3E4906AD1C499D51CF504/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646077v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Valente" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gauthier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Blanc" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann J. Joets" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jhered/est020" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986094v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dumas" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.111.133447" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643782v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Truntzler" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ranc" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Sawkins" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dom&#233;nica Manicacci" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-012-1866-y" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/85A321FA491B7D8D6CB99A6FF8F599319B59656C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019845v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalo&#235;" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Nicolas" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Brunel" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.112.141473" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661097v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yung-Fen Huang" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chin-Long Ky" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Coubriche" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.110.113878" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662433v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cassan" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Segouin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bellamy" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2010.04.016" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-95DH46ZQ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663445v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Barri&#232;re" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Sawkins" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lespinasse" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Betran" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-010-1402-x" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BFNFDS7Z-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662839v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Capelle" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine C. Remoue" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Reyss" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Mah&#233;" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-10-2" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667927v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Ducrocq" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D. Madur" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie V. Combes" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice F. Dumas" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.109.106922" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660303v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Barre" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mi" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Turner" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gastal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2494.2009.00696.x" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HZ9B6J0V-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964463v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc J.-L. Jannink" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence L. Moreau" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Charmet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Charcosset" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-008-9306-2" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q48J1CV2-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661380v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Diaz" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ra Saliba-Colombani" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Loudet" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Belluomo" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pci225" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894405v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reena Chakraborty" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Dekkers" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:2002001" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894417v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Nezer" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Wagenaar" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Georges" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:2002013" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894406v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:2002002" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302662v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ben-Sadoun" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariangela Arca" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galaretto Agustin Oscar" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Huard Tristan" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04722296v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Belny" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Berthom&#233;" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Albert" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Grivet" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Labourey" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05201495v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melisande Blein-Nicolas" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458027v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04807992v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mabire" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Guilbaud" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Duarte" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Darracq" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Pirani" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662437v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Cantet" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boissot" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188034v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sashi Kiran Madugula" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Adragna" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23967/wccm-eccomas.2020.319" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463167v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458192v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Innocent Seye" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787704v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie B Fi&#233;vet" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458147v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569899v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fievet" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Mary" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332466v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739985v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795514v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569916v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569900v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02571701v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchaib Radi" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahfoudh Ayadi" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Cherouat" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhami Abdelkhalek" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964414v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302651v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas St&#233;phane D." TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balconi Carlotta" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ana Butron" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaumont Fran&#231;ois" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gouesnard Brigitte" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601338v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xabi Cazenave" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bartholom&#233;" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Tiret" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04807728v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin Oscar Galaretto" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roux" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080926v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Fugeray-Scarbel" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Robert-Grani&#233;" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132668v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458114v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875520v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02955451v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Jacquemot" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734558v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Melchinger" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734953v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Negro" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02955141v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Beaubiat" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734955v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789732v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339375v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Bessa-Gomes" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Cazals" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Collard" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chiron" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jules" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04343930v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-2205-6_3" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04559548v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bidanel" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Couix" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Croiseau" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ducrot" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ezanno" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796957v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Blanc" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007/978-1-4939-0446-4" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-0446-4_9" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189903v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sosnowski" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick de Oliveira" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04351595v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789968v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345676v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Elena" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martinez-Ainsworth Jonas" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Aguirre-Liguori" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette De Meaux" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>