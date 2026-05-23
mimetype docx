--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -830,51 +830,51 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurie Maistriaux</w:t>
+                <w:t xml:space="preserve">Laurie C Maistriaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 137 (7), pp.175. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -1151,295 +1151,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04215609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the use of plant genetic resources to sustain breeding programs’ efficiency</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sarah Ben Sadoun</w:t>
+                <w:t xml:space="preserve">Identifying QTLs involved in hybrid performance and heterotic group complementarity: new GWAS models applied to factorial and admixed diallel maize hybrid panels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Beugnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurence Moreau</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bauland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Madur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.2205780119⟩</w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 136, pp.219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-023-04431-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04215595v1</w:t>
+                <w:t xml:space="preserve">hal-04295142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying QTLs involved in hybrid performance and heterotic group complementarity: new GWAS models applied to factorial and admixed diallel maize hybrid panels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Beugnot</w:t>
+                <w:t xml:space="preserve">Improving the use of plant genetic resources to sustain breeding programs’ efficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Ben Sadoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Delphine Madur</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Allier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 136, pp.219. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 120 (14), pp.e2205780119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00122-023-04431-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2205780119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04295142v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04215595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic prediction for grain yield and micro-environmental sensitivity in winter wheat</w:t>
               </w:r>
@@ -1687,295 +1687,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04269293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic Architecture of Powdery Mildew Resistance Revealed by a Genome-Wide Association Study of a Worldwide Collection of Flax (Linum usitatissimum L.)</w:t>
+                <w:t xml:space="preserve">Improving genomic predictions with inbreeding and nonadditive effects in two admixed maize hybrid populations in single and multienvironment contexts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Speck</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Johann Joets</w:t>
+                <w:t xml:space="preserve">Morgane Roth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Beugnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Charcosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2022.871633⟩</w:t>
+              <w:t xml:space="preserve">Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 220 (4), pp.1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/genetics/iyac018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04321052v1</w:t>
+                <w:t xml:space="preserve">hal-03659124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving genomic predictions with inbreeding and nonadditive effects in two admixed maize hybrid populations in single and multienvironment contexts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic Architecture of Powdery Mildew Resistance Revealed by a Genome-Wide Association Study of a Worldwide Collection of Flax (Linum usitatissimum L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Speck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Trouvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Enjalbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Geffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Roth</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Alain Charcosset</w:t>
+                <w:t xml:space="preserve">Johann Joets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 220 (4), pp.1-18. </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.871633. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/genetics/iyac018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2022.871633⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03659124v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04321052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic prediction of hybrid performance: comparison of the efficiency of factorial and tester designs used as training sets in a multiparental connected reciprocal design for maize silage</w:t>
               </w:r>
@@ -2495,451 +2495,451 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03424384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic prediction with a maize collaborative panel: identification of genetic resources to enrich elite breeding programs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Revisiting hybrid breeding designs using genomic predictions: simulations highlight the superiority of incomplete factorials between segregating families over topcross designs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Teyssèdre</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alain Charcosset</w:t>
+                <w:t xml:space="preserve">A. Seye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bauland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Charcosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 133 (1), pp.201-215. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00122-019-03451-9⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 133 (6), pp.1995-2010. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-020-03573-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02958926v1</w:t>
+                <w:t xml:space="preserve">hal-04458331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting hybrid breeding designs using genomic predictions: simulations highlight the superiority of incomplete factorials between segregating families over topcross designs</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantitative Trait Loci involved in the reproductive success of a parasitoid wasp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Charcosset</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Romain Benoist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Capdevielle-Dulac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célina Chantre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Jeannette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-André Calatayud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00122-020-03573-5⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29 (18), pp.3476-3493. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.15567⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04458331v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03095926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative Trait Loci involved in the reproductive success of a parasitoid wasp</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Rémi Jeannette</w:t>
+                <w:t xml:space="preserve">Genomic prediction with a maize collaborative panel: identification of genetic resources to enrich elite breeding programs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Allier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul-André Calatayud</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simon Teyssèdre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Lehermeier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Charcosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 29 (18), pp.3476-3493. </w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 133 (1), pp.201-215. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mec.15567⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00122-019-03451-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03095926v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02958926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimized breeding strategies to harness genetic resources with different performance levels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Allier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Teyssèdre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Lehermeier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3516,295 +3516,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03374756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative trait loci mapping in hybrids between Dent and Flint maize multiparental populations reveals group-specific QTL for silage quality traits with variable pleiotropic effects on yield</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessment of breeding programs sustainability: application of phenotypic and genomic indicators to a north european grain maize program</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Allier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Teyssèdre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Lehermeier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adama I Seye</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cyril Bauland</w:t>
+                <w:t xml:space="preserve">Bruno Claustres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Héloïse Giraud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Reymond</w:t>
+                <w:t xml:space="preserve">Stephane Maltese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 132 (5), pp.1523-1542. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00122-019-03296-2⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 132 (5), pp.1321-1334. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-019-03280-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02617673v1</w:t>
+                <w:t xml:space="preserve">hal-02627525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of breeding programs sustainability: application of phenotypic and genomic indicators to a north european grain maize program</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christina Lehermeier</w:t>
+                <w:t xml:space="preserve">Quantitative trait loci mapping in hybrids between Dent and Flint maize multiparental populations reveals group-specific QTL for silage quality traits with variable pleiotropic effects on yield</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adama I Seye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bauland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Claustres</w:t>
+                <w:t xml:space="preserve">Valérie Méchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Maltese</w:t>
+                <w:t xml:space="preserve">Matthieu Reymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 132 (5), pp.1321-1334. </w:t>
+              <w:t xml:space="preserve">, 2019, 132 (5), pp.1523-1542. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00122-019-03280-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00122-019-03296-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02627525v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02617673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water deficit-responsive QTLs for cell wall degradability and composition in maize at silage stage</w:t>
               </w:r>
@@ -4214,51 +4214,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Charcosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Teyssèdre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Lehermeier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4299,503 +4299,503 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02620266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Training set optimization of genomic prediction by means of EthAcc</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Charles-Elie Rabier</w:t>
+                <w:t xml:space="preserve">Improving Short- and Long-Term Genetic Gain by Accounting for Within-Family Variance in Optimal Cross-Selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Allier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Lehermeier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Charcosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ellen Goudemand-Dugue</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Teyssèdre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0205629⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fgene.2019.01006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02623461v1</w:t>
+                <w:t xml:space="preserve">hal-03111538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Short- and Long-Term Genetic Gain by Accounting for Within-Family Variance in Optimal Cross-Selection</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alain Charcosset</w:t>
+                <w:t xml:space="preserve">X-chromosome meiotic drive in Drosophila simulans: a QTL approach reveals the complex polygenic determinism of Paris drive suppression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Courret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre R. Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David D. Ogereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Falque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fgene.2019.01006⟩</w:t>
+              <w:t xml:space="preserve">Heredity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 122 (6), pp.906-915. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41437-018-0163-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03111538v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03818445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-chromosome meiotic drive in Drosophila simulans: a QTL approach reveals the complex polygenic determinism of Paris drive suppression</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Training set optimization of genomic prediction by means of EthAcc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre R. Gérard</w:t>
+                <w:t xml:space="preserve">Brigitte Mangin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Rincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David D. Ogereau</w:t>
+                <w:t xml:space="preserve">Charles-Elie Rabier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Falque</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ellen Goudemand-Dugue</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heredity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 122 (6), pp.906-915. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41437-018-0163-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0205629⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03818445v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02623461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linkage analysis and association mapping QTL detection models for hybrids between multiparental populations from two heterotic groups: application to biomass production in maize (Zea mays L.).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bauland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Falque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Madur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">G3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 7 (11), pp.3649-3657. </w:t>
@@ -4833,103 +4833,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reciprocal genetics: identifying QTL for general and specific combining abilities in hybrids between multiparental populations from two maize (Zea mays L.) heterotic groups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bauland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Falque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Madur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 207 (3), pp.1167-1180. </w:t>
@@ -5333,295 +5333,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01595534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usefulness of Multiparental Populations of Maize (Zea mays L.) for Genome-Based Prediction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Clusthaplo: a plug-in for MCQTL to enhance QTL detection using ancestral alleles in multi-cross design.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Kraemer</w:t>
+                <w:t xml:space="preserve">Damien Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Bauer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cyril Bauland</w:t>
+                <w:t xml:space="preserve">Abdelaziz Rahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Camisan</w:t>
+                <w:t xml:space="preserve">Sylvain Jasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Ventelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1534/genetics.114.161943⟩</w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 127 (4), pp.921-933. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-014-2267-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02636667v1</w:t>
+                <w:t xml:space="preserve">hal-02634532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clusthaplo: a plug-in for MCQTL to enhance QTL detection using ancestral alleles in multi-cross design.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdelaziz Rahmani</w:t>
+                <w:t xml:space="preserve">Usefulness of Multiparental Populations of Maize (Zea mays L.) for Genome-Based Prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Lehermeier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Jasson</w:t>
+                <w:t xml:space="preserve">Nicole Kraemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marjolaine Ventelon</w:t>
+                <w:t xml:space="preserve">Eva Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bauland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Louis</w:t>
+                <w:t xml:space="preserve">Christian Camisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 127 (4), pp.921-933. </w:t>
+              <w:t xml:space="preserve">Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 198 (1), pp.3 - 16 +. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00122-014-2267-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1534/genetics.114.161943⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02634532v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02636667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dent and flint maize diversity panels reveal important genetic potential for increasing biomass production</w:t>
               </w:r>
@@ -5741,77 +5741,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linkage disequilibrium with linkage analysis of multiline crosses reveals different multiallelic QTL for hybrid performance in the flint and dent heterotic groups of maize.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Lehermeier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu M. Falque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6048,51 +6048,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ventelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte B. Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Jasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Loywick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6283,307 +6283,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02646077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The genetic basis of heterosis: multiparental quantitative trait loci mapping reveals contrasted levels of apparent overdominance among traits of agronomical interest in maize (Zea mays L.)</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diversity and linkage disequilibrium features in a composite public/private dent maize panel: consequences for association genetics as evaluated from a case study using flowering time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Dumas</w:t>
+                <w:t xml:space="preserve">Marion Truntzler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Ranc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. C. Sawkins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane S. Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doménica Manicacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1534/genetics.111.133447⟩</w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 125 (4), pp.731 - 747. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-012-1866-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00986094v1</w:t>
+                <w:t xml:space="preserve">hal-02643782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity and linkage disequilibrium features in a composite public/private dent maize panel: consequences for association genetics as evaluated from a case study using flowering time</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Doménica Manicacci</w:t>
+                <w:t xml:space="preserve">The genetic basis of heterosis: multiparental quantitative trait loci mapping reveals contrasted levels of apparent overdominance among traits of agronomical interest in maize (Zea mays L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Lariepe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Mangin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Jasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00122-012-1866-y⟩</w:t>
+              <w:t xml:space="preserve">Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 190 (2), pp.795-811. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1534/genetics.111.133447⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02643782v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00986094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximizing the reliability of genomic selection by optimizing the calibration set of reference individuals: comparison of methods in two diverse groups of maize inbreds (Zea mays L.)</w:t>
               </w:r>
@@ -6983,51 +6983,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meta-analysis of QTL involved in silage quality of maize and comparison with the position of candidate genes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Truntzler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8282,333 +8282,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05302662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating time in GWAS pipelines to better understand genetic resistances to bacterial wilt</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Complementing genomics with platform omics help decipher the genetic architecture of in-field productivity in the presence of genotype by Environment interactions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baber Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Belny</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Céline Labourey</w:t>
+                <w:t xml:space="preserve">Melisande Blein-Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Charcosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ENVIE, Impact of Environment on plant immunity and pathogen virulence, Nov 2024, SETE, France.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Richard Berthomé; Mathilde Fagard; Valerie Schurdi-Levraud; Chloé Delmas; Frederic Domergue; Marie Foulogne-Oriol, Nov 2024, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">3rd GxExM Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Wageningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04722296v1</w:t>
+                <w:t xml:space="preserve">hal-05201495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complementing genomics with platform omics help decipher the genetic architecture of in-field productivity in the presence of genotype by Environment interactions.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stephane Nicolas</w:t>
+                <w:t xml:space="preserve">Integrating time in GWAS pipelines to better understand genetic resistances to bacterial wilt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Belny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Berthomé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Grivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melisande Blein-Nicolas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alain Charcosset</w:t>
+                <w:t xml:space="preserve">Céline Labourey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd GxExM Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Wageningen, Netherlands</w:t>
+              <w:t xml:space="preserve">ENVIE, Impact of Environment on plant immunity and pathogen virulence, Nov 2024, SETE, France.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Richard Berthomé; Mathilde Fagard; Valerie Schurdi-Levraud; Chloé Delmas; Frederic Domergue; Marie Foulogne-Oriol, Nov 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05201495v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04722296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving genomic predictions with inbreeding and non-additive effects in two admixed maize hybrid populations in single and multi-environment contexts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Beugnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9065,51 +9065,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariangela Arca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Teyssèdre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers of Science and Technology in Crop Breeding and Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MRIZP, Jun 2021, Belgrade, Serbia</w:t>
@@ -9164,51 +9164,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adama Innocent Seye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alizarine Lorenzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9289,51 +9289,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mabire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Joets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie B Fiévet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9548,51 +9548,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Falque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">59. Maize Genetics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Saint-Louis, United States</w:t>
@@ -9971,64 +9971,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Fievet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Jasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meeting of working Group Medicago sativa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2012, San Diego, United States</w:t>
@@ -10096,64 +10096,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Fievet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Jasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">54. Maize Genetics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Portland, United States</w:t>
@@ -10913,64 +10913,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving genomic predictions with inbreeding and non-additive effects using two hybrid admixed populations in maize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Beugnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12704,51 +12704,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Charcosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Joets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -13333,51 +13333,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05331882v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Kadoumi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Heslot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Henriot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Murigneux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Berton" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-025-05008-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05151253v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Rincent" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junita Solin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alizarine Lorenzi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Nunes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Griveau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-024-04809-4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05158192v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baber Ali" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Mary&#8208;huard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Charcosset" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Moreau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tpg2.20553" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05331884v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Sanchez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ben Sadoun" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Mary-Huard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bauland" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Palaffre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-025-05034-3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05292790v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Madur" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Combes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-024-04566-4" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677733v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Huguenin-Bizot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime J Laurent" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chaumont" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Maistriaux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-024-04679-w" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04401428v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Allier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-023-04509-5" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215609v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rio" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/genetics/iyad089" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215595v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2205780119" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295142v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Beugnot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Combes" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-023-04431-w" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127792v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Raffo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz C. D. Cuyabano" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pernille Sarup" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.1075077" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04269293v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jugurta Bouidghaghen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Beauch&#234;ne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Chapuis" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mangel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-42298-z" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04321052v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Speck" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Trouv&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Enjalbert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Geffroy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Joets" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.871633" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659124v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Roth" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/genetics/iyac018" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216367v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-022-04176-y" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03971463v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Monnot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Cantet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Lowdon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhac184" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03154408v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gonz&#225;lez-Di&#233;guez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Legarra" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Lehermeier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/genetics/iyab026" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424384v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Desaint" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Schurdi-Levraud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10113080" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958926v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Teyss&#232;dre" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-019-03451-9" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04458331v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Seye" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bauland" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Charcosset" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-020-03573-5" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095926v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Benoist" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Capdevielle-Dulac" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lina Chantre" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Jeannette" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Andr&#233; Calatayud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15567" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04328215v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-020-6756-0" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973032v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1008241" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973043v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.120.303278" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952485v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidore Diouf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Derivot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shai Koussevitzky" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Carretero" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bitton" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa265" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374756v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tardieu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Rogowsky" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Vitte" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Giauffret" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617673v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama I Seye" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Giraud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie M&#233;chin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Reymond" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-019-03296-2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627525v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Claustres" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Maltese" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-019-03280-w" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618116v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Virlouvet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi El Hage" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pierre Jacquemot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gineau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00488" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007959v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux-Alison Fustier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Mart&#237;nez-Ainsworth" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon&#225;s Aguirre-Liguori" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Venon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Corti" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1008512" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625890v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-018-3196-1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620266v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.119.400129" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623461v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Mangin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Elie Rabier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Goudemand-Dugue" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0205629" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03111538v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2019.01006" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818445v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Courret" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre R. G&#233;rard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Ogereau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Falque" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-018-0163-1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617705v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.117.300121" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03818440v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.117.300305" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583795v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-017-2956-7" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481772v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lariepe" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Laborde" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mezmouk" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-016-2822-z" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595534v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gouesnard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Silvia Negro" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Laffray" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Glaubitz" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albrecht Melchinger" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-017-2949-6" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636667v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Kraemer" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Bauer" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Camisan" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.114.161943" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634532v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Leroux" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Rahmani" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Jasson" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Ventelon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Louis" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-014-2267-1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637142v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Nicolas" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouchet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Altmann" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Brunel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-014-2379-7" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637060v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu M. Falque" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.114.169367" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634244v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monod" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Kuhn" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albrecht E Melchinger" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.113.159731" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642570v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bardol" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ventelon" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Mangin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Loywick" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-013-2167-9" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AFF7A3F604E7670D5CD3E4906AD1C499D51CF504/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646077v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Valente" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gauthier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Blanc" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann J. Joets" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jhered/est020" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986094v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dumas" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.111.133447" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643782v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Truntzler" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ranc" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Sawkins" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dom&#233;nica Manicacci" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-012-1866-y" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/85A321FA491B7D8D6CB99A6FF8F599319B59656C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019845v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalo&#235;" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Nicolas" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Brunel" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.112.141473" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661097v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yung-Fen Huang" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chin-Long Ky" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Coubriche" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.110.113878" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662433v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cassan" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Segouin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bellamy" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2010.04.016" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-95DH46ZQ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663445v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Barri&#232;re" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Sawkins" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lespinasse" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Betran" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-010-1402-x" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BFNFDS7Z-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662839v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Capelle" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine C. Remoue" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Reyss" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Mah&#233;" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-10-2" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667927v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Ducrocq" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D. Madur" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie V. Combes" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice F. Dumas" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.109.106922" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660303v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Barre" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mi" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Turner" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gastal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2494.2009.00696.x" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HZ9B6J0V-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964463v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc J.-L. Jannink" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence L. Moreau" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Charmet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Charcosset" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-008-9306-2" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q48J1CV2-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661380v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Diaz" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ra Saliba-Colombani" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Loudet" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Belluomo" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pci225" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894405v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reena Chakraborty" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Dekkers" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:2002001" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894417v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Nezer" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Wagenaar" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Georges" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:2002013" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894406v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:2002002" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302662v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ben-Sadoun" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariangela Arca" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galaretto Agustin Oscar" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Huard Tristan" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04722296v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Belny" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Berthom&#233;" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Albert" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Grivet" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Labourey" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05201495v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melisande Blein-Nicolas" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458027v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04807992v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mabire" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Guilbaud" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Duarte" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Darracq" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Pirani" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662437v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Cantet" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boissot" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188034v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sashi Kiran Madugula" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Adragna" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23967/wccm-eccomas.2020.319" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463167v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458192v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Innocent Seye" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787704v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie B Fi&#233;vet" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458147v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569899v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fievet" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Mary" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332466v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739985v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795514v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569916v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569900v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02571701v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchaib Radi" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahfoudh Ayadi" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Cherouat" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhami Abdelkhalek" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964414v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302651v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas St&#233;phane D." TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balconi Carlotta" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ana Butron" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaumont Fran&#231;ois" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gouesnard Brigitte" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601338v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xabi Cazenave" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bartholom&#233;" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Tiret" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04807728v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin Oscar Galaretto" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roux" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080926v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Fugeray-Scarbel" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Robert-Grani&#233;" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132668v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458114v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875520v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02955451v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Jacquemot" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734558v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Melchinger" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734953v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Negro" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02955141v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Beaubiat" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734955v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789732v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339375v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Bessa-Gomes" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Cazals" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Collard" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chiron" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jules" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04343930v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-2205-6_3" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04559548v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bidanel" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Couix" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Croiseau" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ducrot" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ezanno" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796957v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Blanc" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007/978-1-4939-0446-4" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-0446-4_9" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189903v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sosnowski" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick de Oliveira" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04351595v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789968v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345676v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Elena" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martinez-Ainsworth Jonas" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Aguirre-Liguori" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette De Meaux" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05331882v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Kadoumi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Heslot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Henriot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Murigneux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Berton" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-025-05008-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05151253v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Rincent" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junita Solin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alizarine Lorenzi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Nunes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Griveau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-024-04809-4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05158192v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baber Ali" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Mary&#8208;huard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Charcosset" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Moreau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tpg2.20553" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05331884v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Sanchez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ben Sadoun" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Mary-Huard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bauland" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Palaffre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-025-05034-3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05292790v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Madur" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Combes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-024-04566-4" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677733v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Huguenin-Bizot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime J Laurent" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chaumont" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie C Maistriaux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-024-04679-w" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04401428v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Allier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-023-04509-5" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215609v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rio" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/genetics/iyad089" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295142v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Beugnot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Combes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-023-04431-w" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215595v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2205780119" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127792v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Raffo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz C. D. Cuyabano" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pernille Sarup" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.1075077" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04269293v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jugurta Bouidghaghen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Beauch&#234;ne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Chapuis" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mangel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-42298-z" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659124v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Roth" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/genetics/iyac018" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04321052v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Speck" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Trouv&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Enjalbert" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Geffroy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Joets" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.871633" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216367v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-022-04176-y" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03971463v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Monnot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Cantet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Lowdon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhac184" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03154408v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gonz&#225;lez-Di&#233;guez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Legarra" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Lehermeier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/genetics/iyab026" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424384v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Desaint" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Schurdi-Levraud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10113080" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04458331v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Seye" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bauland" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Charcosset" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-020-03573-5" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095926v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Benoist" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Capdevielle-Dulac" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lina Chantre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Jeannette" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Andr&#233; Calatayud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15567" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958926v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Teyss&#232;dre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-019-03451-9" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04328215v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-020-6756-0" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973032v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1008241" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973043v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.120.303278" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952485v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidore Diouf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Derivot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shai Koussevitzky" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Carretero" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bitton" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa265" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374756v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tardieu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Rogowsky" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Vitte" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Giauffret" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627525v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Claustres" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Maltese" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-019-03280-w" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617673v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama I Seye" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Giraud" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie M&#233;chin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Reymond" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-019-03296-2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618116v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Virlouvet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi El Hage" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pierre Jacquemot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gineau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00488" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007959v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux-Alison Fustier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Mart&#237;nez-Ainsworth" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon&#225;s Aguirre-Liguori" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Venon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Corti" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1008512" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625890v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-018-3196-1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620266v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.119.400129" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03111538v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2019.01006" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818445v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Courret" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre R. G&#233;rard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Ogereau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Falque" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-018-0163-1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623461v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Mangin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Elie Rabier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Goudemand-Dugue" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0205629" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617705v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.117.300121" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03818440v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.117.300305" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583795v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-017-2956-7" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481772v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lariepe" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Laborde" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mezmouk" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-016-2822-z" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595534v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gouesnard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Silvia Negro" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Laffray" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Glaubitz" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albrecht Melchinger" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-017-2949-6" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634532v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Leroux" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Rahmani" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Jasson" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Ventelon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Louis" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-014-2267-1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636667v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Kraemer" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Bauer" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Camisan" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.114.161943" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637142v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Nicolas" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouchet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Altmann" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Brunel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-014-2379-7" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637060v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu M. Falque" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.114.169367" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634244v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monod" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Kuhn" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albrecht E Melchinger" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.113.159731" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642570v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bardol" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ventelon" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Mangin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Loywick" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-013-2167-9" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AFF7A3F604E7670D5CD3E4906AD1C499D51CF504/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646077v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Valente" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gauthier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Blanc" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann J. Joets" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jhered/est020" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643782v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Truntzler" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ranc" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Sawkins" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dom&#233;nica Manicacci" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-012-1866-y" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/85A321FA491B7D8D6CB99A6FF8F599319B59656C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986094v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dumas" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.111.133447" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019845v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalo&#235;" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Nicolas" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Brunel" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.112.141473" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661097v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yung-Fen Huang" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chin-Long Ky" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Coubriche" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.110.113878" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662433v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cassan" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Segouin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bellamy" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2010.04.016" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-95DH46ZQ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663445v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Barri&#232;re" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Sawkins" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lespinasse" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Betran" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-010-1402-x" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BFNFDS7Z-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662839v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Capelle" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine C. Remoue" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Reyss" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Mah&#233;" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-10-2" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667927v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Ducrocq" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D. Madur" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie V. Combes" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice F. Dumas" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.109.106922" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660303v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Barre" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mi" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Turner" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gastal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2494.2009.00696.x" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HZ9B6J0V-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964463v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc J.-L. Jannink" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence L. Moreau" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Charmet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Charcosset" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-008-9306-2" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q48J1CV2-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661380v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Diaz" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ra Saliba-Colombani" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Loudet" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Belluomo" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pci225" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894405v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reena Chakraborty" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Dekkers" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:2002001" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894417v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Nezer" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Wagenaar" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Georges" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:2002013" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894406v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:2002002" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302662v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ben-Sadoun" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariangela Arca" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galaretto Agustin Oscar" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Huard Tristan" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05201495v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melisande Blein-Nicolas" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04722296v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Belny" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Berthom&#233;" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Albert" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Grivet" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Labourey" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458027v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04807992v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mabire" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Guilbaud" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Duarte" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Darracq" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Pirani" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662437v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Cantet" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boissot" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188034v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sashi Kiran Madugula" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Adragna" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23967/wccm-eccomas.2020.319" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463167v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458192v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Innocent Seye" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787704v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie B Fi&#233;vet" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458147v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569899v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fievet" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Mary" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332466v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739985v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795514v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569916v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569900v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02571701v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchaib Radi" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahfoudh Ayadi" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Cherouat" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhami Abdelkhalek" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964414v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302651v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas St&#233;phane D." TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balconi Carlotta" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ana Butron" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaumont Fran&#231;ois" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gouesnard Brigitte" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601338v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xabi Cazenave" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bartholom&#233;" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Tiret" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04807728v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin Oscar Galaretto" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roux" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080926v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Fugeray-Scarbel" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Robert-Grani&#233;" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132668v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458114v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875520v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02955451v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Jacquemot" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734558v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Melchinger" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734953v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Negro" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02955141v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Beaubiat" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734955v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789732v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339375v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Bessa-Gomes" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Cazals" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Collard" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chiron" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jules" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04343930v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-2205-6_3" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04559548v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bidanel" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Couix" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Croiseau" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ducrot" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ezanno" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796957v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Blanc" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007/978-1-4939-0446-4" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-0446-4_9" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189903v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sosnowski" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick de Oliveira" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04351595v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789968v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345676v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Elena" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martinez-Ainsworth Jonas" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Aguirre-Liguori" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette De Meaux" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>