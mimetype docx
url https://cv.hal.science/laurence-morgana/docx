--- v0 (2026-03-15)
+++ v1 (2026-04-16)
@@ -1355,217 +1355,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02079393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le capital immatériel dans les musées</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Fresh look at intellectual capital in the post-industrial era</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Albertini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Berger-Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lefrancq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Morgana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élisabeth Walliser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de l’AIRMAP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, La Sorbonne, 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">15th EIASM Interdisciplinary conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Coimbra, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03498167v1</w:t>
+                <w:t xml:space="preserve">hal-03253546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Fresh look at intellectual capital in the post-industrial era</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le capital immatériel dans les musées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Morgana</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Élisabeth Walliser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th EIASM Interdisciplinary conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Coimbra, Portugal</w:t>
+              <w:t xml:space="preserve">Colloque de l’AIRMAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Sorbonne, 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03253546v1</w:t>
+                <w:t xml:space="preserve">hal-03498167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonctionnaires, tous (dé)professionnalisés ? Étude de cas sur les Comptables Publics des établissements publics</w:t>
               </w:r>
@@ -2257,165 +2257,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03498198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une étude du « mot du Président » du Centre Pompidou de 1975 à nos jours ou la matérialisation de l’utopie</w:t>
+                <w:t xml:space="preserve">L’évolution des discours des présidents avec l’avènement du New Public Management: une analyse longitudinale des éditoriaux du Président des rapports annuels à l’ORTF et Radio France (1969-2014)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Morgana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'histoire du management et des organisations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Belfort, France</w:t>
+              <w:t xml:space="preserve">Colloque de l'AIRMAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03498192v1</w:t>
+                <w:t xml:space="preserve">hal-03498199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’évolution des discours des présidents avec l’avènement du New Public Management: une analyse longitudinale des éditoriaux du Président des rapports annuels à l’ORTF et Radio France (1969-2014)</w:t>
+                <w:t xml:space="preserve">Une étude du « mot du Président » du Centre Pompidou de 1975 à nos jours ou la matérialisation de l’utopie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Morgana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de l'AIRMAP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Journées d'histoire du management et des organisations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Belfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03498199v1</w:t>
+                <w:t xml:space="preserve">hal-03498192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La stratégie dans les musées : une étude du « mot du Président » du musée du Louvre et du Centre Pompidou de 1975 à nos jours</w:t>
               </w:r>
@@ -3509,51 +3509,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185153v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Albertini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Berger-Remy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lefrancq" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Morgana" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milo&#353; Petkovi&#263;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JAAR-04-2020-0073" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498140v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.073.0029" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03346444v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1062209ar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498154v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.243.0133" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019671v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Zimnovitch" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019754v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Degos" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Levant" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgana Laurence" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498156v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.191.0143" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498137v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.002.0004" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498164v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498169v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Charles Pupion" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079396v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Walliser" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079390v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079393v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498167v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253546v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498170v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hae-Ok Pyun" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498172v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271724v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372257v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315235v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498174v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498191v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Depoers" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498197v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de La Burgarde" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498198v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498192v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498199v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498200v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498201v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498204v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498205v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498208v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498126v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Zerara" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498112v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498128v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498159v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498161v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498163v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03498188v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185153v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Albertini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Berger-Remy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lefrancq" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Morgana" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milo&#353; Petkovi&#263;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JAAR-04-2020-0073" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498140v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.073.0029" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03346444v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1062209ar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498154v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.243.0133" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019671v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Zimnovitch" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019754v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Degos" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Levant" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgana Laurence" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498156v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.191.0143" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498137v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.002.0004" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498164v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498169v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Charles Pupion" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079396v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Walliser" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079390v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079393v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253546v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498167v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498170v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hae-Ok Pyun" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498172v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271724v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372257v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315235v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498174v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498191v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Depoers" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498197v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de La Burgarde" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498198v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498199v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498192v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498200v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498201v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498204v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498205v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498208v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498126v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Zerara" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498112v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498128v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498159v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498161v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498163v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03498188v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>