--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -483,51 +483,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05002077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -586,165 +586,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05545734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allemagne : Le Bundeskartellamt publie son rapport annuel 2024-2025</w:t>
+                <w:t xml:space="preserve">Allemagne : La Monopolkommission publie un rapport sur la chaîne de distribution alimentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Nicolas-Vullierme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Concurrences [Competition law journal / Revue des droits de la concurrence]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025</w:t>
+              <w:t xml:space="preserve">, 2026, Chroniques Horizons, 3, pp.Art. N° 132440</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05418363v1</w:t>
+                <w:t xml:space="preserve">hal-05545767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Bundesgerichtshof rejette le recours d’un GAFAM contre la décision du Bundeskartellamt la désignant comme une entreprise d’importance capitale pour la concurrence au sens du § 19a (1) GWB (Apple)</w:t>
+                <w:t xml:space="preserve">Allemagne : Le Bundesgerichtshof déclare recevable pour partie le pourvoi en révision contre un arrêt de la Cour d’appel de Düsseldorf et précise l’étendue du double contrôle (Glasfaser NordWest)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Nicolas-Vullierme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Concurrences [Competition law journal / Revue des droits de la concurrence]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 9, pp.Art. N° 128480</w:t>
+              <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05418368v1</w:t>
+                <w:t xml:space="preserve">hal-05418373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allemagne : Le Bundeskartellamt adresse ses premières analyses du système de suivi des applications ATTF à une entreprise qualifiée d’entreprise d’importance capitale (ATTF)</w:t>
               </w:r>
@@ -793,372 +793,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05418379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allemagne : Le Bundesgerichtshof déclare recevable pour partie le pourvoi en révision contre un arrêt de la Cour d’appel de Düsseldorf et précise l’étendue du double contrôle (Glasfaser NordWest)</w:t>
+                <w:t xml:space="preserve">Le Bundesgerichtshof rejette le recours d’un GAFAM contre la décision du Bundeskartellamt la désignant comme une entreprise d’importance capitale pour la concurrence au sens du § 19a (1) GWB (Apple)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Nicolas-Vullierme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Concurrences [Competition law journal / Revue des droits de la concurrence]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025</w:t>
+              <w:t xml:space="preserve">, 2025, 9, pp.Art. N° 128480</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05418373v1</w:t>
+                <w:t xml:space="preserve">hal-05418368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allemagne : Le Bundesgerichtshof rend sa première décision sur l’application du §35(1a) GWB visant à lutter contre les acquisitions prédatrices (Meta / Kustomer)</w:t>
+                <w:t xml:space="preserve">Allemagne : Le Bundeskartellamt publie son rapport annuel 2024-2025</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Nicolas-Vullierme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Concurrences [Competition law journal / Revue des droits de la concurrence]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05418343v1</w:t>
+                <w:t xml:space="preserve">hal-05418363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allemagne : Prescription : Le Bundesgerichtshof censure l’arrêt de l’Oberlandesgericht de Düsseldorf qui avait remis en cause sa jurisprudence constante (Kil- pailu- ja kuluttajavirasto)</w:t>
+                <w:t xml:space="preserve">Allemagne : Le Bundesgerichtshof rend sa première décision sur l’application du §35(1a) GWB visant à lutter contre les acquisitions prédatrices (Meta / Kustomer)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Nicolas-Vullierme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Concurrences [Competition law journal / Revue des droits de la concurrence]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 1, pp.3-5</w:t>
+              <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05002074v1</w:t>
+                <w:t xml:space="preserve">hal-05418343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allemagne : Le Bundeskartellamt obtient un assouplissement des règles restrictives en matière de recettes publicitaires en faveur de ses athlètes</w:t>
+                <w:t xml:space="preserve">Allemagne : Prescription : Le Bundesgerichtshof censure l’arrêt de l’Oberlandesgericht de Düsseldorf qui avait remis en cause sa jurisprudence constante (Kil- pailu- ja kuluttajavirasto)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Nicolas-Vullierme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Concurrences [Competition law journal / Revue des droits de la concurrence]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 3, pp.172</w:t>
+              <w:t xml:space="preserve">, 2025, 1, pp.3-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05002066v1</w:t>
+                <w:t xml:space="preserve">hal-05002074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allemagne : Le Bundesgerichtshof rejette le recours d’un GAFAM contre la décision du Bundeskartellamt qui le désignait comme une entreprise d’importance capitale pour la concurrence au sens du § 19a (1) GWB (Amazon)</w:t>
+                <w:t xml:space="preserve">Allemagne : Le Bundeskartellamt obtient un assouplissement des règles restrictives en matière de recettes publicitaires en faveur de ses athlètes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Nicolas-Vullierme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Concurrences [Competition law journal / Revue des droits de la concurrence]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 4, pp.221-227</w:t>
+              <w:t xml:space="preserve">, 2024, 3, pp.172</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05001432v1</w:t>
+                <w:t xml:space="preserve">hal-05002066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allemagne : Le Bundeskartellamt publie son rapport annuel 2023-2024</w:t>
               </w:r>
@@ -1276,380 +1276,449 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05001437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allemagne : La Cour fédérale allemande de justice juge que les preneurs de leasing et de location-vente, acheteurs indirects, ont un droit à réparation des dommages causés par le cartel des camions (Trucks Cartel)</w:t>
+                <w:t xml:space="preserve">Allemagne : Le Bundesgerichtshof rejette le recours d’un GAFAM contre la décision du Bundeskartellamt qui le désignait comme une entreprise d’importance capitale pour la concurrence au sens du § 19a (1) GWB (Amazon)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Nicolas-Vullierme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Concurrences [Competition law journal / Revue des droits de la concurrence]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 3, pp.170-171</w:t>
+              <w:t xml:space="preserve">, 2024, 4, pp.221-227</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05001424v1</w:t>
+                <w:t xml:space="preserve">hal-05001432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allemagne : La Cour fédérale allemande de justice rend un premier arrêt relatif à l’application du nouveau §19a GWB visant les géants du numérique (Amazon)</w:t>
+                <w:t xml:space="preserve">Allemagne : La Cour fédérale allemande de justice juge que les preneurs de leasing et de location-vente, acheteurs indirects, ont un droit à réparation des dommages causés par le cartel des camions (Trucks Cartel)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Nicolas-Vullierme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Concurrences [Competition law journal / Revue des droits de la concurrence]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 3, pp.172</w:t>
+              <w:t xml:space="preserve">, 2024, 3, pp.170-171</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05002070v1</w:t>
+                <w:t xml:space="preserve">hal-05001424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Autorité de la concurrence sanctionne 11 établissements bancaires pour un montant total de 384,9 millions d’euros (Traitement des chèques)</w:t>
+                <w:t xml:space="preserve">Allemagne : La Cour fédérale allemande de justice rend un premier arrêt relatif à l’application du nouveau §19a GWB visant les géants du numérique (Amazon)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Nicolas-Vullierme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Concurrences [Competition law journal / Revue des droits de la concurrence]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010</w:t>
+              <w:t xml:space="preserve">, 2024, 3, pp.172</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03147552v1</w:t>
+                <w:t xml:space="preserve">hal-05002070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Cour de cassation casse, un mois après l’acceptation des engagements, l’arrêt de la Cour d’appel de Paris relatif aux mesures conservatoires pour défaut de base légale (iPhone)</w:t>
+                <w:t xml:space="preserve">L’Autorité de la concurrence sanctionne 11 établissements bancaires pour un montant total de 384,9 millions d’euros (Traitement des chèques)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Nicolas-Vullierme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Concurrences [Competition law journal / Revue des droits de la concurrence]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03147544v1</w:t>
+                <w:t xml:space="preserve">hal-03147552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Conseil de la concurrence sanctionne cinq sociétés de travail temporaire à une amende de plus de 94 millions d’euros (&amp;quot;Travail temporaire&amp;quot;)</w:t>
+                <w:t xml:space="preserve">La Cour de cassation casse, un mois après l’acceptation des engagements, l’arrêt de la Cour d’appel de Paris relatif aux mesures conservatoires pour défaut de base légale (iPhone)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Nicolas-Vullierme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Concurrences [Competition law journal / Revue des droits de la concurrence]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03147544v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Conseil de la concurrence sanctionne cinq sociétés de travail temporaire à une amende de plus de 94 millions d’euros (&amp;quot;Travail temporaire&amp;quot;)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Nicolas-Vullierme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Concurrences [Competition law journal / Revue des droits de la concurrence]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2009, 2009 (2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03147560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId31"/>
+      <w:footerReference w:type="default" r:id="rId32"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1796,51 +1865,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05001311v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Nicolas-Vullierme" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Thevenot-Werner" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445823v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vuibert.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05001416v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05002076v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05002077v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545734v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418363v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418368v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418379v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418373v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418343v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05002074v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05002066v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05001432v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05002069v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05001437v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05001424v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05002070v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147552v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147544v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147560v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05001311v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Nicolas-Vullierme" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Thevenot-Werner" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445823v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vuibert.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05001416v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05002076v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05002077v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545734v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545767v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418373v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418379v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418368v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418363v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418343v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05002074v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05002066v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05002069v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05001437v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05001432v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05001424v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05002070v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147552v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147544v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147560v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>