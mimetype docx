--- v1 (2026-04-07)
+++ v2 (2026-05-21)
@@ -655,303 +655,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05545767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allemagne : Le Bundesgerichtshof déclare recevable pour partie le pourvoi en révision contre un arrêt de la Cour d’appel de Düsseldorf et précise l’étendue du double contrôle (Glasfaser NordWest)</w:t>
+                <w:t xml:space="preserve">Le Bundesgerichtshof rejette le recours d’un GAFAM contre la décision du Bundeskartellamt la désignant comme une entreprise d’importance capitale pour la concurrence au sens du § 19a (1) GWB (Apple)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Nicolas-Vullierme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Concurrences [Competition law journal / Revue des droits de la concurrence]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025</w:t>
+              <w:t xml:space="preserve">, 2025, 9, pp.Art. N° 128480</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05418373v1</w:t>
+                <w:t xml:space="preserve">hal-05418368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allemagne : Le Bundeskartellamt adresse ses premières analyses du système de suivi des applications ATTF à une entreprise qualifiée d’entreprise d’importance capitale (ATTF)</w:t>
+                <w:t xml:space="preserve">Allemagne : Le Bundeskartellamt publie son rapport annuel 2024-2025</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Nicolas-Vullierme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Concurrences [Competition law journal / Revue des droits de la concurrence]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05418379v1</w:t>
+                <w:t xml:space="preserve">hal-05418363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Bundesgerichtshof rejette le recours d’un GAFAM contre la décision du Bundeskartellamt la désignant comme une entreprise d’importance capitale pour la concurrence au sens du § 19a (1) GWB (Apple)</w:t>
+                <w:t xml:space="preserve">Allemagne : Le Bundeskartellamt adresse ses premières analyses du système de suivi des applications ATTF à une entreprise qualifiée d’entreprise d’importance capitale (ATTF)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Nicolas-Vullierme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Concurrences [Competition law journal / Revue des droits de la concurrence]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 9, pp.Art. N° 128480</w:t>
+              <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05418368v1</w:t>
+                <w:t xml:space="preserve">hal-05418379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allemagne : Le Bundeskartellamt publie son rapport annuel 2024-2025</w:t>
+                <w:t xml:space="preserve">Allemagne : Le Bundesgerichtshof déclare recevable pour partie le pourvoi en révision contre un arrêt de la Cour d’appel de Düsseldorf et précise l’étendue du double contrôle (Glasfaser NordWest)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Nicolas-Vullierme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Concurrences [Competition law journal / Revue des droits de la concurrence]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05418363v1</w:t>
+                <w:t xml:space="preserve">hal-05418373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allemagne : Le Bundesgerichtshof rend sa première décision sur l’application du §35(1a) GWB visant à lutter contre les acquisitions prédatrices (Meta / Kustomer)</w:t>
               </w:r>
@@ -1069,234 +1069,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05002074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allemagne : Le Bundeskartellamt obtient un assouplissement des règles restrictives en matière de recettes publicitaires en faveur de ses athlètes</w:t>
+                <w:t xml:space="preserve">Allemagne : Le Bundeskartellamt publie son rapport annuel 2023-2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Nicolas-Vullierme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Concurrences [Competition law journal / Revue des droits de la concurrence]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 3, pp.172</w:t>
+              <w:t xml:space="preserve">, 2024, 3, pp.171</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05002066v1</w:t>
+                <w:t xml:space="preserve">hal-05002069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allemagne : Le Bundeskartellamt publie son rapport annuel 2023-2024</w:t>
+                <w:t xml:space="preserve">Allemagne : Le Bundeskartellamt autorise plusieurs projets de concentration dans des secteurs très différents, tels que les assurances, les médias, le sport, la santé, les semiconducteurs, le logement locatif et l’alimentation (Konsum Leipzig / Edeka / Johnson &amp; Johnson)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Nicolas-Vullierme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Concurrences [Competition law journal / Revue des droits de la concurrence]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 3, pp.171</w:t>
+              <w:t xml:space="preserve">, 2024, 3, pp.169-170 / Art. N° 120082</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05002069v1</w:t>
+                <w:t xml:space="preserve">hal-05001437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allemagne : Le Bundeskartellamt autorise plusieurs projets de concentration dans des secteurs très différents, tels que les assurances, les médias, le sport, la santé, les semiconducteurs, le logement locatif et l’alimentation (Konsum Leipzig / Edeka / Johnson &amp; Johnson)</w:t>
+                <w:t xml:space="preserve">Allemagne : Le Bundeskartellamt obtient un assouplissement des règles restrictives en matière de recettes publicitaires en faveur de ses athlètes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Nicolas-Vullierme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Concurrences [Competition law journal / Revue des droits de la concurrence]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 3, pp.169-170 / Art. N° 120082</w:t>
+              <w:t xml:space="preserve">, 2024, 3, pp.172</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05001437v1</w:t>
+                <w:t xml:space="preserve">hal-05002066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allemagne : Le Bundesgerichtshof rejette le recours d’un GAFAM contre la décision du Bundeskartellamt qui le désignait comme une entreprise d’importance capitale pour la concurrence au sens du § 19a (1) GWB (Amazon)</w:t>
               </w:r>
@@ -1483,165 +1483,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05002070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Autorité de la concurrence sanctionne 11 établissements bancaires pour un montant total de 384,9 millions d’euros (Traitement des chèques)</w:t>
+                <w:t xml:space="preserve">La Cour de cassation casse, un mois après l’acceptation des engagements, l’arrêt de la Cour d’appel de Paris relatif aux mesures conservatoires pour défaut de base légale (iPhone)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Nicolas-Vullierme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Concurrences [Competition law journal / Revue des droits de la concurrence]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03147552v1</w:t>
+                <w:t xml:space="preserve">hal-03147544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Cour de cassation casse, un mois après l’acceptation des engagements, l’arrêt de la Cour d’appel de Paris relatif aux mesures conservatoires pour défaut de base légale (iPhone)</w:t>
+                <w:t xml:space="preserve">L’Autorité de la concurrence sanctionne 11 établissements bancaires pour un montant total de 384,9 millions d’euros (Traitement des chèques)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Nicolas-Vullierme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Concurrences [Competition law journal / Revue des droits de la concurrence]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03147544v1</w:t>
+                <w:t xml:space="preserve">hal-03147552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Conseil de la concurrence sanctionne cinq sociétés de travail temporaire à une amende de plus de 94 millions d’euros (&amp;quot;Travail temporaire&amp;quot;)</w:t>
               </w:r>
@@ -1865,51 +1865,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05001311v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Nicolas-Vullierme" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Thevenot-Werner" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445823v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vuibert.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05001416v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05002076v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05002077v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545734v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545767v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418373v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418379v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418368v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418363v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418343v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05002074v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05002066v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05002069v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05001437v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05001432v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05001424v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05002070v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147552v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147544v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147560v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05001311v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Nicolas-Vullierme" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Thevenot-Werner" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445823v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vuibert.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05001416v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05002076v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05002077v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545734v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545767v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418368v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418363v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418379v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418373v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418343v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05002074v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05002069v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05001437v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05002066v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05001432v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05001424v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05002070v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147544v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147552v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147560v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>